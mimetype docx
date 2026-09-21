--- v0 (2026-04-21)
+++ v1 (2026-09-21)
@@ -41,94 +41,118 @@
         <w:t>Two government agencies regulate the use of animals. The United States Department of Agriculture (USDA) enforces the Animal Welfare Act. The Animal Welfare Act protects dogs, cats, nonhuman primates, guinea pigs, hamsters, rabbits, and other warm-blooded animals used for research, teaching, testing, experimentation, or exhibition purposes. The second agency involved in regulating animal use is the Department of Health and Human Services, which is the home of the Public Health Service (PHS). Institutions that accept any PHS agency research funding must agree to follow PHS policy for animal research. The University of Maine does receive money from PHS. PHS policy covers all vertebrate species used for research, teaching, and testing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F98CC6D" w14:textId="77777777" w:rsidR="00015526" w:rsidRPr="00015526" w:rsidRDefault="00015526" w:rsidP="007E1B49">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00015526">
         <w:t xml:space="preserve">The Office of Laboratory Animal Welfare (OLAW) is responsible for monitoring institutional compliance with the PHS policy and guidelines. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B349A23" w14:textId="7A83E91A" w:rsidR="00015526" w:rsidRPr="00015526" w:rsidRDefault="00015526" w:rsidP="007E1B49">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00015526">
         <w:t>OLAW relies on two doc</w:t>
       </w:r>
       <w:r w:rsidR="007E1B49">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00015526">
         <w:t>ments for judging compliance:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C09FC78" w14:textId="60415BFD" w:rsidR="00015526" w:rsidRPr="00015526" w:rsidRDefault="00015526" w:rsidP="007E1B49">
+    <w:p w14:paraId="3C09FC78" w14:textId="0075CEE6" w:rsidR="00015526" w:rsidRPr="00015526" w:rsidRDefault="00015526" w:rsidP="007E1B49">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="007E1B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>PHS Policy on Humane Care and Use of Laboratory Animals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0DBDE8ED" w14:textId="1CA813A8" w:rsidR="00015526" w:rsidRPr="00015526" w:rsidRDefault="00015526" w:rsidP="007E1B49">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="007E1B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Guide for the Care and Use of Laboratory Animals (PDF)</w:t>
+          <w:t>Guide for the Care and Use of Labo</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007E1B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>r</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007E1B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>atory Animals (PDF)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3967E542" w14:textId="56B28558" w:rsidR="00015526" w:rsidRPr="00015526" w:rsidRDefault="00015526" w:rsidP="007E1B49">
       <w:r w:rsidRPr="00015526">
         <w:t xml:space="preserve">By law, the University of Maine has a committee that must review all aspects of the animal care and use program. This committee is the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="007E1B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Institutional Animal Care and Use Committee (IACUC)</w:t>
+          <w:t>Institutional Animal Care a</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007E1B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007E1B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>d Use Committee (IACUC)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015526">
         <w:t xml:space="preserve">. The IACUC is responsible for making sure that all federal laws, </w:t>
       </w:r>
       <w:r w:rsidR="007E1B49" w:rsidRPr="00015526">
         <w:t>regulations,</w:t>
       </w:r>
       <w:r w:rsidRPr="00015526">
         <w:t xml:space="preserve"> and policies are followed when investigators perform animal research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71EA5312" w14:textId="0D47C056" w:rsidR="00015526" w:rsidRPr="00015526" w:rsidRDefault="00015526" w:rsidP="007E1B49">
       <w:r w:rsidRPr="00015526">
         <w:t>The IACUC has many responsibilities, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4581DF83" w14:textId="23A8676B" w:rsidR="00015526" w:rsidRPr="00015526" w:rsidRDefault="00015526" w:rsidP="007E1B49">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
@@ -215,63 +239,63 @@
       </w:pPr>
       <w:r w:rsidRPr="009A7116">
         <w:t>Animal Concerns</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="432FF586" w14:textId="721AD2DA" w:rsidR="00015526" w:rsidRPr="00015526" w:rsidRDefault="00015526" w:rsidP="007E1B49">
       <w:r w:rsidRPr="00015526">
         <w:t xml:space="preserve">If you observe or learn of activities involving animal care and use at the University of Maine that you believe are inappropriate (inhumane treatment, neglect, unapproved procedures, etc.), you are encouraged to report such activities. </w:t>
       </w:r>
       <w:r w:rsidR="007E1B49">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00015526">
         <w:t>ou may make your complaint anonymously if you choose. The University of Maine’s IACUC is required by federal regulations to investigate all such reports in a confidential manner. No member of the University (student or employee) is subject to any reprisal for reporting any suspected violations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197D548A" w14:textId="4DA957D2" w:rsidR="00015526" w:rsidRPr="00015526" w:rsidRDefault="00015526" w:rsidP="007E1B49">
       <w:r w:rsidRPr="00015526">
         <w:t xml:space="preserve">For more information on how to report an animal concern please refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00F14E4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">the </w:t>
+          <w:t>the University of Maine IACUC Animal Welfare Rep</w:t>
         </w:r>
         <w:r w:rsidRPr="00F14E4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>U</w:t>
+          <w:t>o</w:t>
         </w:r>
         <w:r w:rsidRPr="00F14E4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>niversity of Maine IACUC Animal Welfare Reporting webpage</w:t>
+          <w:t>rting webpage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00015526">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA1DB2C" w14:textId="77777777" w:rsidR="00015526" w:rsidRPr="00015526" w:rsidRDefault="00015526" w:rsidP="007E1B49"/>
     <w:p w14:paraId="0861E1A8" w14:textId="77777777" w:rsidR="00015526" w:rsidRDefault="00015526" w:rsidP="007E1B49"/>
     <w:p w14:paraId="043BA3F6" w14:textId="77777777" w:rsidR="009A7116" w:rsidRDefault="009A7116" w:rsidP="007E1B49"/>
     <w:p w14:paraId="4E7EC467" w14:textId="77777777" w:rsidR="009A7116" w:rsidRDefault="009A7116" w:rsidP="007E1B49"/>
     <w:p w14:paraId="6C9343FF" w14:textId="77777777" w:rsidR="00DA6F67" w:rsidRDefault="00DA6F67" w:rsidP="007E1B49"/>
     <w:p w14:paraId="65E0E984" w14:textId="77777777" w:rsidR="006269DE" w:rsidRDefault="006269DE" w:rsidP="007E1B49"/>
     <w:p w14:paraId="616ED109" w14:textId="77777777" w:rsidR="00DA6F67" w:rsidRDefault="00DA6F67" w:rsidP="007E1B49"/>
     <w:p w14:paraId="1C8E91B8" w14:textId="77777777" w:rsidR="009A7116" w:rsidRDefault="009A7116" w:rsidP="007E1B49"/>
     <w:p w14:paraId="508B51E8" w14:textId="77777777" w:rsidR="009A7116" w:rsidRDefault="009A7116" w:rsidP="007E1B49"/>
     <w:p w14:paraId="302E50FD" w14:textId="77777777" w:rsidR="00634AB8" w:rsidRDefault="00634AB8" w:rsidP="007E1B49"/>
     <w:p w14:paraId="1D791DB2" w14:textId="77777777" w:rsidR="009A7116" w:rsidRPr="00015526" w:rsidRDefault="009A7116" w:rsidP="007E1B49"/>
     <w:p w14:paraId="46A2C35F" w14:textId="27D8F99C" w:rsidR="00015526" w:rsidRPr="009A7116" w:rsidRDefault="00015526" w:rsidP="009A7116">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -302,96 +326,116 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Health, Office for Protection from Research Risks, March 1996.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14EEF345" w14:textId="49ECAF70" w:rsidR="00015526" w:rsidRPr="009A7116" w:rsidRDefault="00015526" w:rsidP="009A7116">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="009A7116">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>AALAS Learning Library</w:t>
+          <w:t>AALAS Lear</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009A7116">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009A7116">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ing Library</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="633B6E69" w14:textId="647D49FD" w:rsidR="00015526" w:rsidRPr="009A7116" w:rsidRDefault="00015526" w:rsidP="009A7116">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7116">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guide for the Care and Use of Laboratory Animals: Eighth Edition. National Academies Press, 2011.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00015526" w:rsidRPr="009A7116" w:rsidSect="00D868A2">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D9CB137" w14:textId="77777777" w:rsidR="00D868A2" w:rsidRDefault="00D868A2" w:rsidP="007E1B49">
+    <w:p w14:paraId="7071F782" w14:textId="77777777" w:rsidR="00AA7A50" w:rsidRDefault="00AA7A50" w:rsidP="007E1B49">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31F37274" w14:textId="77777777" w:rsidR="00D868A2" w:rsidRDefault="00D868A2" w:rsidP="007E1B49">
+    <w:p w14:paraId="7AF40EE2" w14:textId="77777777" w:rsidR="00AA7A50" w:rsidRDefault="00AA7A50" w:rsidP="007E1B49">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -454,58 +498,58 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00015526">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00015526">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="009A7116">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>January 2016</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="512F44D4" w14:textId="77777777" w:rsidR="00D868A2" w:rsidRDefault="00D868A2" w:rsidP="007E1B49">
+    <w:p w14:paraId="22DB0F85" w14:textId="77777777" w:rsidR="00AA7A50" w:rsidRDefault="00AA7A50" w:rsidP="007E1B49">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CA844E1" w14:textId="77777777" w:rsidR="00D868A2" w:rsidRDefault="00D868A2" w:rsidP="007E1B49">
+    <w:p w14:paraId="16C40402" w14:textId="77777777" w:rsidR="00AA7A50" w:rsidRDefault="00AA7A50" w:rsidP="007E1B49">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08FD0F73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6824A6DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -1245,55 +1289,58 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00015526"/>
     <w:rsid w:val="00015526"/>
     <w:rsid w:val="006269DE"/>
     <w:rsid w:val="00634AB8"/>
     <w:rsid w:val="007E1B49"/>
     <w:rsid w:val="009A7116"/>
     <w:rsid w:val="00A71699"/>
+    <w:rsid w:val="00AA7A50"/>
     <w:rsid w:val="00C01FC9"/>
     <w:rsid w:val="00D868A2"/>
     <w:rsid w:val="00DA6F67"/>
+    <w:rsid w:val="00DD0CEA"/>
     <w:rsid w:val="00E5313F"/>
     <w:rsid w:val="00F14E4B"/>
+    <w:rsid w:val="00F608CD"/>
     <w:rsid w:val="00F74802"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2283,51 +2330,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F74802"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/olaw/Guide-for-the-Care-and-use-of-laboratory-animals.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://olaw.nih.gov/policies-laws/phs-policy.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aalaslearninglibrary.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/animal-care/animal-welfare/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/animal-care/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/olaw/Guide-for-the-Care-and-use-of-laboratory-animals.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy-and-compliance/policy-topics/animal-welfare/laws-regulations/phs-policy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aalaslearninglibrary.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/animal-care/animal-welfare/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/animal-care/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2586,54 +2633,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>593</Words>
-  <Characters>3385</Characters>
+  <Words>601</Words>
+  <Characters>3429</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3971</CharactersWithSpaces>
+  <CharactersWithSpaces>4022</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cara Doiron</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>