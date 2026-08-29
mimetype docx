--- v0 (2026-05-07)
+++ v1 (2026-08-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2F0863D2" w14:textId="067718FC" w:rsidR="00B62BBC" w:rsidRPr="008D3107" w:rsidRDefault="00221F99" w:rsidP="008D3107">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00221F99">
         <w:t>EXAMPLE</w:t>
       </w:r>
       <w:r w:rsidRPr="00221F99">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0083422A" w:rsidRPr="0083422A">
         <w:t xml:space="preserve">Search </w:t>
       </w:r>
       <w:r w:rsidR="0083422A">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="0083422A" w:rsidRPr="0083422A">
         <w:t xml:space="preserve">or Alternatives </w:t>
       </w:r>
       <w:r w:rsidR="0083422A">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="0083422A" w:rsidRPr="0083422A">
@@ -67,89 +67,89 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D169C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>This form must be completed if the pain classification from Question #8 was D or E</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E550390" w14:textId="77777777" w:rsidR="00B62BBC" w:rsidRDefault="00B62BBC" w:rsidP="008D3107">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E76AAC5" w14:textId="161EE964" w:rsidR="00B62BBC" w:rsidRDefault="00B62BBC" w:rsidP="008D3107">
+    <w:p w14:paraId="1E76AAC5" w14:textId="3D57B1AA" w:rsidR="00B62BBC" w:rsidRDefault="00B62BBC" w:rsidP="008D3107">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please read the background information on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00E34BC4" w:rsidRPr="00E34BC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>United States Department of Agriculture</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> U</w:t>
+          <w:t>United States Department of Agriculture U</w:t>
         </w:r>
         <w:r w:rsidRPr="00E34BC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>SDA policy for painful and distressful procedures</w:t>
+          <w:t>SDA policy for painful and distressful procedure</w:t>
+        </w:r>
+        <w:r w:rsidR="007246C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>s (Word)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> before completing this form</w:t>
       </w:r>
       <w:r w:rsidR="004E123F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4981F9FE" w14:textId="77777777" w:rsidR="00B62BBC" w:rsidRDefault="00B62BBC" w:rsidP="008D3107">
@@ -598,60 +598,58 @@
         <w:lastRenderedPageBreak/>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Did your database search (or other source) identify a bona fide alternative method (one that could be used to accomplish the goals of the animal use proposed)? Yes/No</w:t>
       </w:r>
       <w:r w:rsidR="00E34BC4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E34BC4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004A4DE0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C05317" w14:textId="77777777" w:rsidR="00B62BBC" w:rsidRDefault="00B62BBC" w:rsidP="008D3107">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E407C09" w14:textId="5D3294F0" w:rsidR="00B62BBC" w:rsidRDefault="00B62BBC" w:rsidP="008D3107">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -921,69 +919,51 @@
       </w:r>
       <w:r w:rsidRPr="008D3107">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TAGS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFFC36F" w14:textId="75A8F8BA" w:rsidR="00B62BBC" w:rsidRPr="008D3107" w:rsidRDefault="00B62BBC" w:rsidP="008D3107">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3107">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The use of implanted tags is essential to identify or track individuals through time. The implantation of tags described in this form is envisioned to cause some level of extended pain and stress. Successful surgical implantation of tags relies on proficiency of those performing the surgery. When done properly, the surgical wound heals quickly and with minimal long term behavioral and physiological interference. Two general types of alternatives are </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> alternatives to tag type and alternatives to surgical implantation. These are discussed below.</w:t>
+        <w:t>The use of implanted tags is essential to identify or track individuals through time. The implantation of tags described in this form is envisioned to cause some level of extended pain and stress. Successful surgical implantation of tags relies on proficiency of those performing the surgery. When done properly, the surgical wound heals quickly and with minimal long term behavioral and physiological interference. Two general types of alternatives are available; alternatives to tag type and alternatives to surgical implantation. These are discussed below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF95E83" w14:textId="77777777" w:rsidR="00B62BBC" w:rsidRPr="008D3107" w:rsidRDefault="00B62BBC" w:rsidP="008D3107">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BABC060" w14:textId="77777777" w:rsidR="00B62BBC" w:rsidRPr="008D3107" w:rsidRDefault="00B62BBC" w:rsidP="008D3107">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3107">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -1220,57 +1200,67 @@
       </w:r>
       <w:r w:rsidR="00BF3E78" w:rsidRPr="008D3107">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008D3107">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">either of these techniques </w:t>
       </w:r>
       <w:r w:rsidR="00D72938" w:rsidRPr="008D3107">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(gastric implantation, external attachment) </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D3107">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">is expected to be effective </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3107">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3107">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expected to be effective </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D3107">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with regard to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008D3107">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> retention and are expected to be a greater risk for tissue damage and infection. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2617F3FC" w14:textId="77777777" w:rsidR="00B62BBC" w:rsidRPr="008D3107" w:rsidRDefault="00B62BBC" w:rsidP="008D3107">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
@@ -1353,51 +1343,51 @@
       <w:r w:rsidR="00B62BBC" w:rsidRPr="008D3107">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2, pp. 13</w:t>
       </w:r>
       <w:r w:rsidRPr="008D3107">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-14</w:t>
       </w:r>
       <w:r w:rsidR="00B62BBC" w:rsidRPr="008D3107">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05195B00" w14:textId="77777777" w:rsidR="00B62BBC" w:rsidRPr="008D3107" w:rsidRDefault="00BF3E78" w:rsidP="008D3107">
+    <w:p w14:paraId="05195B00" w14:textId="34F87C2E" w:rsidR="00B62BBC" w:rsidRPr="008D3107" w:rsidRDefault="00BF3E78" w:rsidP="008D3107">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3107">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zee, X.Y., and A.B. Sea</w:t>
       </w:r>
       <w:r w:rsidR="00B62BBC" w:rsidRPr="008D3107">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
@@ -1437,60 +1427,58 @@
       </w:r>
       <w:r w:rsidRPr="008D3107">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tags</w:t>
       </w:r>
       <w:r w:rsidR="00B62BBC" w:rsidRPr="008D3107">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on growth and feeding behavior of </w:t>
       </w:r>
       <w:r w:rsidRPr="008D3107">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">migrating </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002C6C91" w:rsidRPr="008D3107">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mermaids</w:t>
+      </w:r>
       <w:r w:rsidR="00B62BBC" w:rsidRPr="008D3107">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Trans. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D3107">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Intern. Res. Myth. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D3107">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Creat</w:t>
       </w:r>
@@ -1550,96 +1538,96 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>92</w:t>
       </w:r>
       <w:r w:rsidR="00B62BBC" w:rsidRPr="008D3107">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B62BBC" w:rsidRPr="008D3107">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B5D8BC1" w14:textId="77777777" w:rsidR="008D3107" w:rsidRDefault="008D3107" w:rsidP="008D3107">
+    <w:p w14:paraId="71FF665B" w14:textId="77777777" w:rsidR="00834486" w:rsidRDefault="00834486" w:rsidP="008D3107">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32152B51" w14:textId="77777777" w:rsidR="008D3107" w:rsidRDefault="008D3107" w:rsidP="008D3107">
+    <w:p w14:paraId="0FEDFE8F" w14:textId="77777777" w:rsidR="00834486" w:rsidRDefault="00834486" w:rsidP="008D3107">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1496710917"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="176416B2" w14:textId="6E1915C9" w:rsidR="008D3107" w:rsidRPr="008D3107" w:rsidRDefault="008D3107">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
@@ -1670,70 +1658,70 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="008D3107">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="29710731" w14:textId="77777777" w:rsidR="008D3107" w:rsidRDefault="008D3107">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10160540" w14:textId="77777777" w:rsidR="008D3107" w:rsidRDefault="008D3107" w:rsidP="008D3107">
+    <w:p w14:paraId="025DFB13" w14:textId="77777777" w:rsidR="00834486" w:rsidRDefault="00834486" w:rsidP="008D3107">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ADE02D8" w14:textId="77777777" w:rsidR="008D3107" w:rsidRDefault="008D3107" w:rsidP="008D3107">
+    <w:p w14:paraId="3F100787" w14:textId="77777777" w:rsidR="00834486" w:rsidRDefault="00834486" w:rsidP="008D3107">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="338F2ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E90845A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1994,129 +1982,132 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1037317924">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="226305894">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="758984223">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B62BBC"/>
     <w:rsid w:val="00221F99"/>
     <w:rsid w:val="0027413E"/>
+    <w:rsid w:val="002C6C91"/>
     <w:rsid w:val="003D539A"/>
     <w:rsid w:val="004E123F"/>
+    <w:rsid w:val="007246C9"/>
     <w:rsid w:val="00787C7C"/>
     <w:rsid w:val="0083422A"/>
+    <w:rsid w:val="00834486"/>
     <w:rsid w:val="008D3107"/>
     <w:rsid w:val="00930BE5"/>
     <w:rsid w:val="009B5B33"/>
     <w:rsid w:val="009F67C7"/>
     <w:rsid w:val="00AF20FF"/>
     <w:rsid w:val="00B00FD5"/>
     <w:rsid w:val="00B37430"/>
     <w:rsid w:val="00B62BBC"/>
     <w:rsid w:val="00BC15D5"/>
     <w:rsid w:val="00BF3E78"/>
+    <w:rsid w:val="00C04801"/>
     <w:rsid w:val="00D72938"/>
     <w:rsid w:val="00E34BC4"/>
     <w:rsid w:val="00EF51FA"/>
     <w:rsid w:val="00FF320D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6A22FE14"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{95B03458-1930-41A0-B582-73F47E18165C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2701,51 +2692,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D3107"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008D3107"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/pain-categories/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2977,69 +2968,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>690</Words>
-  <Characters>3934</Characters>
+  <Words>691</Words>
+  <Characters>3940</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Maine</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4615</CharactersWithSpaces>
+  <CharactersWithSpaces>4622</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cyndy Loftin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>