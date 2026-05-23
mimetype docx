--- v0 (2026-04-07)
+++ v1 (2026-05-23)
@@ -1,207 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7F73F59A" w14:textId="6062D2C4" w:rsidR="00556756" w:rsidRPr="008A7DB1" w:rsidRDefault="007C1B51" w:rsidP="00556756">
-[...44 lines deleted...]
-    <w:p w14:paraId="1EA21EE4" w14:textId="77777777" w:rsidR="00556756" w:rsidRDefault="00556756" w:rsidP="0028602B">
+    <w:p w14:paraId="439FCC89" w14:textId="77777777" w:rsidR="00605582" w:rsidRDefault="00605582" w:rsidP="00605582"/>
+    <w:p w14:paraId="27845E1E" w14:textId="3B9F692C" w:rsidR="00605582" w:rsidRPr="00605582" w:rsidRDefault="00FF2B78" w:rsidP="00605582">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605582">
+        <w:t xml:space="preserve"> APPLICATION FORM INSTRUCTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C87D3BD" w14:textId="1D482550" w:rsidR="00D84F74" w:rsidRPr="006A52EC" w:rsidRDefault="00B020E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...19 lines deleted...]
-        </w:tabs>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF3C96">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>DO NOT SUBMIT WITH APPLIC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF3C96">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>TION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D2DB5F" w14:textId="77777777" w:rsidR="00D87F64" w:rsidRDefault="00D87F64" w:rsidP="000544F9">
+      <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="center"/>
-[...43 lines deleted...]
-      <w:r w:rsidRPr="00E30DDD">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61367997" w14:textId="1E9920CD" w:rsidR="00D87F64" w:rsidRPr="000544F9" w:rsidRDefault="004B5D8F" w:rsidP="000544F9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000544F9">
         <w:t xml:space="preserve">Things to remember when </w:t>
       </w:r>
-      <w:r w:rsidR="0002168F" w:rsidRPr="00E30DDD">
+      <w:r w:rsidR="0002168F" w:rsidRPr="000544F9">
         <w:t>completing</w:t>
       </w:r>
-      <w:r w:rsidR="00D87F64" w:rsidRPr="00E30DDD">
-[...2 lines deleted...]
-      <w:r w:rsidR="00677707" w:rsidRPr="00E30DDD">
+      <w:r w:rsidR="00D87F64" w:rsidRPr="000544F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00677707" w:rsidRPr="000544F9">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="000D1893" w:rsidRPr="00E30DDD">
+      <w:r w:rsidR="000D1893" w:rsidRPr="000544F9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00677707" w:rsidRPr="00E30DDD">
+        <w:r w:rsidR="00677707" w:rsidRPr="000544F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>application cover page</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D87F64" w:rsidRPr="00E30DDD">
+      <w:r w:rsidR="00D87F64" w:rsidRPr="000544F9">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E77E9E4" w14:textId="673F4116" w:rsidR="004B5D8F" w:rsidRDefault="00517F7C" w:rsidP="00DE3521">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -344,306 +286,292 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The start date refers to when the research with human subjects </w:t>
       </w:r>
       <w:r w:rsidR="00517F7C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>proposes to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> begin</w:t>
       </w:r>
       <w:r w:rsidR="00510A07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00510A07" w:rsidRPr="00510A07">
-[...31 lines deleted...]
-    <w:p w14:paraId="017BAF6A" w14:textId="27750831" w:rsidR="005E4710" w:rsidRDefault="005E4710" w:rsidP="00DE3521">
+      <w:r w:rsidR="00510A07" w:rsidRPr="00FF2B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review time can take several weeks depending on the type of review that will be required and the volume of submissions received so please plan accordingly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017BAF6A" w14:textId="5B1A18B5" w:rsidR="005E4710" w:rsidRDefault="005E4710" w:rsidP="00DE3521">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Submit as WORD DOCUMENT (not a PDF). </w:t>
+        <w:t xml:space="preserve">Submit as </w:t>
+      </w:r>
+      <w:r w:rsidR="002074BA" w:rsidRPr="002074BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORD DOCUMENT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(not a PDF). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AC28A40" w14:textId="77777777" w:rsidR="004B5D8F" w:rsidRPr="00DE3521" w:rsidRDefault="004B5D8F" w:rsidP="00DE3521">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="275EF044" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="003436F3" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRPr="0037221E" w:rsidRDefault="0037221E" w:rsidP="00E30DDD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="003436F3" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRPr="0037221E" w:rsidRDefault="0037221E" w:rsidP="000544F9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="0037221E">
         <w:t>Please note:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2CBE60" w14:textId="77777777" w:rsidR="0037221E" w:rsidRPr="00C9159A" w:rsidRDefault="0037221E" w:rsidP="00BD0DD6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45904843" w14:textId="77777777" w:rsidR="00955BEB" w:rsidRDefault="001C49C4" w:rsidP="00BD0DD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1893">
         <w:rPr>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Please read and follow instructions; incomplete applications will be returned.</w:t>
       </w:r>
       <w:r w:rsidR="006019A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B30FD0B" w14:textId="5507C570" w:rsidR="0067239F" w:rsidRDefault="00955BEB" w:rsidP="0067239F">
+    <w:p w14:paraId="4B30FD0B" w14:textId="7CFE0BEA" w:rsidR="0067239F" w:rsidRDefault="000544F9" w:rsidP="0067239F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000544F9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>FACULTY SPONSORS</w:t>
       </w:r>
       <w:r w:rsidR="00BF7F9F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF7F9F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">you are responsible for the quality of the application; do not approve an application that is incomplete or </w:t>
       </w:r>
       <w:r w:rsidR="0071176E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">does </w:t>
       </w:r>
       <w:r w:rsidR="00BF7F9F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">not follow </w:t>
       </w:r>
       <w:r w:rsidR="0071176E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00BF7F9F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">instructions – it will be returned to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00955BEB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="00BF7F9F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31686C82" w14:textId="77777777" w:rsidR="0067239F" w:rsidRPr="0067239F" w:rsidRDefault="0067239F" w:rsidP="0067239F">
+    <w:p w14:paraId="31686C82" w14:textId="622B7B27" w:rsidR="0067239F" w:rsidRPr="0067239F" w:rsidRDefault="0067239F" w:rsidP="0067239F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">For undergraduate students, the application MUST BE SUBMITTED </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">BY THE FACULTY SPONSOR. </w:t>
+        <w:t xml:space="preserve">For undergraduate students, the application </w:t>
+      </w:r>
+      <w:r w:rsidR="000544F9" w:rsidRPr="000544F9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>MUST BE SUBMITTED (EMAILED) BY THE FACULTY SPONSOR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E178515" w14:textId="148BEB8A" w:rsidR="00D84F74" w:rsidRPr="006948D0" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006948D0">
         <w:t xml:space="preserve">Type responses to points below; </w:t>
       </w:r>
       <w:r w:rsidRPr="00955BEB">
         <w:rPr>
@@ -693,863 +621,594 @@
       <w:r w:rsidR="0071176E">
         <w:t>, but</w:t>
       </w:r>
       <w:r w:rsidR="00DF3C96">
         <w:t xml:space="preserve"> do</w:t>
       </w:r>
       <w:r w:rsidR="0071176E">
         <w:t xml:space="preserve"> not</w:t>
       </w:r>
       <w:r w:rsidR="00DF3C96">
         <w:t xml:space="preserve"> include </w:t>
       </w:r>
       <w:r w:rsidR="0071176E">
         <w:t xml:space="preserve">the application </w:t>
       </w:r>
       <w:r w:rsidR="00DF3C96">
         <w:t>instructions</w:t>
       </w:r>
       <w:r w:rsidRPr="006948D0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37591F8A" w14:textId="3AE86876" w:rsidR="00D84F74" w:rsidRPr="005E4710" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
+    <w:p w14:paraId="37591F8A" w14:textId="675B6725" w:rsidR="00D84F74" w:rsidRPr="005E4710" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006948D0">
         <w:t xml:space="preserve">Page number </w:t>
       </w:r>
       <w:r w:rsidRPr="006948D0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>entire</w:t>
       </w:r>
       <w:r w:rsidRPr="006948D0">
         <w:t xml:space="preserve"> document.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD2587" w:rsidRPr="00137665">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="000544F9" w:rsidRPr="000544F9">
+        <w:t>PLEASE SUBMIT AS ONE DOCUMENT</w:t>
       </w:r>
       <w:r w:rsidR="008A0F87">
-        <w:t>DOCUMENT.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A0F87">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="0037221E">
         <w:t>Cover page should be submitted separately (and kept as Word document), but the narrative of the application</w:t>
       </w:r>
       <w:r w:rsidR="008A0F87">
         <w:t xml:space="preserve"> (items 1-</w:t>
       </w:r>
       <w:r w:rsidR="0002168F">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="008A0F87">
         <w:t xml:space="preserve"> below)</w:t>
       </w:r>
       <w:r w:rsidR="0037221E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008A0F87">
         <w:t>with appendices (</w:t>
       </w:r>
       <w:r w:rsidR="0037221E">
         <w:t>measures, recruitment materials, consent forms, etc.</w:t>
       </w:r>
       <w:r w:rsidR="008A0F87">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0037221E">
         <w:t xml:space="preserve"> should be </w:t>
       </w:r>
-      <w:r w:rsidR="004C2A5F">
-        <w:t>ONE</w:t>
+      <w:r w:rsidR="000544F9" w:rsidRPr="002074BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>one</w:t>
       </w:r>
       <w:r w:rsidR="0037221E">
         <w:t xml:space="preserve"> document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D79B34" w14:textId="6E95D6E0" w:rsidR="005E4710" w:rsidRPr="0037221E" w:rsidRDefault="005E4710" w:rsidP="00BD0DD6">
+    <w:p w14:paraId="3D576811" w14:textId="2C51B3A3" w:rsidR="002074BA" w:rsidRPr="002074BA" w:rsidRDefault="005E4710" w:rsidP="002074BA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Please submit the document as ONLY a Word document (not a PDF).</w:t>
+        <w:t xml:space="preserve">Please submit the document as </w:t>
+      </w:r>
+      <w:r w:rsidR="000544F9" w:rsidRPr="002074BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a Word document (not a PDF).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711BD1B6" w14:textId="77777777" w:rsidR="0037221E" w:rsidRPr="006948D0" w:rsidRDefault="0037221E" w:rsidP="009429DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5349387D" w14:textId="77777777" w:rsidR="0037221E" w:rsidRPr="00E30DDD" w:rsidRDefault="0037221E" w:rsidP="00E30DDD">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5349387D" w14:textId="77777777" w:rsidR="0037221E" w:rsidRPr="00E30DDD" w:rsidRDefault="0037221E" w:rsidP="000544F9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E30DDD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Application Narrative:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B08F98A" w14:textId="77777777" w:rsidR="00152B2C" w:rsidRPr="00DF3C96" w:rsidRDefault="00152B2C" w:rsidP="0037221E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6259ECB6" w14:textId="078B30DC" w:rsidR="0002168F" w:rsidRDefault="0002168F" w:rsidP="00BD0DD6">
+    <w:p w14:paraId="6259ECB6" w14:textId="3582CB2B" w:rsidR="0002168F" w:rsidRPr="00905387" w:rsidRDefault="0002168F" w:rsidP="00905387">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905387">
+        <w:t>Funding:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B311FB" w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905387">
+        <w:t xml:space="preserve">if the proposed study </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4DE3" w:rsidRPr="00905387">
+        <w:t xml:space="preserve">has been submitted for funding or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905387">
+        <w:t>is funded, please list funding agency and grant/proposal number, if known.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B311FB" w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905387">
+        <w:t>Note that the ti</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00738" w:rsidRPr="00905387">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905387">
+        <w:t>le of the IRB application should match the title of the grant.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B311FB" w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4052C" w:rsidRPr="00905387">
+        <w:t>If the study is not funded, state N/A</w:t>
+      </w:r>
+      <w:r w:rsidR="00905387" w:rsidRPr="00905387">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDAEA32" w14:textId="77777777" w:rsidR="0002168F" w:rsidRDefault="0002168F" w:rsidP="00BD0DD6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-        <w:t>Funding:</w:t>
+    </w:p>
+    <w:p w14:paraId="1F573F1B" w14:textId="7EEB168D" w:rsidR="00152B2C" w:rsidRPr="00DF3C96" w:rsidRDefault="00D84F74" w:rsidP="00905387">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF3C96">
+        <w:t>Summary</w:t>
+      </w:r>
+      <w:r w:rsidR="00152B2C" w:rsidRPr="00DF3C96">
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
-        <w:rPr>
-[...112 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711CB876" w14:textId="5221A84A" w:rsidR="00152B2C" w:rsidRDefault="00D84F74" w:rsidP="00D1249D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF3C96">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Describe t</w:t>
       </w:r>
       <w:r w:rsidRPr="003B35F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>he study</w:t>
       </w:r>
       <w:r w:rsidRPr="003B35F4">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t>in concise, non-technical language.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBA3C6A" w14:textId="7DCC4309" w:rsidR="00CA1174" w:rsidRDefault="00CA1174" w:rsidP="00CA1174">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6EBA3C6A" w14:textId="7DCC4309" w:rsidR="00CA1174" w:rsidRPr="00905387" w:rsidRDefault="00CA1174" w:rsidP="00905387">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905387">
         <w:t>Provide a background regarding the significance of the study</w:t>
       </w:r>
-      <w:r w:rsidR="00841DAF">
-[...87 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00841DAF" w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> which should include a description of the scientific significance and goals of the study, including background information and citations, to justify conducting the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20349DF8" w14:textId="5FEF98DD" w:rsidR="00320D12" w:rsidRPr="00905387" w:rsidRDefault="00320D12" w:rsidP="00905387">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905387">
+        <w:t xml:space="preserve">The background information should also explain the rationale for the choice of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00905387">
+        <w:t>particular participant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> population, as well as the use of specific measures and procedures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0A26C9" w14:textId="0CDA2EF2" w:rsidR="00841DAF" w:rsidRPr="00905387" w:rsidRDefault="00841DAF" w:rsidP="00905387">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905387">
         <w:lastRenderedPageBreak/>
         <w:t>Describe the type of study (e.g., quantitative, qualitative, ethnographic).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE7C618" w14:textId="0B8706D7" w:rsidR="00841DAF" w:rsidRDefault="00841DAF" w:rsidP="00320D12">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7FEDFEEC" w14:textId="77777777" w:rsidR="00905387" w:rsidRPr="00905387" w:rsidRDefault="00841DAF" w:rsidP="00905387">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905387">
         <w:t>State the Research Question</w:t>
       </w:r>
-      <w:r w:rsidR="007B217B">
+      <w:r w:rsidR="007B217B" w:rsidRPr="00905387">
         <w:t>(s)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00905387">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AB39CB" w14:textId="42A2DA6F" w:rsidR="00ED0167" w:rsidRDefault="00BF7F9F" w:rsidP="00BD0DD6">
-[...14 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="751AB436" w14:textId="77777777" w:rsidR="00905387" w:rsidRPr="00905387" w:rsidRDefault="00BF7F9F" w:rsidP="00905387">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905387">
         <w:t>Include a methods section</w:t>
       </w:r>
-      <w:r w:rsidR="0002168F">
+      <w:r w:rsidR="0002168F" w:rsidRPr="00905387">
         <w:t xml:space="preserve"> (with </w:t>
       </w:r>
-      <w:r w:rsidR="00B4052C">
+      <w:r w:rsidR="00B4052C" w:rsidRPr="00905387">
         <w:t>“Methods”</w:t>
       </w:r>
-      <w:r w:rsidR="00FE4DE3">
-[...2 lines deleted...]
-      <w:r w:rsidR="0002168F">
+      <w:r w:rsidR="00FE4DE3" w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0002168F" w:rsidRPr="00905387">
         <w:t>heading)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00905387">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B311FB">
-[...2 lines deleted...]
-      <w:r w:rsidR="002A720E">
+      <w:r w:rsidR="00B311FB" w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A720E" w:rsidRPr="00905387">
         <w:t>This section need not be long, but the IRB wants to understand early on how the study will be conducted.</w:t>
       </w:r>
-      <w:r w:rsidR="00B311FB">
-[...2 lines deleted...]
-      <w:r w:rsidR="002A720E">
+      <w:r w:rsidR="00B311FB" w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A720E" w:rsidRPr="00905387">
         <w:t>Some can be as brief as:</w:t>
       </w:r>
-      <w:r w:rsidR="00B311FB">
-[...2 lines deleted...]
-      <w:r w:rsidR="002A720E">
+      <w:r w:rsidR="00B311FB" w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A720E" w:rsidRPr="00905387">
         <w:t xml:space="preserve">“This study will involve </w:t>
       </w:r>
-      <w:r w:rsidR="00ED0167">
+      <w:r w:rsidR="00ED0167" w:rsidRPr="00905387">
         <w:t xml:space="preserve">in-person or </w:t>
       </w:r>
-      <w:r w:rsidR="007B22F2">
+      <w:r w:rsidR="007B22F2" w:rsidRPr="00905387">
         <w:t>Zoom</w:t>
       </w:r>
-      <w:r w:rsidR="002A720E">
+      <w:r w:rsidR="002A720E" w:rsidRPr="00905387">
         <w:t xml:space="preserve"> interviews at a location of the participant’s choosing.</w:t>
       </w:r>
-      <w:r w:rsidR="00B311FB">
-[...2 lines deleted...]
-      <w:r w:rsidR="002A720E">
+      <w:r w:rsidR="00B311FB" w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A720E" w:rsidRPr="00905387">
         <w:t>The interviews may take 45-60 minutes and will be recorded.</w:t>
       </w:r>
-      <w:r w:rsidR="00ED0167">
+      <w:r w:rsidR="00ED0167" w:rsidRPr="00905387">
         <w:t xml:space="preserve"> The audio (no video) recordings will be over Zoom or on a handheld recorder (for in person interviews). The participants must agree to the recording to participate. The participants will be lobstermen. The interviews will take place June through September 2030.</w:t>
       </w:r>
-      <w:r w:rsidR="002A720E">
+      <w:r w:rsidR="002A720E" w:rsidRPr="00905387">
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="007B22F2">
-[...20 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="007B22F2" w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74143EF7" w14:textId="77777777" w:rsidR="00905387" w:rsidRPr="00905387" w:rsidRDefault="00320D12" w:rsidP="00905387">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905387">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Briefly</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00905387">
         <w:t xml:space="preserve"> describe the sample that will be recruited and the sampling method. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B388B4" w14:textId="2EB64CC0" w:rsidR="007B22F2" w:rsidRDefault="007B22F2" w:rsidP="00320D12">
-[...17 lines deleted...]
-      <w:r w:rsidR="006201A6">
+    <w:p w14:paraId="7718F5BC" w14:textId="77777777" w:rsidR="00905387" w:rsidRPr="00905387" w:rsidRDefault="007B22F2" w:rsidP="00905387">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905387">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00905387">
+        <w:t>you will</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> have </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00905387">
+        <w:t>recordings</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> you should say how they will be recorded (Zoom, handheld recorder, computer etc.). You should also say if the participant must agree to the recording or if you </w:t>
+      </w:r>
+      <w:r w:rsidR="006201A6" w:rsidRPr="00905387">
         <w:t>will</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> take notes if the participant does not want to be recorded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A68E78E" w14:textId="77777777" w:rsidR="00905387" w:rsidRPr="00905387" w:rsidRDefault="007B22F2" w:rsidP="00905387">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905387">
         <w:t>You should also tell us when the study will happen (for example</w:t>
       </w:r>
-      <w:r w:rsidR="00162A92">
+      <w:r w:rsidR="00162A92" w:rsidRPr="00905387">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00905387">
         <w:t xml:space="preserve"> Fall 20</w:t>
       </w:r>
-      <w:r w:rsidR="004C2A5F">
+      <w:r w:rsidR="004C2A5F" w:rsidRPr="00905387">
         <w:t>30</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00905387">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD7A8C0" w14:textId="77777777" w:rsidR="00ED0167" w:rsidRDefault="007B22F2" w:rsidP="00ED0167">
-[...35 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3813E508" w14:textId="77777777" w:rsidR="00905387" w:rsidRPr="00905387" w:rsidRDefault="007B22F2" w:rsidP="00905387">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905387">
+        <w:t xml:space="preserve">If you are using a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00905387">
+        <w:t>survey</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> you should tell us how it is administered (Qualtrics, paper etc.), if it is anonymous or confidential, how long it will take, and how long the survey will be open to participants (if applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323C79B6" w14:textId="77777777" w:rsidR="00905387" w:rsidRPr="00905387" w:rsidRDefault="00C32A16" w:rsidP="00905387">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905387">
         <w:t>Th</w:t>
       </w:r>
-      <w:r w:rsidR="00BB71EC">
+      <w:r w:rsidR="00BB71EC" w:rsidRPr="00905387">
         <w:t>e Methods</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00905387">
         <w:t xml:space="preserve"> section w</w:t>
       </w:r>
-      <w:r w:rsidR="007B22F2">
+      <w:r w:rsidR="007B22F2" w:rsidRPr="00905387">
         <w:t>ill</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="007B22F2">
+      <w:r w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B22F2" w:rsidRPr="00905387">
         <w:t>vary in length depending on how</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00905387">
         <w:t xml:space="preserve"> many components </w:t>
       </w:r>
-      <w:r w:rsidR="00BB71EC">
+      <w:r w:rsidR="00BB71EC" w:rsidRPr="00905387">
         <w:t xml:space="preserve">are in </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00905387">
         <w:t>your study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F2EADC" w14:textId="6666A857" w:rsidR="000B3A57" w:rsidRDefault="000B3A57" w:rsidP="00BD0DD6">
-[...14 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2AFA9E6B" w14:textId="77777777" w:rsidR="00905387" w:rsidRPr="00905387" w:rsidRDefault="000B3A57" w:rsidP="00905387">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905387">
         <w:t>Include a reference page</w:t>
       </w:r>
-      <w:r w:rsidR="002A720E">
+      <w:r w:rsidR="002A720E" w:rsidRPr="00905387">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidR="00494D5C">
+      <w:r w:rsidR="00494D5C" w:rsidRPr="00905387">
         <w:t>the citations (we expect to see citations!)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00905387">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A28E42B" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRPr="005E4710" w:rsidRDefault="00222F5B" w:rsidP="00BD0DD6">
-[...12 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="4A28E42B" w14:textId="4EE7BAEB" w:rsidR="00D84F74" w:rsidRPr="00905387" w:rsidRDefault="00222F5B" w:rsidP="00905387">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905387">
+        <w:t>Include</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84F74" w:rsidRPr="00905387">
+        <w:t xml:space="preserve"> questionnaires, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905387">
+        <w:t>interview questions, measures, etc., as appendices</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84F74" w:rsidRPr="00905387">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC63531" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRPr="005E4710" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C75E9B">
-[...61 lines deleted...]
-        <w:tab/>
+    </w:p>
+    <w:p w14:paraId="57F35E09" w14:textId="757FEC7E" w:rsidR="00152B2C" w:rsidRDefault="00D84F74" w:rsidP="00057799">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A52EC">
         <w:t>Personnel</w:t>
       </w:r>
       <w:r w:rsidR="00152B2C">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6B52D1" w14:textId="1B296AF4" w:rsidR="00152B2C" w:rsidRPr="006A52EC" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="2E6B52D1" w14:textId="1B296AF4" w:rsidR="00152B2C" w:rsidRPr="006A52EC" w:rsidRDefault="00D84F74" w:rsidP="00057799">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">Identify </w:t>
       </w:r>
       <w:r w:rsidR="009D6C32">
         <w:t>the person(s) named on the cover page</w:t>
       </w:r>
       <w:r w:rsidR="0071176E">
         <w:t xml:space="preserve"> (including the faculty sponsor, if applicable)</w:t>
       </w:r>
       <w:r w:rsidR="009D6C32">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve"> as well as others who will have contact with the </w:t>
       </w:r>
       <w:r>
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t>s and/or with identifiable data.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1580,455 +1239,430 @@
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00571077">
         <w:t>Be sure to define the roles</w:t>
       </w:r>
       <w:r w:rsidR="007D2BAF">
         <w:t xml:space="preserve"> (recruit</w:t>
       </w:r>
       <w:r w:rsidR="00527078">
         <w:t xml:space="preserve"> participants</w:t>
       </w:r>
       <w:r w:rsidR="007D2BAF">
         <w:t>, analyze data, transcribe, conduct interviews, etc.)</w:t>
       </w:r>
       <w:r w:rsidR="00571077">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00517F7C">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="00571077">
         <w:t>the named personnel will have in the research project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F12143" w14:textId="172E9001" w:rsidR="007B22F2" w:rsidRDefault="009D6C32" w:rsidP="00BD0DD6">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="60F12143" w14:textId="172E9001" w:rsidR="007B22F2" w:rsidRDefault="009D6C32" w:rsidP="00057799">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">pecify the </w:t>
       </w:r>
       <w:r w:rsidR="006019A5">
         <w:t>affiliation/</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t>qualifications</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of everyone listed</w:t>
       </w:r>
       <w:r w:rsidR="00222F5B">
         <w:t>, e.g., “</w:t>
       </w:r>
       <w:r w:rsidR="00137665">
         <w:t>Jane</w:t>
       </w:r>
       <w:r w:rsidR="00222F5B">
         <w:t xml:space="preserve"> Doe, Graduate student in the Department of Psychology, College of Liberal Arts and Sciences.”</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">Briefly explain </w:t>
       </w:r>
       <w:r w:rsidR="0071176E">
         <w:t xml:space="preserve">each person’s </w:t>
       </w:r>
       <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">experience with research with human </w:t>
       </w:r>
       <w:r w:rsidR="00D84F74">
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="005E4710">
-        <w:t xml:space="preserve"> Include the years of human subjects research experience for </w:t>
+        <w:t xml:space="preserve"> Include the years of human </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005E4710">
+        <w:t>subjects</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005E4710">
+        <w:t xml:space="preserve"> research experience for </w:t>
       </w:r>
       <w:r w:rsidR="004C2A5F">
         <w:t>ALL</w:t>
       </w:r>
       <w:r w:rsidR="005E4710">
         <w:t xml:space="preserve"> personnel listed</w:t>
       </w:r>
       <w:r w:rsidR="004C2A5F">
-        <w:t>; if none, say 0 years of experience with human subjects research</w:t>
+        <w:t xml:space="preserve">; if none, say 0 years of experience with human </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004C2A5F">
+        <w:t>subjects</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004C2A5F">
+        <w:t xml:space="preserve"> research</w:t>
       </w:r>
       <w:r w:rsidR="005E4710">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74859133" w14:textId="307F93C1" w:rsidR="006201A6" w:rsidRDefault="006201A6" w:rsidP="00BD0DD6">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="74859133" w14:textId="307F93C1" w:rsidR="006201A6" w:rsidRDefault="006201A6" w:rsidP="00057799">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Please include what each person listed will be responsible for (recruiting, transcribing, analyzing data, interviewing, moderating focus groups/lab session etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B0710A" w14:textId="778EAF9B" w:rsidR="00152B2C" w:rsidRPr="006A52EC" w:rsidRDefault="0037221E" w:rsidP="00087DEF">
-[...9 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="61B0710A" w14:textId="778EAF9B" w:rsidR="00152B2C" w:rsidRPr="006A52EC" w:rsidRDefault="0037221E" w:rsidP="00057799">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Everyone</w:t>
       </w:r>
       <w:r w:rsidR="0028602B">
         <w:t xml:space="preserve"> named in this section is required to have completed the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="0028602B" w:rsidRPr="00013B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>human subjects training</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0028602B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006201A6">
-        <w:t xml:space="preserve"> The IRB will not approve an application until the Principal Investigator, Co-investigators and the Faculty Sponsor are current on the required training.</w:t>
+        <w:t xml:space="preserve"> The IRB will not approve an application until the Principal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006201A6">
+        <w:t>Investigator,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006201A6">
+        <w:t xml:space="preserve"> Co-investigators and the Faculty Sponsor are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006201A6">
+        <w:t>current</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006201A6">
+        <w:t xml:space="preserve"> on the required training.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48ED881D" w14:textId="77777777" w:rsidR="00152B2C" w:rsidRDefault="00152B2C" w:rsidP="00BD0DD6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="1080"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B8BA78F" w14:textId="2D584902" w:rsidR="00152B2C" w:rsidRDefault="006974E2" w:rsidP="00BD0DD6">
-[...28 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5B8BA78F" w14:textId="0EA4DCD8" w:rsidR="00152B2C" w:rsidRDefault="00D84F74" w:rsidP="00057799">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
         <w:t>Participant</w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve"> recruitment</w:t>
       </w:r>
       <w:r w:rsidR="00152B2C">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
-[...13 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A80FCA" w14:textId="1B88F909" w:rsidR="00152B2C" w:rsidRDefault="00D84F74" w:rsidP="00057799">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">Describe the characteristics of the </w:t>
       </w:r>
       <w:r>
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve"> population</w:t>
       </w:r>
       <w:r w:rsidR="00494D5C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00494D5C">
         <w:t>Describe the expected number of participants or the expected response rate (e.g., plan to send out 500 surveys and expect 20% response rate).</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00494D5C">
-        <w:t xml:space="preserve">Include the age range of the participants and </w:t>
+        <w:t xml:space="preserve">Include the age range of the participants </w:t>
+      </w:r>
+      <w:r w:rsidR="00494D5C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00FE4DE3">
         <w:t xml:space="preserve">whether </w:t>
       </w:r>
       <w:r w:rsidR="006E330F">
         <w:t>particular</w:t>
       </w:r>
       <w:r w:rsidR="00494D5C">
         <w:t xml:space="preserve"> demographics </w:t>
       </w:r>
       <w:r w:rsidR="00211915">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00494D5C">
-        <w:t xml:space="preserve"> characteristics (e.g., state of health) are </w:t>
-[...3 lines deleted...]
-        <w:t>sought</w:t>
+        <w:t xml:space="preserve"> characteristics (e.g., state of health) are sought</w:t>
       </w:r>
       <w:r w:rsidR="00211915">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00494D5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF3558" w:rsidRPr="006A52EC">
         <w:t>If you are recruiting only one gender, explain why</w:t>
       </w:r>
       <w:r w:rsidR="00A83C61">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A83C61">
-        <w:t>(NOTE:</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00081020">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidR="00A83C61">
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A83C61">
         <w:t xml:space="preserve">if you are specifically </w:t>
       </w:r>
       <w:r w:rsidR="00F83792">
         <w:t>recruiting</w:t>
       </w:r>
       <w:r w:rsidR="00A83C61">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C3168">
         <w:t>members</w:t>
       </w:r>
       <w:r w:rsidR="009B3D9A">
         <w:t>/citizens</w:t>
       </w:r>
       <w:r w:rsidR="008C3168">
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidR="00A83C61">
         <w:t xml:space="preserve">Penobscot Nation, please be sure to </w:t>
       </w:r>
       <w:r w:rsidR="00F83792">
         <w:t>state they are your targeted population</w:t>
       </w:r>
       <w:r w:rsidR="00A83C61">
         <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25726F02" w14:textId="3603C31C" w:rsidR="00152B2C" w:rsidRDefault="00152B2C" w:rsidP="00BD0DD6">
-[...9 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="25726F02" w14:textId="3603C31C" w:rsidR="00152B2C" w:rsidRDefault="00152B2C" w:rsidP="00057799">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Describe how the proposed number of participants </w:t>
       </w:r>
       <w:r w:rsidR="00222F5B">
         <w:t>w</w:t>
       </w:r>
       <w:r>
         <w:t>as determined.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D4D36E" w14:textId="38B1C369" w:rsidR="00ED0167" w:rsidRDefault="00D84F74" w:rsidP="00DE3521">
-[...9 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="68D4D36E" w14:textId="38B1C369" w:rsidR="00ED0167" w:rsidRDefault="00D84F74" w:rsidP="00057799">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r>
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve"> identification and recruitment procedures</w:t>
       </w:r>
       <w:r w:rsidR="00EF3558">
         <w:t>, e.g., email (</w:t>
       </w:r>
       <w:r w:rsidR="00D742F3">
         <w:t xml:space="preserve">explain </w:t>
       </w:r>
       <w:r w:rsidR="00EF3558">
         <w:t xml:space="preserve">how </w:t>
       </w:r>
       <w:r w:rsidR="004C2A5F">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00EF3558">
         <w:t xml:space="preserve">mail addresses </w:t>
       </w:r>
       <w:r w:rsidR="004C2A5F">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00EF3558">
         <w:t>obtained), post flyers, etc.</w:t>
       </w:r>
       <w:r w:rsidR="006201A6">
         <w:t xml:space="preserve"> If an agency or person wi</w:t>
       </w:r>
       <w:r w:rsidR="00ED0167">
         <w:t xml:space="preserve">ll be recruiting on your behalf, </w:t>
       </w:r>
       <w:r w:rsidR="006201A6">
         <w:t>you must also include the script that you will send asking them to recruit on your behalf in the Appendix.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0D4AFF" w14:textId="77777777" w:rsidR="00ED0167" w:rsidRDefault="00D84F74" w:rsidP="00DE3521">
-[...9 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="5D0D4AFF" w14:textId="77777777" w:rsidR="00ED0167" w:rsidRDefault="00D84F74" w:rsidP="00057799">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00EF3558">
         <w:t xml:space="preserve">you plan to recruit participants from </w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">another institution, please be aware that you </w:t>
       </w:r>
       <w:r>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve"> need to get permission from that institution to access </w:t>
       </w:r>
       <w:r>
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t>s and, if applicable, get approval from that institution's review board.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0053BBE4" w14:textId="77777777" w:rsidR="004C2A5F" w:rsidRDefault="00E256D0" w:rsidP="00DE3521">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Please note that if you are seeking participants with a specific physical or mental health condition, you CANNOT ask a professional services provider to give you a list of names of </w:t>
+    <w:p w14:paraId="0053BBE4" w14:textId="1FCCBDD7" w:rsidR="004C2A5F" w:rsidRDefault="00E256D0" w:rsidP="00057799">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please note that if you are seeking participants with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a specific</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> physical or mental health condition, you </w:t>
+      </w:r>
+      <w:r w:rsidR="00081020">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>cannot</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ask a professional services provider to give you a list of names of </w:t>
       </w:r>
       <w:r w:rsidR="00444002">
         <w:t>individual</w:t>
       </w:r>
       <w:r>
         <w:t>s who fit your criteria.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">However, these service providers may share your recruitment materials with those who </w:t>
       </w:r>
       <w:r w:rsidR="00444002">
         <w:t>appear</w:t>
       </w:r>
       <w:r w:rsidR="00323EC3">
         <w:t xml:space="preserve"> to be eligible for your study, and interested individuals can contact you directly.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00323EC3">
         <w:t>Include (as appendices) rec</w:t>
       </w:r>
@@ -2061,302 +1695,271 @@
       </w:r>
       <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="008D4070">
         <w:t xml:space="preserve"> (see </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="004F2901">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>samples on the IRB website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008D4070">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FE0805" w14:textId="5B43C524" w:rsidR="00D84F74" w:rsidRPr="002B42CF" w:rsidRDefault="008D4070" w:rsidP="00DE3521">
-[...9 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="12FE0805" w14:textId="5B43C524" w:rsidR="00D84F74" w:rsidRPr="002B42CF" w:rsidRDefault="008D4070" w:rsidP="00057799">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="002B42CF">
         <w:t>Reference the appendix number/letter</w:t>
       </w:r>
       <w:r w:rsidR="00A7208B" w:rsidRPr="002B42CF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A7208B" w:rsidRPr="002B42CF">
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00A7208B" w:rsidRPr="00057799">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that all recruitment materials </w:t>
       </w:r>
-      <w:r w:rsidR="00A7208B" w:rsidRPr="002B42CF">
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00A7208B" w:rsidRPr="00057799">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidR="00A7208B" w:rsidRPr="002B42CF">
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00A7208B" w:rsidRPr="00057799">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> contain (at minimum) the following information:</w:t>
       </w:r>
       <w:r w:rsidR="00A7208B" w:rsidRPr="002B42CF">
         <w:t xml:space="preserve"> (1) name &amp; contact information of the PI, (2) purpose of the research, (3) time commitment required of subjects, (4) location of the research, (5) </w:t>
       </w:r>
       <w:r w:rsidR="002B42CF" w:rsidRPr="002B42CF">
         <w:t xml:space="preserve">any eligibility criteria (if applicable), (6) </w:t>
       </w:r>
       <w:r w:rsidR="00CD75AC" w:rsidRPr="002B42CF">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00A7208B" w:rsidRPr="002B42CF">
         <w:t xml:space="preserve">clear statement that it is a </w:t>
       </w:r>
       <w:r w:rsidR="00A048C9" w:rsidRPr="002B42CF">
         <w:t xml:space="preserve">UMaine </w:t>
       </w:r>
       <w:r w:rsidR="00A7208B" w:rsidRPr="002B42CF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>research study</w:t>
       </w:r>
       <w:r w:rsidR="00A7208B" w:rsidRPr="002B42CF">
         <w:t>, and (</w:t>
       </w:r>
       <w:r w:rsidR="002B42CF" w:rsidRPr="002B42CF">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00A7208B" w:rsidRPr="002B42CF">
         <w:t xml:space="preserve">) a clear statement that it is voluntary. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36865F6A" w14:textId="77777777" w:rsidR="00152B2C" w:rsidRDefault="00152B2C" w:rsidP="00BD0DD6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="1080"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C0736CE" w14:textId="514AA4C7" w:rsidR="00D84F74" w:rsidRPr="006A52EC" w:rsidRDefault="00152B2C" w:rsidP="00BD0DD6">
-[...14 lines deleted...]
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+    <w:p w14:paraId="5C0736CE" w14:textId="3C507592" w:rsidR="00D84F74" w:rsidRPr="006A52EC" w:rsidRDefault="00D84F74" w:rsidP="00081020">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A52EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Please note:</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">The IRB requires special measures of protection for </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74">
+      <w:r>
         <w:t>participant</w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidRPr="006A52EC">
         <w:t>s of diminished autonomy.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">(See Sections </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74">
+      <w:r>
         <w:t>II, III, and/or IV from Policy</w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidRPr="006A52EC">
         <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidRPr="006A52EC">
         <w:t>Vulnerable populations must be treated with special sensitivity to their restricted ability to protect themselves.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidRPr="006A52EC">
         <w:t>The risks imposed by a proposed study involving such populations must be recognized and the benefits to be derived from participation must justify the risks.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">In certain instances, advocates must be appointed to protect the </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74">
+      <w:r>
         <w:t>participant</w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidRPr="006A52EC">
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">Such populations include fetuses (and by extension pregnant women), patients, prisoners or parolees, minors (less than 18 years old), </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74">
+      <w:r>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">mentally </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74">
+      <w:r>
         <w:t>or physically challenged</w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve"> people.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">In addition, the IRB may require special measures to preserve the rights of </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74">
+      <w:r>
         <w:t>participant</w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidRPr="006A52EC">
         <w:t>s whose circumstances may make them vulnerable to undue influence to participate in research.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidRPr="006A52EC">
         <w:t>These may include, for example, students and employees of the University.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">State which, if any, of the above groups may be represented in your </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74">
+      <w:r>
         <w:t>participant</w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
-        <w:t xml:space="preserve"> population, and justify their inclusion.</w:t>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t>population, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t xml:space="preserve"> justify their inclusion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCE59C0" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="-360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5655D737" w14:textId="73BCFB19" w:rsidR="00152B2C" w:rsidRDefault="006974E2" w:rsidP="00BD0DD6">
-[...24 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="5655D737" w14:textId="7DFF83FC" w:rsidR="00152B2C" w:rsidRDefault="00D84F74" w:rsidP="00081020">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A52EC">
         <w:t>Informed consent</w:t>
       </w:r>
       <w:r w:rsidR="00152B2C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362E4939" w14:textId="59A0AF67" w:rsidR="00152B2C" w:rsidRPr="00152B2C" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
-[...9 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="362E4939" w14:textId="3A937A01" w:rsidR="00152B2C" w:rsidRPr="00152B2C" w:rsidRDefault="00D84F74" w:rsidP="00081020">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">Describe the type of consent (oral or </w:t>
       </w:r>
       <w:r w:rsidR="006201A6">
         <w:t>written</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">) to be </w:t>
       </w:r>
       <w:r w:rsidR="00222F5B">
         <w:t>used</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve"> and the means of obtaining it.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0037221E">
         <w:t xml:space="preserve">Describe how </w:t>
@@ -2377,108 +1980,100 @@
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006201A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED0167">
         <w:t xml:space="preserve">saying </w:t>
       </w:r>
       <w:r w:rsidR="006201A6">
         <w:t>“participating in the study will indicate consent” may be sufficient</w:t>
       </w:r>
       <w:r w:rsidR="00ED0167">
         <w:t xml:space="preserve"> to describe how consent will be obtained</w:t>
       </w:r>
       <w:r w:rsidR="0037221E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006201A6">
         <w:t xml:space="preserve">If you are sending potential participants an email recruitment, the Consent Form should be attached to the recruitment </w:t>
       </w:r>
       <w:r w:rsidR="006201A6">
         <w:lastRenderedPageBreak/>
-        <w:t>script. For low risk surveys, the Consent Form can be presented as the first page of the survey</w:t>
-      </w:r>
+        <w:t xml:space="preserve">script. For </w:t>
+      </w:r>
+      <w:r w:rsidR="00081020">
+        <w:t>low-risk</w:t>
+      </w:r>
+      <w:r w:rsidR="006201A6">
+        <w:t xml:space="preserve"> surveys, the Consent Form can be presented as the first page of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006201A6">
+        <w:t>survey</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004C2A5F">
         <w:t xml:space="preserve"> but this should be described in this section</w:t>
       </w:r>
       <w:r w:rsidR="006201A6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BBED4B" w14:textId="28A274C9" w:rsidR="00152B2C" w:rsidRPr="00152B2C" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
-[...9 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="28BBED4B" w14:textId="28A274C9" w:rsidR="00152B2C" w:rsidRPr="00152B2C" w:rsidRDefault="00D84F74" w:rsidP="00081020">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r>
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">s are minors or mentally incompetent, describe the means of obtaining both the </w:t>
       </w:r>
       <w:r>
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t>s' assent (if feasible) and the consent of parents or legal guardians.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8B2B11" w14:textId="0059D29E" w:rsidR="0037221E" w:rsidRPr="006201A6" w:rsidRDefault="000B3A57" w:rsidP="0037221E">
-[...12 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="4C8B2B11" w14:textId="0059D29E" w:rsidR="0037221E" w:rsidRPr="006201A6" w:rsidRDefault="000B3A57" w:rsidP="00081020">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C60C8A">
         <w:t>Include</w:t>
       </w:r>
       <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
         <w:t xml:space="preserve"> a copy </w:t>
       </w:r>
       <w:r w:rsidR="00C60C8A">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C60C8A" w:rsidRPr="00C60C8A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>in an appendix at the end of the application</w:t>
       </w:r>
       <w:r w:rsidR="00C60C8A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
@@ -2506,275 +2101,281 @@
         <w:t>Consent forms should be written no higher than an 8</w:t>
       </w:r>
       <w:r w:rsidR="0037221E" w:rsidRPr="006201A6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="0037221E" w:rsidRPr="006201A6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> grade reading level.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB" w:rsidRPr="006201A6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FFF655" w14:textId="28E75814" w:rsidR="00152B2C" w:rsidRPr="00152B2C" w:rsidRDefault="009B5FEF" w:rsidP="00D91F34">
-[...9 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="11FFF655" w14:textId="21DBCDE2" w:rsidR="00152B2C" w:rsidRPr="00152B2C" w:rsidRDefault="009B5FEF" w:rsidP="00081020">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Review the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="005D6E78">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>informed consent checklist</w:t>
+          <w:t>inform</w:t>
+        </w:r>
+        <w:r w:rsidR="005D6E78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidR="005D6E78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>d consent checklis</w:t>
+        </w:r>
+        <w:r w:rsidR="00081020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>t (Word)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
+      <w:r w:rsidR="00081020" w:rsidRPr="006A52EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">FOLLOW THE </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00D84F74" w:rsidRPr="00C54EF3">
+        <w:r w:rsidR="00081020" w:rsidRPr="00C54EF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>SAMPLE</w:t>
         </w:r>
-        <w:r w:rsidR="008D4070" w:rsidRPr="00C54EF3">
+        <w:r w:rsidR="00081020" w:rsidRPr="00C54EF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>(s)</w:t>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidR="00081020">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>S</w:t>
+        </w:r>
+        <w:r w:rsidR="00081020" w:rsidRPr="00C54EF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00081020" w:rsidRPr="006A52EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FOUND</w:t>
+      </w:r>
       <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> FOUND </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003866F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>on the IRB website</w:t>
+      </w:r>
+      <w:r w:rsidR="00081020">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B52E51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Please note:</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">documentation </w:t>
       </w:r>
       <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(signature)</w:t>
       </w:r>
       <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
         <w:t xml:space="preserve"> of informed consent is not necessary for a project in one of the exempt</w:t>
       </w:r>
       <w:r w:rsidR="00D84F74">
         <w:t>ion</w:t>
       </w:r>
       <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
         <w:t xml:space="preserve"> categories.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF3C96" w:rsidRPr="00716427">
+      <w:r w:rsidR="00081020" w:rsidRPr="00716427">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">THE SAMPLE FORMAT, WITH HEADINGS, MUST BE FOLLOWED OR </w:t>
-[...11 lines deleted...]
-        <w:t>APPLICATION WILL BE RETURNED.</w:t>
+        <w:t>THE SAMPLE FORMAT, WITH HEADINGS, MUST BE FOLLOWED OR THE APPLICATION WILL BE RETURNED.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2399D57A" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="-360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F9F5E71" w14:textId="166A38F5" w:rsidR="00152B2C" w:rsidRDefault="006974E2" w:rsidP="00BD0DD6">
-[...22 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="5F9F5E71" w14:textId="320337D3" w:rsidR="00152B2C" w:rsidRDefault="00152B2C" w:rsidP="003A441C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
         <w:t>Confidentiality:</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
-        <w:rPr>
-[...10 lines deleted...]
-        </w:numPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF70CEF" w14:textId="2E274386" w:rsidR="00152B2C" w:rsidRDefault="00D84F74" w:rsidP="003A441C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">Describe the precautions that will be taken to ensure privacy of the </w:t>
       </w:r>
       <w:r>
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t>s and the confidentiality of the data, both in your possession and in reports and publications</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (e.g., </w:t>
       </w:r>
       <w:r w:rsidR="00604F94">
         <w:t>are responses</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> anonymous, are responses coded with identification numbers and a key used to link names to identification numbers)</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701C7914" w14:textId="1840929C" w:rsidR="006201A6" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">If data collection will occur on-line, </w:t>
+    <w:p w14:paraId="701C7914" w14:textId="4D23BC80" w:rsidR="006201A6" w:rsidRDefault="00D84F74" w:rsidP="003A441C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If data collection will occur online, </w:t>
       </w:r>
       <w:r w:rsidR="00057D34">
         <w:t>state the program that will be used (e.g., Qualtrics, Skype, etc.).</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00057D34">
         <w:t>If applicable, state whether IP addresses will be collected (preferable that they are not collected!).</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B766C">
         <w:t>Please note that i</w:t>
       </w:r>
       <w:r w:rsidR="006201A6">
         <w:t xml:space="preserve">f you have access to IP addresses the data are confidential. </w:t>
       </w:r>
       <w:r w:rsidR="00057D34">
         <w:t xml:space="preserve">State whether data will be downloaded off </w:t>
       </w:r>
       <w:r w:rsidR="004C2A5F">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
@@ -2786,98 +2387,96 @@
       </w:r>
       <w:r w:rsidR="00057D34">
         <w:t xml:space="preserve">researcher’s </w:t>
       </w:r>
       <w:r w:rsidR="004C2A5F">
         <w:t xml:space="preserve">password protected </w:t>
       </w:r>
       <w:r w:rsidR="00057D34">
         <w:t>computer</w:t>
       </w:r>
       <w:r w:rsidR="004C2A5F">
         <w:t>. Please state</w:t>
       </w:r>
       <w:r w:rsidR="00057D34">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B5FEF">
         <w:t xml:space="preserve">the expected date </w:t>
       </w:r>
       <w:r w:rsidR="00057D34">
         <w:t>data will be deleted off the program site</w:t>
       </w:r>
       <w:r w:rsidR="002B766C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002B766C" w:rsidRPr="004C2A5F">
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="002B766C" w:rsidRPr="0022199D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="002B766C">
         <w:t xml:space="preserve"> the researcher’s computer</w:t>
       </w:r>
       <w:r w:rsidR="003A311E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007B22F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B81EA4" w14:textId="1285C38A" w:rsidR="00152B2C" w:rsidRDefault="007B22F2" w:rsidP="00BD0DD6">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="43B81EA4" w14:textId="7DC28348" w:rsidR="00152B2C" w:rsidRDefault="007B22F2" w:rsidP="003A441C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>If you are using Zoom to record</w:t>
       </w:r>
       <w:r w:rsidR="006201A6">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> the recordings should be deleted off Zoom within 72 hours (or similar) but can be then be stored on a password protected computer. Recordings should generally be destroyed once transcription is complete</w:t>
+        <w:t xml:space="preserve"> the recordings should be deleted off Zoom within 72 hours (or similar) but can then be stored on a password protected computer. Recordings should generally be destroyed once transcription is complete</w:t>
+      </w:r>
+      <w:r w:rsidR="001174BE">
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006201A6">
         <w:t xml:space="preserve"> and you should state the month and year th</w:t>
       </w:r>
       <w:r w:rsidR="003342FE">
         <w:t>is will occur</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097C5020" w14:textId="6703B622" w:rsidR="00BF7F9F" w:rsidRDefault="00560D57" w:rsidP="00BD0DD6">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="097C5020" w14:textId="2E4CDAD2" w:rsidR="00BF7F9F" w:rsidRDefault="00560D57" w:rsidP="003A441C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>State the location where</w:t>
       </w:r>
       <w:r w:rsidR="00D84F74">
         <w:t xml:space="preserve"> data will be stored.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
         <w:t>Describe the disposition of the research data, including any audio, video, or film recordings, when the research is completed</w:t>
       </w:r>
       <w:r w:rsidR="00D84F74">
         <w:t xml:space="preserve"> (define as </w:t>
       </w:r>
       <w:r w:rsidR="00147988">
         <w:t xml:space="preserve">expected date to be </w:t>
       </w:r>
       <w:r w:rsidR="00D84F74">
         <w:t>destroyed or kept indefinitely)</w:t>
       </w:r>
       <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
         <w:t>.</w:t>
       </w:r>
@@ -2893,294 +2492,269 @@
       <w:r w:rsidR="000B3A57">
         <w:t xml:space="preserve">State an approximate date </w:t>
       </w:r>
       <w:r w:rsidR="005F5F91">
         <w:t xml:space="preserve">(month/year) </w:t>
       </w:r>
       <w:r w:rsidR="000B3A57">
         <w:t xml:space="preserve">of those </w:t>
       </w:r>
       <w:r w:rsidR="005168DB">
         <w:t>occurrences</w:t>
       </w:r>
       <w:r w:rsidR="00222F5B">
         <w:t>, e.g., January 2024</w:t>
       </w:r>
       <w:r w:rsidR="009429DB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00517F7C">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>If you are not keeping data indefinitely, be sure to be generous with a destruction date, so you don’t end up in a situation where you are not ready to destroy the data, but must because that is what you told the participant – NOTE:</w:t>
+        <w:t xml:space="preserve">If you are not keeping data indefinitely, be sure to be generous with a destruction date, so you don’t end up in a situation where you are not ready to destroy the data, but must because that is what you told the participant – </w:t>
+      </w:r>
+      <w:r w:rsidR="003A441C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidR="00517F7C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00517F7C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>if you say you will keep the data indefinitely, you can destroy it at any time—but if you give an actual date, you must adhere to it!</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011A873D" w14:textId="77777777" w:rsidR="00DD2587" w:rsidRDefault="00DD2587" w:rsidP="00BD0DD6">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="011A873D" w14:textId="77777777" w:rsidR="00DD2587" w:rsidRDefault="00DD2587" w:rsidP="003A441C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>If recording, state whether a transcription service will be used or if named investigator(s) will transcribe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C2D7B2" w14:textId="5A629144" w:rsidR="00152B2C" w:rsidRDefault="004078D6" w:rsidP="00114CC0">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="71C2D7B2" w14:textId="7823D4E5" w:rsidR="00152B2C" w:rsidRDefault="004078D6" w:rsidP="003A441C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If applicable, state whether </w:t>
       </w:r>
       <w:r w:rsidR="00BF7F9F">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>key is paper or electronic and where and how long the key will be kept</w:t>
       </w:r>
       <w:r w:rsidR="00392FA0">
         <w:t xml:space="preserve"> (key should be kept separate from data).</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00087DEF">
         <w:t>Keys are typically kept for a lesser amount of time than data are kept.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00517F7C">
-        <w:t>Use a date for destroying the key, but give yourself plenty of leeway with the timing in case your project gets delayed.</w:t>
+        <w:t xml:space="preserve">Use a date for destroying the </w:t>
+      </w:r>
+      <w:r w:rsidR="001174BE">
+        <w:t>key, but</w:t>
+      </w:r>
+      <w:r w:rsidR="00517F7C">
+        <w:t xml:space="preserve"> give yourself plenty of leeway with the timing in case your project gets delayed.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00087DEF">
-        <w:t xml:space="preserve">If you wish to keep the key indefinitely, please explain why, as it </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00087DEF">
+        <w:t>If you wish to keep the key indefinitely, please explain why, as it impacts participant confidentiality.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B311FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7F9F">
+        <w:t xml:space="preserve">If the key will be stored electronically, it must </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7F9F">
         <w:lastRenderedPageBreak/>
-        <w:t>impacts participant confidentiality.</w:t>
-[...5 lines deleted...]
-        <w:t>If the key will be stored electronically, it must be encrypted.</w:t>
+        <w:t>be encrypted.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00114CC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Please see information on encrypting electronic, identifiable data</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00114CC0">
         <w:t xml:space="preserve"> (t</w:t>
       </w:r>
       <w:r w:rsidR="00114CC0" w:rsidRPr="00114CC0">
         <w:t>he key linking names to data or entire dataset</w:t>
       </w:r>
       <w:r w:rsidR="00114CC0">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD9ABC5" w14:textId="55E57641" w:rsidR="001467CC" w:rsidRPr="001467CC" w:rsidRDefault="00D84F74" w:rsidP="00C518D2">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="5AD9ABC5" w14:textId="55E57641" w:rsidR="001467CC" w:rsidRPr="001467CC" w:rsidRDefault="00D84F74" w:rsidP="003A441C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="006A52EC">
         <w:t>Assurance must be provided that all identifiable data will be secured under conditions that limit their access to the investigator(s) only.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9F7D5B" w14:textId="160EF1C2" w:rsidR="001467CC" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
-[...7 lines deleted...]
-        <w:t>If focus groups are used to collect data, the researcher should acknowledge that he/she cannot guarantee confidentiality of participants’ responses, but will encourage participants to not discuss responses outside of the focus group.</w:t>
+    <w:p w14:paraId="6B9F7D5B" w14:textId="63024442" w:rsidR="001467CC" w:rsidRDefault="00D84F74" w:rsidP="003A441C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If focus groups are used to collect data, the researcher should acknowledge that he/she cannot guarantee confidentiality of participants’ </w:t>
+      </w:r>
+      <w:r w:rsidR="001174BE">
+        <w:t>responses, but</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> will encourage participants to not discuss responses outside of the focus group.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6098EF43" w14:textId="2D35420C" w:rsidR="001467CC" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="6098EF43" w14:textId="2D35420C" w:rsidR="001467CC" w:rsidRDefault="00D84F74" w:rsidP="003A441C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="006A52EC">
         <w:t>If the data are published, care must be taken to remove identifying references</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in order to </w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t>preserv</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve"> privacy.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661FCA0F" w14:textId="3D67903B" w:rsidR="00D84F74" w:rsidRPr="006A52EC" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="661FCA0F" w14:textId="3D67903B" w:rsidR="00D84F74" w:rsidRPr="006A52EC" w:rsidRDefault="00D84F74" w:rsidP="003A441C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">The IRB recognizes that some studies, such as oral histories, do not require </w:t>
       </w:r>
       <w:r>
         <w:t>confidentiality of data.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>The regulations and the IRB are flexible – explain what will happen with the data.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B35F4">
         <w:t>If applicable, explain why data will not be confidential.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9790CA" w14:textId="77777777" w:rsidR="008561B2" w:rsidRDefault="00D84F74" w:rsidP="008561B2">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9A9271" w14:textId="1DFFE0B2" w:rsidR="001467CC" w:rsidRDefault="006974E2" w:rsidP="008561B2">
-[...19 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="0D9A9271" w14:textId="4A399BEC" w:rsidR="001467CC" w:rsidRDefault="00D84F74" w:rsidP="00597CA6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">Risks to </w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>participant</w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006A52EC">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001467CC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF0B2AB" w14:textId="5A68C57B" w:rsidR="001467CC" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
-[...9 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="7DF0B2AB" w14:textId="5A68C57B" w:rsidR="001467CC" w:rsidRDefault="00D84F74" w:rsidP="00597CA6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">Describe in detail </w:t>
       </w:r>
       <w:r w:rsidR="00222F5B">
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidR="001467CC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">possible physical, psychological, social, legal, economic, or other risks </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(including a risk of identification) </w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">to the </w:t>
       </w:r>
       <w:r>
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t>s, either immediate or long range.</w:t>
       </w:r>
@@ -3202,923 +2776,831 @@
       <w:r w:rsidR="008A0F87">
         <w:t>All studies have risks (</w:t>
       </w:r>
       <w:r w:rsidR="003342FE">
         <w:t>for minimum risk studies,</w:t>
       </w:r>
       <w:r w:rsidR="008A0F87">
         <w:t xml:space="preserve"> time and inconvenience</w:t>
       </w:r>
       <w:r w:rsidR="003342FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B766C">
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidR="003342FE">
         <w:t xml:space="preserve"> be the only risks</w:t>
       </w:r>
       <w:r w:rsidR="008A0F87">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16033E1D" w14:textId="79D369F7" w:rsidR="001467CC" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
-[...12 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="16033E1D" w14:textId="79D369F7" w:rsidR="001467CC" w:rsidRDefault="00D84F74" w:rsidP="00597CA6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="006A52EC">
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r>
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006A52EC">
         <w:t>s will be exposed to greater than minimal risk, justify the use of the procedures and state reasons for not using a procedure that would entail a lesser risk.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E951D52" w14:textId="10015BBD" w:rsidR="003342FE" w:rsidRDefault="003342FE" w:rsidP="00BD0DD6">
-[...12 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="3E951D52" w14:textId="10015BBD" w:rsidR="003342FE" w:rsidRDefault="003342FE" w:rsidP="00597CA6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If loss of confidentiality may be a risk, please explain </w:t>
       </w:r>
       <w:r w:rsidR="002B766C">
         <w:t>what you will do to minimize this</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> risk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157298E8" w14:textId="1AC89434" w:rsidR="00DA0E51" w:rsidRDefault="00A26874" w:rsidP="00BD0DD6">
-[...12 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="157298E8" w14:textId="33ACA66F" w:rsidR="00DA0E51" w:rsidRDefault="00A26874" w:rsidP="00597CA6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="006A52EC">
         <w:t>Describe procedures used to minimize risk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (e.g., assuring participants that they may skip questions they prefer not to answer).</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">If applicable, include </w:t>
       </w:r>
       <w:r w:rsidR="00372282">
         <w:t>referrals to relevant resources from which participants could seek support</w:t>
       </w:r>
       <w:r w:rsidR="006D47C5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D47C5">
         <w:t xml:space="preserve">Use the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="006D47C5" w:rsidRPr="00013B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Referral Handout Template</w:t>
+          <w:t>Re</w:t>
+        </w:r>
+        <w:r w:rsidR="006D47C5" w:rsidRPr="00013B5D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>f</w:t>
+        </w:r>
+        <w:r w:rsidR="006D47C5" w:rsidRPr="00013B5D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>erral Handout Templat</w:t>
+        </w:r>
+        <w:r w:rsidR="00D14C9E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>e (Word)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003A311E">
         <w:t xml:space="preserve"> and edit as necessary.</w:t>
       </w:r>
       <w:r w:rsidR="006D47C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6860C2DD" w14:textId="0BB2A7DB" w:rsidR="00103E63" w:rsidRPr="006A52EC" w:rsidRDefault="00103E63" w:rsidP="00DE3C68">
-[...12 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="6860C2DD" w14:textId="6179E148" w:rsidR="00103E63" w:rsidRPr="006A52EC" w:rsidRDefault="00103E63" w:rsidP="00597CA6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Describe what procedures will be followed if research procedures reveal that participants are at elevated risk (e.g., high blood pressure, clinical levels of depressive symptoms</w:t>
       </w:r>
       <w:r w:rsidR="00B4051A">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D87E95">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D87E95">
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00D87E95" w:rsidRPr="00D87E95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Guidance for Researchers – Depression and Suicidality in Human Research</w:t>
+          <w:t>Guidance for R</w:t>
+        </w:r>
+        <w:r w:rsidR="00D87E95" w:rsidRPr="00D87E95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidR="00D87E95" w:rsidRPr="00D87E95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>searchers – Depression and Suicidality in Human Researc</w:t>
+        </w:r>
+        <w:r w:rsidR="00D14C9E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>h (Word)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6320762B" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRPr="006A52EC" w:rsidRDefault="00D84F74" w:rsidP="00BD0DD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F624050" w14:textId="6859C611" w:rsidR="001467CC" w:rsidRDefault="001467CC" w:rsidP="00716427">
+    <w:p w14:paraId="6F624050" w14:textId="041680A7" w:rsidR="001467CC" w:rsidRDefault="00D84F74" w:rsidP="001D6413">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t>Benefits</w:t>
+      </w:r>
+      <w:r w:rsidR="001467CC">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA23C58" w14:textId="77777777" w:rsidR="001174BE" w:rsidRDefault="00A60506" w:rsidP="001D6413">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="00442DBA">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> description </w:t>
+      </w:r>
+      <w:r w:rsidR="003B35F4">
+        <w:t>is t</w:t>
+      </w:r>
+      <w:r w:rsidR="00442DBA">
+        <w:t xml:space="preserve">wo </w:t>
+      </w:r>
+      <w:r>
+        <w:t>parts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794F9B63" w14:textId="464F5D01" w:rsidR="001174BE" w:rsidRDefault="00D84F74" w:rsidP="001174BE">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Describe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t xml:space="preserve">the benefits of the research to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>participant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60506">
+        <w:t>, if any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14C9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">if no direct benefit to the participants, so </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14C9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>state</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001467CC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B311FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D14C9E" w:rsidRPr="00D14C9E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidR="001467CC">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B311FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001467CC">
+        <w:t>Money, course credit, gifts, etc., are not benefits; they are compensation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274A1E19" w14:textId="73F87139" w:rsidR="001467CC" w:rsidRDefault="00A60506" w:rsidP="001174BE">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Describe the overall potential benefit of the research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6171613F" w14:textId="77777777" w:rsidR="00BD0DD6" w:rsidRDefault="00BD0DD6" w:rsidP="00BD0DD6">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55ACA89E" w14:textId="19B8C4B3" w:rsidR="001467CC" w:rsidRDefault="00D84F74" w:rsidP="001D6413">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t>Compensation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCDA377" w14:textId="77777777" w:rsidR="00DF3C96" w:rsidRDefault="00DF3C96" w:rsidP="009429DB">
+      <w:pPr>
+        <w:pStyle w:val="ColorfulList-Accent11"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0505E9" w14:textId="40EF143B" w:rsidR="0067239F" w:rsidRDefault="00D84F74" w:rsidP="001D6413">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t xml:space="preserve">If applicable, list any compensation for participation (money, course </w:t>
+      </w:r>
+      <w:r w:rsidR="008561B2">
+        <w:t xml:space="preserve">extra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t xml:space="preserve">credit, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5378E">
+        <w:t xml:space="preserve">raffle, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t>etc.).</w:t>
+      </w:r>
+      <w:r w:rsidR="003342FE">
+        <w:t xml:space="preserve"> You should explain how and when the participants will receive the compensation.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B311FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t>Also indicate how compensation will be handled if a partici</w:t>
+      </w:r>
+      <w:r w:rsidR="003B35F4">
+        <w:t>pant withdraws from the study (e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B35F4">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t xml:space="preserve">., no compensation, prorated compensation, </w:t>
+      </w:r>
+      <w:r w:rsidR="001467CC">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t>full compensation</w:t>
+      </w:r>
+      <w:r w:rsidR="008561B2">
+        <w:t>; must reach end of survey to enter raffle; must complete survey, except for the occasional skip</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2FF2">
+        <w:t>ped question, to enter the raffle</w:t>
+      </w:r>
+      <w:r w:rsidR="008561B2">
+        <w:t>, etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A52EC">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00B311FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F54DEE">
+        <w:t xml:space="preserve">Regarding </w:t>
+      </w:r>
+      <w:r w:rsidR="00F54DEE">
+        <w:lastRenderedPageBreak/>
+        <w:t>extra credit:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B311FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008561B2">
+        <w:t>if extra credit is offered, the course instructor must offer other methods of earning extra credit such that participating in the research is not the only way a student can earn extra credit</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54DEE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B311FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F54DEE">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="008561B2">
+        <w:t xml:space="preserve">f a study involves several classes with different instructors, all must </w:t>
+      </w:r>
+      <w:r w:rsidR="00F54DEE">
+        <w:t>agree to grant extra credit and all must offer other methods of earning extra credit.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B311FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F54DEE">
+        <w:t>Compensation shouldn’t just be for some of the participants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CAE925" w14:textId="32F6D4C7" w:rsidR="003342FE" w:rsidRDefault="003342FE" w:rsidP="001D6413">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are using gift </w:t>
+      </w:r>
+      <w:r w:rsidR="002B0AAF">
+        <w:t>cards,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> please indicate the </w:t>
+      </w:r>
+      <w:r w:rsidR="002B766C">
+        <w:t xml:space="preserve">dollar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>value and what the gift card is for (Amazon, VISA, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB29D01" w14:textId="1EECAC0A" w:rsidR="00A417DE" w:rsidRDefault="00FB5529" w:rsidP="001D6413">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="00A417DE">
+        <w:t>raffle/compensation for on-line studies (where the link to the raffle/compensation takes the participant to a new page to enter their contact information), include the text of that page as part of your application.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B311FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A417DE">
+        <w:t>It need not be long – thanking them for taking the survey, reminding them that their contact information is not linked to their survey responses, along with place for name/email/phone, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B311FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D8488A" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="00FB5529" w:rsidP="006573C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3C96">
+        <w:t xml:space="preserve">value of a one-time payment </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3C96" w:rsidRPr="001D6413">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>exceeds $75.00</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3C96">
+        <w:t>, subject data must be reported to other offices within the University of Maine and University of Maine System, as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01278F1D" w14:textId="2957E3FA" w:rsidR="00DF3C96" w:rsidRDefault="00DF3C96" w:rsidP="00DF3C96">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>If the human subject is an employee of the University of Maine, the researcher must report any such payments to the Department of Human Resources.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B311FB" w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>The Department of Human Resources will determine whether the value of the reported incentive needs to be added to the employee’s gross wages, and whether the payment will be subject to taxation and withholding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A9F904" w14:textId="26871D72" w:rsidR="00556756" w:rsidRDefault="00DF3C96" w:rsidP="006573C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If the human subject is not an employee of the University of Maine, the researcher shall report any such payments to the Department of Purchasing.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B311FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The researcher will work with the Department of Purchasing to comply with IRS regulations that require the University of Maine System to issue a Form 1099 when cumulative payments to a non-employee reach $600 in a calendar year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C2F21C" w14:textId="77777777" w:rsidR="001C7B0D" w:rsidRDefault="001C7B0D" w:rsidP="001C7B0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:hanging="360"/>
-[...30 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05CEF172" w14:textId="004FA619" w:rsidR="001C7B0D" w:rsidRDefault="001D6413" w:rsidP="006573C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="0"/>
         </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006573C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>See</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7B0D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="001C7B0D" w:rsidRPr="0081416A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Consent Guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001C7B0D">
+        <w:t xml:space="preserve"> for the wording to be used in the consent form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F114AA6" w14:textId="2392DE33" w:rsidR="00A26B8A" w:rsidRDefault="001D6413" w:rsidP="006573C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006573C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>See</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26B8A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00A26B8A" w:rsidRPr="0017350C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Human Subjects Payment Guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A26B8A">
+        <w:t xml:space="preserve"> for additional information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B542E54" w14:textId="77777777" w:rsidR="00A417DE" w:rsidRDefault="00A417DE" w:rsidP="001C7B0D">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
-      <w:r>
-[...97 lines deleted...]
-    <w:p w14:paraId="55ACA89E" w14:textId="29376655" w:rsidR="001467CC" w:rsidRDefault="006974E2" w:rsidP="00657362">
+    </w:p>
+    <w:p w14:paraId="07820670" w14:textId="223DB9D3" w:rsidR="00A417DE" w:rsidRDefault="00A417DE" w:rsidP="00A417DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidR="00BD0DD6">
+      </w:pPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D84F74" w:rsidRPr="006A52EC">
-[...330 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    </w:p>
+    <w:p w14:paraId="0569B0E7" w14:textId="77777777" w:rsidR="00137665" w:rsidRDefault="00147988" w:rsidP="00567082">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="006C42E1" w:rsidRPr="000D1893">
         <w:lastRenderedPageBreak/>
         <w:t>Submission Instructions</w:t>
       </w:r>
       <w:r w:rsidR="006C42E1" w:rsidRPr="00137665">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00137665">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B4454A" w14:textId="77777777" w:rsidR="00137665" w:rsidRDefault="00137665" w:rsidP="0079438C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18D30AA4" w14:textId="6979A0D6" w:rsidR="00137665" w:rsidRPr="00137665" w:rsidRDefault="00137665" w:rsidP="00137665">
+    <w:p w14:paraId="18D30AA4" w14:textId="47FA60B8" w:rsidR="00137665" w:rsidRPr="00137665" w:rsidRDefault="00137665" w:rsidP="00137665">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137665">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Email complete application and cover page to </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00B13015" w:rsidRPr="00B13015">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>umric</w:t>
         </w:r>
         <w:r w:rsidRPr="00B13015">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>@maine.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00137665">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="008A0F87">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00137665">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="734BF87C" w14:textId="77777777" w:rsidR="00137665" w:rsidRPr="00137665" w:rsidRDefault="00137665" w:rsidP="00137665">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4488B51E" w14:textId="1F526467" w:rsidR="0079438C" w:rsidRPr="00137665" w:rsidRDefault="0079438C" w:rsidP="00137665">
+    <w:p w14:paraId="4488B51E" w14:textId="1D29B804" w:rsidR="0079438C" w:rsidRPr="00137665" w:rsidRDefault="00567082" w:rsidP="00137665">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137665">
-[...4 lines deleted...]
-        <w:t>REMEMBE</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">REMEMBER </w:t>
       </w:r>
       <w:r w:rsidR="008A0F87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>R – If an undergraduate is the principal investigator, the f</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00137665">
+        <w:t>– If an undergraduate is the principal investigator, the f</w:t>
+      </w:r>
+      <w:r w:rsidR="0079438C" w:rsidRPr="00137665">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">aculty </w:t>
       </w:r>
       <w:r w:rsidR="008A0F87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137665">
+      <w:r w:rsidR="0079438C" w:rsidRPr="00137665">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ponsor must </w:t>
       </w:r>
       <w:r w:rsidR="003342FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">review and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137665">
+      <w:r w:rsidR="0079438C" w:rsidRPr="00137665">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>submit the application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B991458" w14:textId="77777777" w:rsidR="006C42E1" w:rsidRDefault="006C42E1" w:rsidP="00137665">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AAE42A5" w14:textId="77777777" w:rsidR="00137665" w:rsidRDefault="00137665" w:rsidP="00137665">
+    <w:p w14:paraId="083EB4C0" w14:textId="77777777" w:rsidR="00567082" w:rsidRDefault="00137665" w:rsidP="00567082">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079438C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
@@ -4129,266 +3611,265 @@
         </w:rPr>
         <w:t xml:space="preserve">submission </w:t>
       </w:r>
       <w:r w:rsidRPr="0079438C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidRPr="0079438C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>have two attachments:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3F8325" w14:textId="4117216B" w:rsidR="00F4214B" w:rsidRPr="0079438C" w:rsidRDefault="00F4214B" w:rsidP="00F4214B">
-      <w:pPr>
+    <w:p w14:paraId="296AC996" w14:textId="39A17791" w:rsidR="00567082" w:rsidRDefault="00F4214B" w:rsidP="00567082">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="720"/>
-[...35 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00567082">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The completed cover page as </w:t>
+      </w:r>
+      <w:r w:rsidR="002B0AAF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567082">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Word document.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B311FB" w:rsidRPr="00567082">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1827DC96" w14:textId="26347AAD" w:rsidR="00DE3521" w:rsidRPr="00567082" w:rsidRDefault="00137665" w:rsidP="00567082">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="720"/>
-[...22 lines deleted...]
-      <w:r w:rsidR="00F54DEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00567082">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The narrative of the application (items 1-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54DEE" w:rsidRPr="00567082">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00137665" w:rsidRPr="0079438C">
+      <w:r w:rsidRPr="00567082">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> above) </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F4214B" w:rsidRPr="00567082">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">along </w:t>
       </w:r>
-      <w:r w:rsidR="00137665">
-[...27 lines deleted...]
-      <w:r w:rsidR="003342FE">
+      <w:r w:rsidRPr="00567082">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the appendices -- consent form(s), recruitment materials, measures, etc. as </w:t>
+      </w:r>
+      <w:r w:rsidR="00567082">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ONE</w:t>
+      </w:r>
+      <w:r w:rsidR="00567082" w:rsidRPr="00567082">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003342FE" w:rsidRPr="00567082">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Word </w:t>
       </w:r>
-      <w:r w:rsidR="00137665">
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00567082">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">document </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4214B" w:rsidRPr="00567082">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00137665">
-[...6 lines deleted...]
-      <w:r w:rsidR="00F54DEE">
+      <w:r w:rsidRPr="00567082">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00567082" w:rsidRPr="00567082">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PAGINATED</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F4214B" w:rsidRPr="00567082">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C461FE3" w14:textId="77777777" w:rsidR="00DE3521" w:rsidRDefault="00DE3521" w:rsidP="00DE3521">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3942268D" w14:textId="65097129" w:rsidR="00DE3521" w:rsidRDefault="00DE3521" w:rsidP="00DE3521">
+    <w:p w14:paraId="3942268D" w14:textId="02FBAA53" w:rsidR="00DE3521" w:rsidRDefault="00DE3521" w:rsidP="00DE3521">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Please note that the IRB expedites many applications (reviews outside of a full board meeting).</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The IRB will expedite applications when possible, typically </w:t>
       </w:r>
       <w:r w:rsidR="004C2A5F">
         <w:t>the initial review occurs in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ten business days</w:t>
       </w:r>
       <w:r w:rsidR="004C2A5F">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="004C2A5F" w:rsidRPr="004C2A5F">
-[...3 lines deleted...]
-        <w:t>this does NOT mean you will have approval in 10 days</w:t>
+      <w:r w:rsidR="004C2A5F" w:rsidRPr="00B542C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">this does </w:t>
+      </w:r>
+      <w:r w:rsidR="00B542C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2A5F" w:rsidRPr="00B542C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mean you will have approval in 10 days</w:t>
       </w:r>
       <w:r w:rsidR="004C2A5F">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B311FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The IRB will make the final determination of whether your study is eligible for expedited review. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39CDB5F5" w14:textId="77777777" w:rsidR="00DE3521" w:rsidRDefault="00DE3521" w:rsidP="00DE3521">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23CA3D77" w14:textId="6FEE2630" w:rsidR="00DE3521" w:rsidRDefault="00DE3521" w:rsidP="00DE3521">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
@@ -4434,52 +3915,55 @@
         <w:t xml:space="preserve">or e-mail </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00E30DDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>umric@maine.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5387FA72" w14:textId="02870B19" w:rsidR="00222F5B" w:rsidRPr="000329C6" w:rsidRDefault="00222F5B" w:rsidP="00081E00">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6195"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00222F5B" w:rsidRPr="000329C6" w:rsidSect="00B02746">
+    <w:sectPr w:rsidR="00222F5B" w:rsidRPr="000329C6" w:rsidSect="002074BA">
       <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="24E28B78" w14:textId="77777777" w:rsidR="008A3FBE" w:rsidRDefault="008A3FBE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6F373400" w14:textId="77777777" w:rsidR="008A3FBE" w:rsidRDefault="008A3FBE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -4535,115 +4019,212 @@
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1636556275"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="76CB2CD7" w14:textId="2104C65C" w:rsidR="002074BA" w:rsidRDefault="002074BA">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="060D80D2" w14:textId="77777777" w:rsidR="002074BA" w:rsidRDefault="002074BA">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1125977668"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="563CA8D8" w14:textId="133178C0" w:rsidR="002074BA" w:rsidRDefault="002074BA">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="13F88086" w14:textId="77777777" w:rsidR="002074BA" w:rsidRDefault="002074BA">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1BB5A7F7" w14:textId="77777777" w:rsidR="008A3FBE" w:rsidRDefault="008A3FBE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5797B620" w14:textId="77777777" w:rsidR="008A3FBE" w:rsidRDefault="008A3FBE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37106FDA" w14:textId="5EC3065D" w:rsidR="00442DBA" w:rsidRDefault="00442DBA" w:rsidP="00D768B2">
+  <w:p w14:paraId="37106FDA" w14:textId="4F13BCD9" w:rsidR="00442DBA" w:rsidRDefault="00442DBA" w:rsidP="00D768B2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...29 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="0C9FC30F" w14:textId="77777777" w:rsidR="00442DBA" w:rsidRDefault="00442DBA">
+  <w:p w14:paraId="0C9FC30F" w14:textId="77777777" w:rsidR="00442DBA" w:rsidRDefault="00442DBA" w:rsidP="002074BA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="226292C5" w14:textId="752D4702" w:rsidR="00605582" w:rsidRPr="00605582" w:rsidRDefault="00605582" w:rsidP="00605582">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00605582">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>November 2025</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F104956"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4973,50 +4554,165 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15755299"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AC0AA200"/>
+    <w:lvl w:ilvl="0" w:tplc="C5FCF440">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8C46DD88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E2115C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A2CDCB4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5061,51 +4757,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29542DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E868658"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5174,51 +4870,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29D63C58"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB281AAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="854"/>
         </w:tabs>
         <w:ind w:left="854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5314,51 +5010,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5894"/>
         </w:tabs>
         <w:ind w:left="5894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6614"/>
         </w:tabs>
         <w:ind w:left="6614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DD46594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DF0A508"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5427,51 +5123,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30002405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A90E2970"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5540,51 +5236,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31C17AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0628C4A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5653,51 +5349,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32FD6169"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE2C6238"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5766,51 +5462,142 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35F7779F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1188E2C0"/>
+    <w:lvl w:ilvl="0" w:tplc="A366F122">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3291" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4011" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4731" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5451" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6171" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6891" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7611" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8331" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="361800DA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1A42D7B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5883,164 +5670,161 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EB56EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="29C8665A"/>
+    <w:tmpl w:val="BE02C5A6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F530AD6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB281AAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="854"/>
         </w:tabs>
         <w:ind w:left="854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6136,51 +5920,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5894"/>
         </w:tabs>
         <w:ind w:left="5894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6614"/>
         </w:tabs>
         <w:ind w:left="6614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="433C045A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DE08C52"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6249,51 +6033,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A4B5484"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2506DBE4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BA8323C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB281AAA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="854"/>
         </w:tabs>
         <w:ind w:left="854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6389,51 +6286,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5894"/>
         </w:tabs>
         <w:ind w:left="5894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6614"/>
         </w:tabs>
         <w:ind w:left="6614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EA718D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04AEDE5E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -6502,51 +6399,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59943A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C602E1B2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6615,51 +6512,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69AB1723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A42D7B8"/>
     <w:lvl w:ilvl="0" w:tplc="D7CA0334">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6732,51 +6629,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74FF2B8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED3E1782"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6845,51 +6742,138 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D9C20A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A1BAE16A"/>
+    <w:lvl w:ilvl="0" w:tplc="37AC0C4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DB137D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13144D74"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6959,392 +6943,424 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1295602198">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="598413085">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="952249653">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="598413085">
+  <w:num w:numId="4" w16cid:durableId="1307589892">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1271663840">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="55131844">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1257328019">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="554126486">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="952249653">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="9" w16cid:durableId="288054871">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1307589892">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="10" w16cid:durableId="1685739986">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1271663840">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="11" w16cid:durableId="985550566">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="55131844">
+  <w:num w:numId="12" w16cid:durableId="973094651">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1257328019">
+  <w:num w:numId="13" w16cid:durableId="2130390503">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="554126486">
-[...2 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="288054871">
+  <w:num w:numId="14" w16cid:durableId="2072456012">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1685739986">
-[...8 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="2130390503">
+  <w:num w:numId="15" w16cid:durableId="381951575">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2072456012">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="16" w16cid:durableId="758405896">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1312635586">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="841698385">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1676690163">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="809328206">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="525288418">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1220479281">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2079280463">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="235749040">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00924F51"/>
     <w:rsid w:val="000119AC"/>
     <w:rsid w:val="00013B5D"/>
     <w:rsid w:val="0002168F"/>
     <w:rsid w:val="00025B86"/>
     <w:rsid w:val="000329C6"/>
     <w:rsid w:val="00040479"/>
     <w:rsid w:val="00047597"/>
+    <w:rsid w:val="000544F9"/>
+    <w:rsid w:val="00057799"/>
     <w:rsid w:val="00057D34"/>
     <w:rsid w:val="00077D93"/>
+    <w:rsid w:val="00081020"/>
     <w:rsid w:val="00081E00"/>
     <w:rsid w:val="00087DEF"/>
     <w:rsid w:val="00096BDF"/>
     <w:rsid w:val="000A7EFB"/>
     <w:rsid w:val="000B3A57"/>
     <w:rsid w:val="000D1893"/>
     <w:rsid w:val="000D18BB"/>
     <w:rsid w:val="000E659A"/>
     <w:rsid w:val="000E6649"/>
     <w:rsid w:val="00103E63"/>
     <w:rsid w:val="00106301"/>
     <w:rsid w:val="00111CD5"/>
     <w:rsid w:val="00114CC0"/>
     <w:rsid w:val="00116C44"/>
+    <w:rsid w:val="001174BE"/>
     <w:rsid w:val="00124570"/>
     <w:rsid w:val="00137665"/>
     <w:rsid w:val="00141670"/>
     <w:rsid w:val="001467CC"/>
     <w:rsid w:val="00147988"/>
     <w:rsid w:val="00152B2C"/>
     <w:rsid w:val="00155964"/>
     <w:rsid w:val="00162A92"/>
     <w:rsid w:val="0017350C"/>
     <w:rsid w:val="00182973"/>
     <w:rsid w:val="0019122A"/>
     <w:rsid w:val="00194BDB"/>
     <w:rsid w:val="001963C3"/>
     <w:rsid w:val="001A3B56"/>
     <w:rsid w:val="001B2AF1"/>
     <w:rsid w:val="001C1BD2"/>
     <w:rsid w:val="001C49C4"/>
     <w:rsid w:val="001C5EDA"/>
     <w:rsid w:val="001C7B0D"/>
     <w:rsid w:val="001D0D2E"/>
+    <w:rsid w:val="001D6413"/>
     <w:rsid w:val="001F18D8"/>
     <w:rsid w:val="00200C00"/>
     <w:rsid w:val="0020202C"/>
+    <w:rsid w:val="002074BA"/>
     <w:rsid w:val="00211915"/>
+    <w:rsid w:val="0022199D"/>
     <w:rsid w:val="00222F5B"/>
     <w:rsid w:val="00234D91"/>
     <w:rsid w:val="0023690B"/>
     <w:rsid w:val="00244D6F"/>
     <w:rsid w:val="00245F4E"/>
     <w:rsid w:val="00267362"/>
     <w:rsid w:val="00281C6E"/>
     <w:rsid w:val="0028602B"/>
     <w:rsid w:val="00287D62"/>
     <w:rsid w:val="0029232B"/>
     <w:rsid w:val="002A720E"/>
+    <w:rsid w:val="002B0AAF"/>
     <w:rsid w:val="002B42CF"/>
     <w:rsid w:val="002B4CED"/>
     <w:rsid w:val="002B766C"/>
     <w:rsid w:val="002C056B"/>
     <w:rsid w:val="002C43F7"/>
     <w:rsid w:val="002D0464"/>
     <w:rsid w:val="002F403F"/>
+    <w:rsid w:val="00317633"/>
     <w:rsid w:val="00320D12"/>
     <w:rsid w:val="00321E10"/>
     <w:rsid w:val="00323EC3"/>
     <w:rsid w:val="0032579B"/>
     <w:rsid w:val="003342FE"/>
     <w:rsid w:val="0037221E"/>
     <w:rsid w:val="00372282"/>
     <w:rsid w:val="003866F7"/>
     <w:rsid w:val="00390B0F"/>
     <w:rsid w:val="00392FA0"/>
     <w:rsid w:val="003A311E"/>
+    <w:rsid w:val="003A441C"/>
     <w:rsid w:val="003B35F4"/>
     <w:rsid w:val="003C02E2"/>
     <w:rsid w:val="003E6106"/>
     <w:rsid w:val="003F2625"/>
     <w:rsid w:val="003F6CD7"/>
     <w:rsid w:val="004078D6"/>
     <w:rsid w:val="00411AF7"/>
     <w:rsid w:val="0041351B"/>
     <w:rsid w:val="004243A6"/>
     <w:rsid w:val="00441E63"/>
     <w:rsid w:val="00442DBA"/>
     <w:rsid w:val="00444002"/>
     <w:rsid w:val="004605AA"/>
     <w:rsid w:val="00471329"/>
     <w:rsid w:val="0048451A"/>
     <w:rsid w:val="00494D5C"/>
     <w:rsid w:val="00496752"/>
     <w:rsid w:val="004A10BB"/>
     <w:rsid w:val="004B5D8F"/>
     <w:rsid w:val="004B610D"/>
     <w:rsid w:val="004C2A5F"/>
     <w:rsid w:val="004C4359"/>
     <w:rsid w:val="004D76CB"/>
     <w:rsid w:val="004F2901"/>
     <w:rsid w:val="00506E46"/>
     <w:rsid w:val="00510A07"/>
     <w:rsid w:val="005168DB"/>
     <w:rsid w:val="00517F7C"/>
     <w:rsid w:val="005220DE"/>
     <w:rsid w:val="00527078"/>
     <w:rsid w:val="00530D56"/>
     <w:rsid w:val="00534B63"/>
     <w:rsid w:val="00550368"/>
     <w:rsid w:val="00556756"/>
     <w:rsid w:val="00560D57"/>
+    <w:rsid w:val="00567082"/>
     <w:rsid w:val="00571077"/>
     <w:rsid w:val="00574132"/>
     <w:rsid w:val="005834B4"/>
     <w:rsid w:val="005948EE"/>
+    <w:rsid w:val="00597CA6"/>
     <w:rsid w:val="005A7C1E"/>
     <w:rsid w:val="005D6E78"/>
     <w:rsid w:val="005E00CE"/>
     <w:rsid w:val="005E4710"/>
     <w:rsid w:val="005F5F91"/>
     <w:rsid w:val="006019A5"/>
     <w:rsid w:val="00604F94"/>
+    <w:rsid w:val="00605582"/>
     <w:rsid w:val="006201A6"/>
     <w:rsid w:val="0062085C"/>
     <w:rsid w:val="00644135"/>
     <w:rsid w:val="00650C35"/>
     <w:rsid w:val="00651C6F"/>
     <w:rsid w:val="006571A4"/>
     <w:rsid w:val="00657362"/>
+    <w:rsid w:val="006573C7"/>
     <w:rsid w:val="0066606F"/>
     <w:rsid w:val="0067239F"/>
     <w:rsid w:val="0067377C"/>
     <w:rsid w:val="006740F0"/>
     <w:rsid w:val="00677707"/>
     <w:rsid w:val="00684F28"/>
     <w:rsid w:val="006948D0"/>
     <w:rsid w:val="006966DD"/>
     <w:rsid w:val="006974E2"/>
     <w:rsid w:val="006A6079"/>
     <w:rsid w:val="006C42E1"/>
     <w:rsid w:val="006C5F3E"/>
     <w:rsid w:val="006D47C5"/>
     <w:rsid w:val="006E0B17"/>
     <w:rsid w:val="006E330F"/>
     <w:rsid w:val="007009CC"/>
     <w:rsid w:val="0071176E"/>
     <w:rsid w:val="007128FB"/>
     <w:rsid w:val="00716427"/>
     <w:rsid w:val="00725486"/>
     <w:rsid w:val="0073282B"/>
     <w:rsid w:val="007513FD"/>
     <w:rsid w:val="00790E5F"/>
     <w:rsid w:val="0079438C"/>
     <w:rsid w:val="007A1160"/>
     <w:rsid w:val="007B217B"/>
     <w:rsid w:val="007B22F2"/>
     <w:rsid w:val="007C19C2"/>
     <w:rsid w:val="007C1B51"/>
     <w:rsid w:val="007D08E5"/>
     <w:rsid w:val="007D2BAF"/>
     <w:rsid w:val="007F07FF"/>
     <w:rsid w:val="0081416A"/>
     <w:rsid w:val="00832854"/>
     <w:rsid w:val="00835B6E"/>
     <w:rsid w:val="00841DAF"/>
     <w:rsid w:val="00842456"/>
     <w:rsid w:val="008561B2"/>
     <w:rsid w:val="00863DBC"/>
     <w:rsid w:val="00871BFC"/>
     <w:rsid w:val="008A0F87"/>
     <w:rsid w:val="008A3FBE"/>
     <w:rsid w:val="008A7DB1"/>
     <w:rsid w:val="008C1F00"/>
     <w:rsid w:val="008C3168"/>
     <w:rsid w:val="008D4070"/>
     <w:rsid w:val="008E796D"/>
     <w:rsid w:val="008F20F7"/>
+    <w:rsid w:val="00905387"/>
     <w:rsid w:val="00924F51"/>
     <w:rsid w:val="009328AA"/>
     <w:rsid w:val="00936645"/>
     <w:rsid w:val="009429DB"/>
     <w:rsid w:val="00944112"/>
     <w:rsid w:val="00955BEB"/>
     <w:rsid w:val="00980011"/>
     <w:rsid w:val="009A5532"/>
     <w:rsid w:val="009B3D9A"/>
     <w:rsid w:val="009B5FEF"/>
     <w:rsid w:val="009C32A7"/>
     <w:rsid w:val="009D3BD3"/>
     <w:rsid w:val="009D4485"/>
     <w:rsid w:val="009D6C32"/>
     <w:rsid w:val="009F5AD8"/>
     <w:rsid w:val="00A048C9"/>
     <w:rsid w:val="00A14C97"/>
     <w:rsid w:val="00A26874"/>
     <w:rsid w:val="00A26B8A"/>
     <w:rsid w:val="00A40B65"/>
     <w:rsid w:val="00A417DE"/>
     <w:rsid w:val="00A446F0"/>
     <w:rsid w:val="00A46034"/>
     <w:rsid w:val="00A60506"/>
     <w:rsid w:val="00A71FDD"/>
     <w:rsid w:val="00A7208B"/>
     <w:rsid w:val="00A83C61"/>
     <w:rsid w:val="00AA6A35"/>
     <w:rsid w:val="00AC570F"/>
+    <w:rsid w:val="00B020E0"/>
     <w:rsid w:val="00B02746"/>
+    <w:rsid w:val="00B02A5D"/>
     <w:rsid w:val="00B10F4C"/>
     <w:rsid w:val="00B13015"/>
     <w:rsid w:val="00B311FB"/>
     <w:rsid w:val="00B313EA"/>
     <w:rsid w:val="00B36D10"/>
     <w:rsid w:val="00B4051A"/>
     <w:rsid w:val="00B4052C"/>
     <w:rsid w:val="00B528CB"/>
     <w:rsid w:val="00B52E51"/>
+    <w:rsid w:val="00B542C1"/>
     <w:rsid w:val="00B664FA"/>
+    <w:rsid w:val="00B66573"/>
     <w:rsid w:val="00B8626C"/>
     <w:rsid w:val="00BB24BC"/>
     <w:rsid w:val="00BB71EC"/>
     <w:rsid w:val="00BD0764"/>
     <w:rsid w:val="00BD0DD6"/>
     <w:rsid w:val="00BE21E1"/>
     <w:rsid w:val="00BF7F9F"/>
     <w:rsid w:val="00C1642A"/>
     <w:rsid w:val="00C32A16"/>
     <w:rsid w:val="00C3422E"/>
     <w:rsid w:val="00C518D2"/>
     <w:rsid w:val="00C54EF3"/>
     <w:rsid w:val="00C5547E"/>
     <w:rsid w:val="00C60C8A"/>
     <w:rsid w:val="00C60DB0"/>
     <w:rsid w:val="00C625F2"/>
     <w:rsid w:val="00C630D0"/>
     <w:rsid w:val="00C75E9B"/>
     <w:rsid w:val="00C9291E"/>
     <w:rsid w:val="00CA1174"/>
     <w:rsid w:val="00CB0363"/>
     <w:rsid w:val="00CC3E5D"/>
     <w:rsid w:val="00CC4E11"/>
     <w:rsid w:val="00CC53C3"/>
     <w:rsid w:val="00CD75AC"/>
     <w:rsid w:val="00CE4EDD"/>
     <w:rsid w:val="00CF2FF2"/>
     <w:rsid w:val="00D1249D"/>
+    <w:rsid w:val="00D14C9E"/>
     <w:rsid w:val="00D40DA8"/>
     <w:rsid w:val="00D734E0"/>
     <w:rsid w:val="00D742F3"/>
     <w:rsid w:val="00D768B2"/>
     <w:rsid w:val="00D7710B"/>
     <w:rsid w:val="00D82B8C"/>
     <w:rsid w:val="00D83CB9"/>
     <w:rsid w:val="00D84F74"/>
     <w:rsid w:val="00D878A3"/>
     <w:rsid w:val="00D87E95"/>
     <w:rsid w:val="00D87F64"/>
     <w:rsid w:val="00D91F34"/>
     <w:rsid w:val="00DA0E51"/>
     <w:rsid w:val="00DB059C"/>
     <w:rsid w:val="00DC2F9A"/>
     <w:rsid w:val="00DD2587"/>
     <w:rsid w:val="00DE3521"/>
     <w:rsid w:val="00DE3C68"/>
     <w:rsid w:val="00DF3C96"/>
     <w:rsid w:val="00E067A7"/>
     <w:rsid w:val="00E21398"/>
     <w:rsid w:val="00E256D0"/>
     <w:rsid w:val="00E30DDD"/>
     <w:rsid w:val="00E31047"/>
     <w:rsid w:val="00E54157"/>
@@ -7353,50 +7369,51 @@
     <w:rsid w:val="00E87611"/>
     <w:rsid w:val="00E95D6C"/>
     <w:rsid w:val="00EC4094"/>
     <w:rsid w:val="00ED0167"/>
     <w:rsid w:val="00ED3CE3"/>
     <w:rsid w:val="00ED4A53"/>
     <w:rsid w:val="00ED76B2"/>
     <w:rsid w:val="00EE1690"/>
     <w:rsid w:val="00EF3558"/>
     <w:rsid w:val="00F00738"/>
     <w:rsid w:val="00F0786D"/>
     <w:rsid w:val="00F110A5"/>
     <w:rsid w:val="00F207CE"/>
     <w:rsid w:val="00F2797C"/>
     <w:rsid w:val="00F4214B"/>
     <w:rsid w:val="00F47428"/>
     <w:rsid w:val="00F5276D"/>
     <w:rsid w:val="00F5378E"/>
     <w:rsid w:val="00F54DEE"/>
     <w:rsid w:val="00F61C44"/>
     <w:rsid w:val="00F83792"/>
     <w:rsid w:val="00FB5529"/>
     <w:rsid w:val="00FC3A48"/>
     <w:rsid w:val="00FD1C0F"/>
     <w:rsid w:val="00FE4DE3"/>
+    <w:rsid w:val="00FF2B78"/>
     <w:rsid w:val="00FF4F57"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -7407,50 +7424,51 @@
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7689,74 +7707,143 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="000544F9"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Title"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00E30DDD"/>
+    <w:rsid w:val="00605582"/>
     <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000544F9"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00905387"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="21"/>
+      </w:numPr>
       <w:suppressAutoHyphens/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:outlineLvl w:val="0"/>
+      <w:ind w:hanging="720"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:bCs/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00905387"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="23"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:ind w:left="1440"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Heading4"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006573C7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:ind w:left="2160"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -7801,50 +7888,52 @@
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00B262F3"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B36D10"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B36D10"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B36D10"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003866F7"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ColorfulList-Accent11">
     <w:name w:val="Colorful List - Accent 11"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
@@ -7902,64 +7991,116 @@
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="0020202C"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00E30DDD"/>
+    <w:rsid w:val="00605582"/>
     <w:rPr>
       <w:b/>
-      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA1174"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="000544F9"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002074BA"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="00905387"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:rsid w:val="00905387"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:rsid w:val="006573C7"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1922522605">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1699116979">
@@ -8032,51 +8173,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1538086457">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/application-form-approval-research-human-subjects-cover/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/human-subjects/data-encryption/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umric@maine.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/human-subjects/forms/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/human-subjects/human-subject-payment-guidelines/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/informed-consent-checklist/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/informed-consent-checklist/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/guidance-researchers-depression-suicidality-human-research/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/human-subjects/forms/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umric@maine.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/human-subjects/required-training-protection-human-subjects/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/counseling-services-referral-handout-template/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/application-form-approval-research-human-subjects-cover/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/human-subjects/data-encryption/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umric@maine.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/human-subjects/forms/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/human-subjects/human-subject-payment-guidelines/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/informed-consent-checklist/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/informed-consent-checklist/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/guidance-researchers-depression-suicidality-human-research/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/human-subjects/forms/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umric@maine.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/human-subjects/required-training-protection-human-subjects/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/counseling-services-referral-handout-template/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8317,75 +8458,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A164AE0-F2C3-4A34-896E-CD04E87DD698}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>3023</Words>
-  <Characters>16391</Characters>
+  <Words>2852</Words>
+  <Characters>16517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>321</Lines>
-  <Paragraphs>109</Paragraphs>
+  <Lines>137</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IRB Application Instructions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Maine</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19305</CharactersWithSpaces>
+  <CharactersWithSpaces>19331</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>3670068</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://umaine.edu/research/resource/human-subjects-payment-guidelines/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3604607</vt:i4>
       </vt:variant>
       <vt:variant>