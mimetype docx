--- v0 (2026-04-22)
+++ v1 (2026-08-22)
@@ -354,123 +354,111 @@
       </w:r>
       <w:r w:rsidR="00B7768B">
         <w:t xml:space="preserve"> with the IBC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D66A9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>before</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> submitting any protocols. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA64FA">
         <w:t xml:space="preserve">Please see </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="000F49EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>IBC Protoco</w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve"> For</w:t>
+          <w:t>IBC Protocol For</w:t>
         </w:r>
         <w:r w:rsidR="0056302A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>m (Word)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DA64FA">
         <w:t xml:space="preserve"> for more information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640DF664" w14:textId="0E5579F4" w:rsidR="00901963" w:rsidRDefault="00901963" w:rsidP="00D96649">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00053B61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>You must use Microsoft Word to fill in the form.</w:t>
       </w:r>
       <w:r w:rsidRPr="009D1179">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>All UMaine</w:t>
       </w:r>
       <w:r w:rsidRPr="00053B61">
         <w:t xml:space="preserve"> affiliated students, faculty, and staff</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00D36B2F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>access Microsoft Office s</w:t>
+          <w:t>access Micr</w:t>
         </w:r>
         <w:r w:rsidRPr="00D36B2F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>o</w:t>
         </w:r>
         <w:r w:rsidRPr="00D36B2F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ftware</w:t>
+          <w:t>soft Office software</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (including Word) for free via</w:t>
       </w:r>
       <w:r w:rsidR="00D36B2F">
         <w:t xml:space="preserve"> University of Maine System Information Technology (UMS IT).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B253DE" w14:textId="77777777" w:rsidR="00901963" w:rsidRPr="00794AA7" w:rsidRDefault="00901963" w:rsidP="00D96649">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00794AA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -606,184 +594,168 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D27FD3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00D27FD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t xml:space="preserve">UMaine IBC </w:t>
-[...15 lines deleted...]
-          <w:t>ebsite</w:t>
+          <w:t>UMaine IBC website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D27FD3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information, and </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:anchor="contact" w:history="1">
         <w:r w:rsidRPr="00D27FD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D27FD3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> with any questions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4810AC56" w14:textId="1B172858" w:rsidR="00D27FD3" w:rsidRPr="00D96649" w:rsidRDefault="00E4158E" w:rsidP="00E17DAC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D96649">
         <w:t>Registration Status</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3BE326" w14:textId="1D83D0A8" w:rsidR="00E4158E" w:rsidRPr="000F59B6" w:rsidRDefault="004073D1" w:rsidP="00E4158E">
+    <w:p w14:paraId="1C3BE326" w14:textId="1D83D0A8" w:rsidR="00E4158E" w:rsidRPr="000F59B6" w:rsidRDefault="00B47478" w:rsidP="00E4158E">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1929949070"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D27FD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E4158E" w:rsidRPr="000F59B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E4158E">
         <w:t>Initial Registration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FE7D3E" w14:textId="3747593E" w:rsidR="00E4158E" w:rsidRDefault="004073D1" w:rsidP="00E4158E">
+    <w:p w14:paraId="28FE7D3E" w14:textId="3747593E" w:rsidR="00E4158E" w:rsidRDefault="00B47478" w:rsidP="00E4158E">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2090887513"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E4158E" w:rsidRPr="000F59B6">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E4158E" w:rsidRPr="000F59B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E4158E">
         <w:t>Change Request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463AA2F0" w14:textId="77777777" w:rsidR="00D96649" w:rsidRDefault="004073D1" w:rsidP="00E4158E">
+    <w:p w14:paraId="463AA2F0" w14:textId="77777777" w:rsidR="00D96649" w:rsidRDefault="00B47478" w:rsidP="00E4158E">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-13613237"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E4158E" w:rsidRPr="000F59B6">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E4158E" w:rsidRPr="000F59B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E4158E">
         <w:t>Annual Renewal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AFE7E1" w14:textId="04EE54DF" w:rsidR="00E4158E" w:rsidRPr="000F59B6" w:rsidRDefault="004073D1" w:rsidP="00D96649">
+    <w:p w14:paraId="67AFE7E1" w14:textId="04EE54DF" w:rsidR="00E4158E" w:rsidRPr="000F59B6" w:rsidRDefault="00B47478" w:rsidP="00D96649">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2356393"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E4158E" w:rsidRPr="000F59B6">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E4158E" w:rsidRPr="000F59B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1411,191 +1383,191 @@
           <w:p w14:paraId="650776CC" w14:textId="32BAD9BE" w:rsidR="005552E1" w:rsidRPr="00DD2AFB" w:rsidRDefault="005552E1" w:rsidP="00BE04AD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Animal Biosafety Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005552E1" w:rsidRPr="000F59B6" w14:paraId="29D64961" w14:textId="77777777" w:rsidTr="00682FE7">
         <w:trPr>
           <w:trHeight w:val="773"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76DF09D7" w14:textId="77777777" w:rsidR="005552E1" w:rsidRPr="000F59B6" w:rsidRDefault="004073D1" w:rsidP="005552E1">
+          <w:p w14:paraId="76DF09D7" w14:textId="77777777" w:rsidR="005552E1" w:rsidRPr="000F59B6" w:rsidRDefault="00B47478" w:rsidP="005552E1">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-304542720"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005552E1" w:rsidRPr="000F59B6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005552E1" w:rsidRPr="000F59B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005552E1">
               <w:t>BSL-1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65896268" w14:textId="77777777" w:rsidR="005552E1" w:rsidRPr="000F59B6" w:rsidRDefault="004073D1" w:rsidP="005552E1">
+          <w:p w14:paraId="65896268" w14:textId="77777777" w:rsidR="005552E1" w:rsidRPr="000F59B6" w:rsidRDefault="00B47478" w:rsidP="005552E1">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1647429042"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005552E1" w:rsidRPr="000F59B6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005552E1" w:rsidRPr="000F59B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005552E1">
               <w:t>BSL-2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="513D9410" w14:textId="31B03BAE" w:rsidR="005552E1" w:rsidRPr="000F59B6" w:rsidRDefault="004073D1" w:rsidP="005552E1">
+          <w:p w14:paraId="513D9410" w14:textId="31B03BAE" w:rsidR="005552E1" w:rsidRPr="000F59B6" w:rsidRDefault="00B47478" w:rsidP="005552E1">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="431402990"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005552E1" w:rsidRPr="000F59B6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005552E1" w:rsidRPr="000F59B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005552E1">
               <w:t>BSL-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4669" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="636D0896" w14:textId="77777777" w:rsidR="005552E1" w:rsidRPr="000F59B6" w:rsidRDefault="004073D1" w:rsidP="005552E1">
+          <w:p w14:paraId="636D0896" w14:textId="77777777" w:rsidR="005552E1" w:rsidRPr="000F59B6" w:rsidRDefault="00B47478" w:rsidP="005552E1">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-409924109"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005552E1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005552E1" w:rsidRPr="000F59B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005552E1">
               <w:t>ABSL-1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68EF52F5" w14:textId="77777777" w:rsidR="005552E1" w:rsidRPr="000F59B6" w:rsidRDefault="004073D1" w:rsidP="005552E1">
+          <w:p w14:paraId="68EF52F5" w14:textId="77777777" w:rsidR="005552E1" w:rsidRPr="000F59B6" w:rsidRDefault="00B47478" w:rsidP="005552E1">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2128148441"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005552E1" w:rsidRPr="000F59B6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005552E1" w:rsidRPr="000F59B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005552E1">
               <w:t>ABSL-2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4265FD6F" w14:textId="5FCA78DF" w:rsidR="005552E1" w:rsidRPr="000F59B6" w:rsidRDefault="004073D1" w:rsidP="00682FE7">
+          <w:p w14:paraId="4265FD6F" w14:textId="5FCA78DF" w:rsidR="005552E1" w:rsidRPr="000F59B6" w:rsidRDefault="00B47478" w:rsidP="00682FE7">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="378597193"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005552E1" w:rsidRPr="000F59B6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005552E1" w:rsidRPr="000F59B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005552E1">
               <w:t>ABSL-</w:t>
             </w:r>
@@ -1629,196 +1601,196 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9330" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3235"/>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="3125"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F3587D" w:rsidRPr="000F59B6" w14:paraId="3D1C2FAC" w14:textId="77777777" w:rsidTr="00C50F73">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2162695C" w14:textId="41A32DA8" w:rsidR="00F3587D" w:rsidRPr="000F59B6" w:rsidRDefault="004073D1" w:rsidP="00682FE7">
+          <w:p w14:paraId="2162695C" w14:textId="41A32DA8" w:rsidR="00F3587D" w:rsidRPr="000F59B6" w:rsidRDefault="00B47478" w:rsidP="00682FE7">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="188811291"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D249D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F3587D" w:rsidRPr="000F59B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F3587D">
               <w:t>Bacteria</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37501710" w14:textId="10EE845D" w:rsidR="00F3587D" w:rsidRPr="000F59B6" w:rsidRDefault="004073D1" w:rsidP="00682FE7">
+          <w:p w14:paraId="37501710" w14:textId="10EE845D" w:rsidR="00F3587D" w:rsidRPr="000F59B6" w:rsidRDefault="00B47478" w:rsidP="00682FE7">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="786706900"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D249D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F3587D" w:rsidRPr="000F59B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F3587D">
               <w:t>Toxins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEF0832" w14:textId="77777777" w:rsidR="00F3587D" w:rsidRDefault="004073D1" w:rsidP="00682FE7">
+          <w:p w14:paraId="2FEF0832" w14:textId="77777777" w:rsidR="00F3587D" w:rsidRDefault="00B47478" w:rsidP="00682FE7">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-376709060"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F3587D" w:rsidRPr="000F59B6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F3587D" w:rsidRPr="000F59B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F3587D">
               <w:t>Fungi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03140DF6" w14:textId="06A97F7C" w:rsidR="00F3587D" w:rsidRDefault="004073D1" w:rsidP="00682FE7">
+          <w:p w14:paraId="03140DF6" w14:textId="06A97F7C" w:rsidR="00F3587D" w:rsidRDefault="00B47478" w:rsidP="00682FE7">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-218746853"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F3587D" w:rsidRPr="000F59B6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F3587D" w:rsidRPr="000F59B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F3587D">
               <w:t>Prions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="691ADF08" w14:textId="0338D500" w:rsidR="00F3587D" w:rsidRPr="000F59B6" w:rsidRDefault="004073D1" w:rsidP="00682FE7">
+          <w:p w14:paraId="691ADF08" w14:textId="0338D500" w:rsidR="00F3587D" w:rsidRPr="000F59B6" w:rsidRDefault="00B47478" w:rsidP="00682FE7">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1040974403"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F3587D" w:rsidRPr="000F59B6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F3587D" w:rsidRPr="000F59B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F3587D">
               <w:t>Viruses</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B4F527C" w14:textId="365ABB88" w:rsidR="00F3587D" w:rsidRPr="000F59B6" w:rsidRDefault="004073D1" w:rsidP="00682FE7">
+          <w:p w14:paraId="4B4F527C" w14:textId="365ABB88" w:rsidR="00F3587D" w:rsidRPr="000F59B6" w:rsidRDefault="00B47478" w:rsidP="00682FE7">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1489704882"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F3587D" w:rsidRPr="000F59B6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F3587D" w:rsidRPr="000F59B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F3587D" w:rsidRPr="005552E1">
               <w:t>rDNA/synthetic NA</w:t>
             </w:r>
@@ -1849,115 +1821,115 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9382" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3218"/>
         <w:gridCol w:w="2967"/>
         <w:gridCol w:w="3197"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F3587D" w:rsidRPr="000F59B6" w14:paraId="72D22FD9" w14:textId="77777777" w:rsidTr="00C50F73">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8E7C94" w14:textId="43AE5C26" w:rsidR="00F3587D" w:rsidRPr="000F59B6" w:rsidRDefault="004073D1" w:rsidP="00682FE7">
+          <w:p w14:paraId="5E8E7C94" w14:textId="43AE5C26" w:rsidR="00F3587D" w:rsidRPr="000F59B6" w:rsidRDefault="00B47478" w:rsidP="00682FE7">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1822878125"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F3587D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F3587D" w:rsidRPr="000F59B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F3587D">
               <w:t>Large Culture (&gt;10 L)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EFC5FD8" w14:textId="0133ACB0" w:rsidR="00F3587D" w:rsidRDefault="004073D1" w:rsidP="00682FE7">
+          <w:p w14:paraId="1EFC5FD8" w14:textId="0133ACB0" w:rsidR="00F3587D" w:rsidRDefault="00B47478" w:rsidP="00682FE7">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-776564226"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F3587D" w:rsidRPr="000F59B6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F3587D" w:rsidRPr="000F59B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F3587D" w:rsidRPr="00F3587D">
               <w:t>Aerosol-Generating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32E413A3" w14:textId="79302F15" w:rsidR="00F3587D" w:rsidRPr="000F59B6" w:rsidRDefault="004073D1" w:rsidP="00682FE7">
+          <w:p w14:paraId="32E413A3" w14:textId="79302F15" w:rsidR="00F3587D" w:rsidRPr="000F59B6" w:rsidRDefault="00B47478" w:rsidP="00682FE7">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-240795932"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F3587D" w:rsidRPr="000F59B6">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F3587D" w:rsidRPr="000F59B6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F3587D">
               <w:t>Clinical Sample</w:t>
             </w:r>
@@ -1966,51 +1938,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="160F7D37" w14:textId="3090230A" w:rsidR="00F3587D" w:rsidRDefault="00F3587D" w:rsidP="005552E1"/>
     <w:p w14:paraId="249D121F" w14:textId="0EBE75C7" w:rsidR="00AF1533" w:rsidRDefault="007C095C" w:rsidP="00E17DAC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Other</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429098E5" w14:textId="0FFC4D9F" w:rsidR="007C095C" w:rsidRPr="00FF371B" w:rsidRDefault="007C095C" w:rsidP="00D96649">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Please check any of the below boxes</w:t>
       </w:r>
       <w:r w:rsidR="001533BA">
         <w:t xml:space="preserve"> if</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> applicable:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6923A6A0" w14:textId="16AB683D" w:rsidR="007C095C" w:rsidRPr="00FF371B" w:rsidRDefault="004073D1" w:rsidP="00C5269C">
+    <w:p w14:paraId="6923A6A0" w14:textId="16AB683D" w:rsidR="007C095C" w:rsidRPr="00FF371B" w:rsidRDefault="00B47478" w:rsidP="00C5269C">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1690795031"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007C095C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007C095C" w:rsidRPr="00FF371B">
         <w:t xml:space="preserve"> I anticipate </w:t>
       </w:r>
       <w:r w:rsidR="007C095C" w:rsidRPr="00DC37AA">
         <w:rPr>
           <w:b/>
@@ -2018,51 +1990,51 @@
         </w:rPr>
         <w:t>initiating new biosafety research</w:t>
       </w:r>
       <w:r w:rsidR="007C095C" w:rsidRPr="00FF371B">
         <w:t xml:space="preserve"> this year (</w:t>
       </w:r>
       <w:r w:rsidR="00DC37AA">
         <w:t xml:space="preserve">e.g., </w:t>
       </w:r>
       <w:r w:rsidR="007C095C" w:rsidRPr="00FF371B">
         <w:t>new grant with biohazards or</w:t>
       </w:r>
       <w:r w:rsidR="00C5269C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C095C" w:rsidRPr="00FF371B">
         <w:t>procedures previously not used</w:t>
       </w:r>
       <w:r w:rsidR="006E2D79">
         <w:t>, etc.</w:t>
       </w:r>
       <w:r w:rsidR="007C095C" w:rsidRPr="00FF371B">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BC3872" w14:textId="7BA01C72" w:rsidR="007C095C" w:rsidRPr="00FF371B" w:rsidRDefault="004073D1" w:rsidP="00C5269C">
+    <w:p w14:paraId="17BC3872" w14:textId="7BA01C72" w:rsidR="007C095C" w:rsidRPr="00FF371B" w:rsidRDefault="00B47478" w:rsidP="00C5269C">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1319950390"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007C095C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007C095C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C095C" w:rsidRPr="00FF371B">
         <w:t xml:space="preserve">I anticipate </w:t>
       </w:r>
@@ -2080,51 +2052,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> or transferring my laboratory</w:t>
       </w:r>
       <w:r w:rsidR="007C095C" w:rsidRPr="00FF371B">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00CC25B2" w:rsidRPr="00FF371B">
         <w:t>e.g.,</w:t>
       </w:r>
       <w:r w:rsidR="007C095C" w:rsidRPr="00FF371B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC25B2">
         <w:t xml:space="preserve">moving laboratory to a new room, </w:t>
       </w:r>
       <w:r w:rsidR="007C095C" w:rsidRPr="00FF371B">
         <w:t xml:space="preserve">retiring, </w:t>
       </w:r>
       <w:r w:rsidR="00CC25B2">
         <w:t>leaving UMaine</w:t>
       </w:r>
       <w:r w:rsidR="007C095C" w:rsidRPr="00FF371B">
         <w:t>, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550D15D3" w14:textId="4B68080B" w:rsidR="007C095C" w:rsidRDefault="004073D1" w:rsidP="00691AFB">
+    <w:p w14:paraId="550D15D3" w14:textId="4B68080B" w:rsidR="007C095C" w:rsidRDefault="00B47478" w:rsidP="00691AFB">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2090495381"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007C095C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007C095C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2173,70 +2145,70 @@
               <w:tcPr>
                 <w:tcW w:w="9350" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="7CF67530" w14:textId="77777777" w:rsidR="00D11F6C" w:rsidRPr="000F59B6" w:rsidRDefault="00D11F6C" w:rsidP="00BE04AD">
                 <w:r w:rsidRPr="000F59B6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C7EF672" w14:textId="77777777" w:rsidR="007C095C" w:rsidRDefault="007C095C" w:rsidP="005552E1"/>
     <w:p w14:paraId="651D866E" w14:textId="77777777" w:rsidR="00331B79" w:rsidRPr="004516DC" w:rsidRDefault="00331B79" w:rsidP="00E17DAC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004516DC">
         <w:t>Certification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FCA1A2" w14:textId="074E09B3" w:rsidR="007C095C" w:rsidRDefault="007C095C" w:rsidP="00D96649">
+    <w:p w14:paraId="22FCA1A2" w14:textId="65061EEE" w:rsidR="007C095C" w:rsidRDefault="007C095C" w:rsidP="00D96649">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please check the following box to indicate you have reviewed the latest version of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="007C095C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>IBC policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EAECFE" w14:textId="0B925185" w:rsidR="007C095C" w:rsidRPr="00FF371B" w:rsidRDefault="004073D1" w:rsidP="007C095C">
+    <w:p w14:paraId="01EAECFE" w14:textId="0B925185" w:rsidR="007C095C" w:rsidRPr="00FF371B" w:rsidRDefault="00B47478" w:rsidP="007C095C">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1886918039"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007C095C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007C095C" w:rsidRPr="00FF371B">
         <w:t xml:space="preserve"> I have reviewed the latest version of the IBC Policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6E8A1D" w14:textId="1063BD61" w:rsidR="00AF1533" w:rsidRDefault="00FF371B" w:rsidP="005552E1">
       <w:r>
@@ -2264,51 +2236,51 @@
         <w:gridCol w:w="2570"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF1533" w:rsidRPr="00571DC2" w14:paraId="5C4E4831" w14:textId="77777777" w:rsidTr="00BE04AD">
         <w:trPr>
           <w:trHeight w:val="998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63C0BAA3" w14:textId="77777777" w:rsidR="00AF1533" w:rsidRPr="006008E9" w:rsidRDefault="00AF1533" w:rsidP="00BE04AD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006008E9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Principal Investigator (Print)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73C4F839" w14:textId="77777777" w:rsidR="00AF1533" w:rsidRPr="00571DC2" w:rsidRDefault="004073D1" w:rsidP="00BE04AD">
+          <w:p w14:paraId="73C4F839" w14:textId="77777777" w:rsidR="00AF1533" w:rsidRPr="00571DC2" w:rsidRDefault="00B47478" w:rsidP="00BE04AD">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1798449341"/>
                 <w:placeholder>
                   <w:docPart w:val="370EF1A80B1641FAADF66F5DA70C5DC0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AF1533" w:rsidRPr="000F59B6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="667389F5" w14:textId="77777777" w:rsidR="00AF1533" w:rsidRPr="006008E9" w:rsidRDefault="00AF1533" w:rsidP="00BE04AD">
@@ -2325,51 +2297,51 @@
               </w:rPr>
               <w:t>Principal Investigator (Signature)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79806187" w14:textId="77777777" w:rsidR="00AF1533" w:rsidRPr="00571DC2" w:rsidRDefault="00AF1533" w:rsidP="00BE04AD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D2A7CF7" w14:textId="77777777" w:rsidR="00AF1533" w:rsidRPr="006008E9" w:rsidRDefault="00AF1533" w:rsidP="00BE04AD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006008E9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7208F28F" w14:textId="77777777" w:rsidR="00AF1533" w:rsidRPr="00571DC2" w:rsidRDefault="004073D1" w:rsidP="00BE04AD">
+          <w:p w14:paraId="7208F28F" w14:textId="77777777" w:rsidR="00AF1533" w:rsidRPr="00571DC2" w:rsidRDefault="00B47478" w:rsidP="00BE04AD">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2110379618"/>
                 <w:placeholder>
                   <w:docPart w:val="410F91E2DECD484BB06F6C0A859AEE25"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AF1533" w:rsidRPr="000F59B6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AF1533" w:rsidRPr="00571DC2">
@@ -2380,58 +2352,58 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27C9B8F5" w14:textId="77777777" w:rsidR="00E17DAC" w:rsidRPr="000F59B6" w:rsidRDefault="00E17DAC" w:rsidP="00C5269C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E17DAC" w:rsidRPr="000F59B6" w:rsidSect="00457F89">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="163D8038" w14:textId="77777777" w:rsidR="008A4D61" w:rsidRDefault="008A4D61" w:rsidP="008B6CF5">
+    <w:p w14:paraId="0653A82A" w14:textId="77777777" w:rsidR="00B47478" w:rsidRDefault="00B47478" w:rsidP="008B6CF5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7225B828" w14:textId="77777777" w:rsidR="008A4D61" w:rsidRDefault="008A4D61" w:rsidP="008B6CF5">
+    <w:p w14:paraId="5663017E" w14:textId="77777777" w:rsidR="00B47478" w:rsidRDefault="00B47478" w:rsidP="008B6CF5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2547,58 +2519,58 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2C2A27E7" w14:textId="77777777" w:rsidR="00457F89" w:rsidRDefault="00457F89">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5169154D" w14:textId="77777777" w:rsidR="008A4D61" w:rsidRDefault="008A4D61" w:rsidP="008B6CF5">
+    <w:p w14:paraId="6DED3DD5" w14:textId="77777777" w:rsidR="00B47478" w:rsidRDefault="00B47478" w:rsidP="008B6CF5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C8B936F" w14:textId="77777777" w:rsidR="008A4D61" w:rsidRDefault="008A4D61" w:rsidP="008B6CF5">
+    <w:p w14:paraId="196B9A81" w14:textId="77777777" w:rsidR="00B47478" w:rsidRDefault="00B47478" w:rsidP="008B6CF5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05023C4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA6C46E2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -5014,54 +4986,53 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1574855165">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="325935486">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1338383743">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2044936341">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="259803921">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1129057029">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0061276D"/>
     <w:rsid w:val="00000B78"/>
     <w:rsid w:val="0000537F"/>
     <w:rsid w:val="00005F35"/>
     <w:rsid w:val="00006A2A"/>
     <w:rsid w:val="00010E2D"/>
@@ -5138,50 +5109,51 @@
     <w:rsid w:val="001B0445"/>
     <w:rsid w:val="001B2244"/>
     <w:rsid w:val="001C2534"/>
     <w:rsid w:val="001D3D3D"/>
     <w:rsid w:val="001E116D"/>
     <w:rsid w:val="001E1BB6"/>
     <w:rsid w:val="001E328E"/>
     <w:rsid w:val="001E389B"/>
     <w:rsid w:val="001F3D1D"/>
     <w:rsid w:val="001F4987"/>
     <w:rsid w:val="001F574C"/>
     <w:rsid w:val="001F5AE8"/>
     <w:rsid w:val="00201727"/>
     <w:rsid w:val="00203047"/>
     <w:rsid w:val="002052F6"/>
     <w:rsid w:val="00212F54"/>
     <w:rsid w:val="00223A47"/>
     <w:rsid w:val="00224620"/>
     <w:rsid w:val="002260A1"/>
     <w:rsid w:val="002260DA"/>
     <w:rsid w:val="002266D8"/>
     <w:rsid w:val="00230AA8"/>
     <w:rsid w:val="00233A96"/>
     <w:rsid w:val="00233EF6"/>
     <w:rsid w:val="002346A8"/>
+    <w:rsid w:val="00234F5E"/>
     <w:rsid w:val="00235633"/>
     <w:rsid w:val="00241128"/>
     <w:rsid w:val="002440A8"/>
     <w:rsid w:val="00246473"/>
     <w:rsid w:val="00253614"/>
     <w:rsid w:val="00260751"/>
     <w:rsid w:val="00260BC1"/>
     <w:rsid w:val="00263EA5"/>
     <w:rsid w:val="00266A20"/>
     <w:rsid w:val="0027188B"/>
     <w:rsid w:val="0027512B"/>
     <w:rsid w:val="00275A0B"/>
     <w:rsid w:val="00276A94"/>
     <w:rsid w:val="0028032A"/>
     <w:rsid w:val="002805A0"/>
     <w:rsid w:val="002879A3"/>
     <w:rsid w:val="002A11B5"/>
     <w:rsid w:val="002A552A"/>
     <w:rsid w:val="002A7130"/>
     <w:rsid w:val="002B1BEF"/>
     <w:rsid w:val="002C05B2"/>
     <w:rsid w:val="002D064F"/>
     <w:rsid w:val="002D2149"/>
     <w:rsid w:val="002D50DE"/>
     <w:rsid w:val="002E7121"/>
@@ -5455,50 +5427,51 @@
     <w:rsid w:val="008151D4"/>
     <w:rsid w:val="00822681"/>
     <w:rsid w:val="00822F2A"/>
     <w:rsid w:val="008237DD"/>
     <w:rsid w:val="00836E4D"/>
     <w:rsid w:val="00842069"/>
     <w:rsid w:val="00843CFA"/>
     <w:rsid w:val="008447DF"/>
     <w:rsid w:val="00850179"/>
     <w:rsid w:val="00850CD0"/>
     <w:rsid w:val="00852464"/>
     <w:rsid w:val="00854D8D"/>
     <w:rsid w:val="00855A78"/>
     <w:rsid w:val="008567FC"/>
     <w:rsid w:val="00860770"/>
     <w:rsid w:val="00861BCD"/>
     <w:rsid w:val="00863740"/>
     <w:rsid w:val="00871DEA"/>
     <w:rsid w:val="00875079"/>
     <w:rsid w:val="00877A0D"/>
     <w:rsid w:val="00883829"/>
     <w:rsid w:val="00883A3D"/>
     <w:rsid w:val="0088678C"/>
     <w:rsid w:val="00891838"/>
     <w:rsid w:val="00891BC5"/>
+    <w:rsid w:val="008927E9"/>
     <w:rsid w:val="008948D4"/>
     <w:rsid w:val="00896D4B"/>
     <w:rsid w:val="00897F3A"/>
     <w:rsid w:val="008A0CDB"/>
     <w:rsid w:val="008A2497"/>
     <w:rsid w:val="008A43F6"/>
     <w:rsid w:val="008A4D61"/>
     <w:rsid w:val="008A6270"/>
     <w:rsid w:val="008A62B8"/>
     <w:rsid w:val="008B1313"/>
     <w:rsid w:val="008B6CF5"/>
     <w:rsid w:val="008B75F6"/>
     <w:rsid w:val="008C3EDE"/>
     <w:rsid w:val="008C5969"/>
     <w:rsid w:val="008C7551"/>
     <w:rsid w:val="008D0F86"/>
     <w:rsid w:val="008D25D6"/>
     <w:rsid w:val="008D4405"/>
     <w:rsid w:val="008D5107"/>
     <w:rsid w:val="008D511D"/>
     <w:rsid w:val="008E106F"/>
     <w:rsid w:val="008E34AF"/>
     <w:rsid w:val="008E60BA"/>
     <w:rsid w:val="008E6220"/>
     <w:rsid w:val="008F0EB3"/>
@@ -5616,50 +5589,51 @@
     <w:rsid w:val="00AE25F3"/>
     <w:rsid w:val="00AE65CF"/>
     <w:rsid w:val="00AF0081"/>
     <w:rsid w:val="00AF1533"/>
     <w:rsid w:val="00AF254C"/>
     <w:rsid w:val="00AF2B26"/>
     <w:rsid w:val="00AF3A0F"/>
     <w:rsid w:val="00AF419F"/>
     <w:rsid w:val="00AF487B"/>
     <w:rsid w:val="00AF7E91"/>
     <w:rsid w:val="00B0292A"/>
     <w:rsid w:val="00B02EF4"/>
     <w:rsid w:val="00B03B52"/>
     <w:rsid w:val="00B04502"/>
     <w:rsid w:val="00B0739E"/>
     <w:rsid w:val="00B11689"/>
     <w:rsid w:val="00B11693"/>
     <w:rsid w:val="00B120E8"/>
     <w:rsid w:val="00B13BFC"/>
     <w:rsid w:val="00B159B1"/>
     <w:rsid w:val="00B20CF1"/>
     <w:rsid w:val="00B22510"/>
     <w:rsid w:val="00B27FF0"/>
     <w:rsid w:val="00B37C89"/>
     <w:rsid w:val="00B413C3"/>
+    <w:rsid w:val="00B47478"/>
     <w:rsid w:val="00B5490C"/>
     <w:rsid w:val="00B553F9"/>
     <w:rsid w:val="00B616D5"/>
     <w:rsid w:val="00B64212"/>
     <w:rsid w:val="00B653DE"/>
     <w:rsid w:val="00B67860"/>
     <w:rsid w:val="00B71130"/>
     <w:rsid w:val="00B7768B"/>
     <w:rsid w:val="00B81CBC"/>
     <w:rsid w:val="00B85004"/>
     <w:rsid w:val="00B9128F"/>
     <w:rsid w:val="00B916D9"/>
     <w:rsid w:val="00B93AD1"/>
     <w:rsid w:val="00B95F2A"/>
     <w:rsid w:val="00B968A0"/>
     <w:rsid w:val="00BA0AC3"/>
     <w:rsid w:val="00BA2163"/>
     <w:rsid w:val="00BA24BC"/>
     <w:rsid w:val="00BA31D3"/>
     <w:rsid w:val="00BA3D9F"/>
     <w:rsid w:val="00BA3F6D"/>
     <w:rsid w:val="00BA4B44"/>
     <w:rsid w:val="00BA6311"/>
     <w:rsid w:val="00BA68ED"/>
     <w:rsid w:val="00BB0CAC"/>
@@ -7193,51 +7167,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2123070739">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/ibc-protocol-form/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/ibc-protocol-form/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/biosafety/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/biosafety/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/biosafety/policy/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umric@maine.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tdx.maine.edu/TDClient/2624/Portal/KB/ArticleDet?ID=134660" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.od.nih.gov/wp-content/uploads/NIH_Guidelines.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/ibc-protocol-form/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/ibc-protocol-form/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/biosafety/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/biosafety/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/biosafety/ibc-policy/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umric@maine.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tdx.maine.edu/TDClient/2624/Portal/KB/ArticleDet?ID=134660" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osp.od.nih.gov/wp-content/uploads/NIH_Guidelines.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="60EF8A93300042218BFF61007E249C89"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8E6BEB43-2B94-4EC6-AD24-AE5FDDE14362}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -7603,57 +7577,59 @@
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001237B9"/>
     <w:rsid w:val="00105955"/>
     <w:rsid w:val="001237B9"/>
     <w:rsid w:val="002260A1"/>
     <w:rsid w:val="0034091F"/>
     <w:rsid w:val="003B1CA8"/>
     <w:rsid w:val="003B2330"/>
     <w:rsid w:val="003D0175"/>
     <w:rsid w:val="004E1A99"/>
     <w:rsid w:val="005C0CC9"/>
     <w:rsid w:val="00614014"/>
     <w:rsid w:val="0062766D"/>
+    <w:rsid w:val="006D7F44"/>
     <w:rsid w:val="00714784"/>
     <w:rsid w:val="0073279B"/>
     <w:rsid w:val="007710C0"/>
     <w:rsid w:val="007730DB"/>
     <w:rsid w:val="00773E14"/>
     <w:rsid w:val="007B63BD"/>
     <w:rsid w:val="00801D84"/>
+    <w:rsid w:val="008927E9"/>
     <w:rsid w:val="009045BC"/>
     <w:rsid w:val="009378B0"/>
     <w:rsid w:val="00957437"/>
     <w:rsid w:val="009F473A"/>
     <w:rsid w:val="00A60675"/>
     <w:rsid w:val="00AC6AD0"/>
     <w:rsid w:val="00AE65C7"/>
     <w:rsid w:val="00AE689B"/>
     <w:rsid w:val="00B23024"/>
     <w:rsid w:val="00B730F7"/>
     <w:rsid w:val="00D867CC"/>
     <w:rsid w:val="00DA46FC"/>
     <w:rsid w:val="00E4473E"/>
     <w:rsid w:val="00E821FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -8470,64 +8446,64 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{479CFA0C-39C3-44A2-B1E0-E16390872BC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>717</Words>
-  <Characters>4088</Characters>
+  <Characters>4092</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4796</CharactersWithSpaces>
+  <CharactersWithSpaces>4800</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Paula Portalatin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>