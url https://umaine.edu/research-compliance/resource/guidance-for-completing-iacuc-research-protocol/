--- v0 (2026-05-21)
+++ v1 (2026-09-20)
@@ -93,67 +93,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B531FED" w14:textId="3AB6B720" w:rsidR="006552B7" w:rsidRPr="00E41F4B" w:rsidRDefault="00DD3704" w:rsidP="006552B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Institutional Animal Care and Use Committee (IACUC) </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> of scientists from several disciplines</w:t>
+        <w:t>The Institutional Animal Care and Use Committee (IACUC) consists of scientists from several disciplines</w:t>
       </w:r>
       <w:r w:rsidR="0011619E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as well as non-scientists, members of the University community, and persons who have no affiliation with the University </w:t>
       </w:r>
       <w:r w:rsidR="007543C3" w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2755,84 +2739,102 @@
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Non-Native Species</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76305C78" w14:textId="77777777" w:rsidR="00074820" w:rsidRPr="00E41F4B" w:rsidRDefault="00074820" w:rsidP="00074820">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38586A7F" w14:textId="5887E0AF" w:rsidR="00074820" w:rsidRDefault="00074820" w:rsidP="00074820">
+    <w:p w14:paraId="38586A7F" w14:textId="0C2A1BCC" w:rsidR="00074820" w:rsidRDefault="00074820" w:rsidP="00074820">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Please read a summary of </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="001A0EA9" w:rsidRPr="00E41F4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Maine’s rules on fish and wildlife in captivity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and to find the form for requesting an importation permit</w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E41F4B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to find</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E41F4B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the form for requesting an importation permit</w:t>
       </w:r>
       <w:r w:rsidR="00507C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A955CC" w14:textId="77777777" w:rsidR="008D6F77" w:rsidRDefault="008D6F77" w:rsidP="00074820">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2999,51 +3001,51 @@
       </w:r>
       <w:r w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you do not have a current importation permit from MDIFW for importing the species, follow these steps:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033134A3" w14:textId="3E9A5CB2" w:rsidR="00074820" w:rsidRPr="00E41F4B" w:rsidRDefault="00610A08" w:rsidP="00074820">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BD06A4" w14:textId="1CDA3B41" w:rsidR="00074820" w:rsidRPr="00E41F4B" w:rsidRDefault="00074820" w:rsidP="009D5AD9">
+    <w:p w14:paraId="11BD06A4" w14:textId="0188CB26" w:rsidR="00074820" w:rsidRPr="00E41F4B" w:rsidRDefault="00074820" w:rsidP="009D5AD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Go to the MDIFW website</w:t>
       </w:r>
       <w:r w:rsidR="00F833CB" w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3406,51 +3408,67 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00074820" w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">issued directly to the PI. </w:t>
       </w:r>
       <w:r w:rsidR="00952A9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, see the </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00952A9F" w:rsidRPr="00952A9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Maine Department of Marine Resources License</w:t>
+          <w:t>Maine Department of Marine</w:t>
+        </w:r>
+        <w:r w:rsidR="00952A9F" w:rsidRPr="00952A9F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00952A9F" w:rsidRPr="00952A9F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Resources License</w:t>
         </w:r>
         <w:r w:rsidR="00952A9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>s website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00952A9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or c</w:t>
       </w:r>
       <w:r w:rsidR="00074820" w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact Amanda Ellis, Department of Marine Resources, </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
@@ -4107,122 +4125,115 @@
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F055EC0" w14:textId="50BCE093" w:rsidR="00EE2394" w:rsidRPr="00E41F4B" w:rsidRDefault="00EE2394" w:rsidP="00EE2394">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41F4B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C10A632" w14:textId="79003AA5" w:rsidR="00EE2394" w:rsidRPr="00E41F4B" w:rsidRDefault="00EE2394" w:rsidP="00EE2394">
+          <w:p w14:paraId="2C10A632" w14:textId="70F1FCA0" w:rsidR="00EE2394" w:rsidRPr="00E41F4B" w:rsidRDefault="00EE2394" w:rsidP="00EE2394">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41F4B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A training plan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E41F4B">
+            <w:r w:rsidR="008C367D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
-                <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-              <w:t>*</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="008C367D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">briefly </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008C367D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>describe</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008C367D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E41F4B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> will be implemented to ensure that she is proficient in collection/handling techniques prior to the study. She will not work independently; PI will always be present.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B2D0704" w14:textId="77777777" w:rsidR="00EE2394" w:rsidRPr="00E41F4B" w:rsidRDefault="00EE2394" w:rsidP="00DD3704">
-[...34 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6CB232F3" w14:textId="77777777" w:rsidR="00B97412" w:rsidRPr="00E41F4B" w:rsidRDefault="00B97412" w:rsidP="00DD3704">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41ABCA85" w14:textId="77777777" w:rsidR="000956F1" w:rsidRPr="00E41F4B" w:rsidRDefault="000956F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -4948,51 +4959,65 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a brief</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E41F4B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> training on the risks of mosquito and tick-borne diseases and the typical signs of the diseases. Participants will also be directed to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="009007EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">Maine </w:t>
         </w:r>
         <w:r w:rsidR="008625C7" w:rsidRPr="009007EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t xml:space="preserve">Center for Disease Control and Prevention (CDC) </w:t>
+          <w:t xml:space="preserve">Center </w:t>
+        </w:r>
+        <w:r w:rsidR="008625C7" w:rsidRPr="009007EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>f</w:t>
+        </w:r>
+        <w:r w:rsidR="008625C7" w:rsidRPr="009007EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t xml:space="preserve">or Disease Control and Prevention (CDC) </w:t>
         </w:r>
         <w:r w:rsidR="00CE44BA" w:rsidRPr="009007EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>w</w:t>
         </w:r>
         <w:r w:rsidRPr="009007EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>ebsit</w:t>
         </w:r>
         <w:r w:rsidR="00CE44BA" w:rsidRPr="009007EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>e on</w:t>
         </w:r>
         <w:r w:rsidR="009007EB" w:rsidRPr="009007EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -5166,66 +5191,66 @@
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CE683C" w:rsidRPr="00E41F4B" w:rsidSect="003E68C5">
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="698B47F1" w14:textId="77777777" w:rsidR="00B36A3E" w:rsidRDefault="00B36A3E" w:rsidP="002E5B2C">
+    <w:p w14:paraId="5AD85468" w14:textId="77777777" w:rsidR="00DA1B14" w:rsidRDefault="00DA1B14" w:rsidP="002E5B2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F53D5B9" w14:textId="77777777" w:rsidR="00B36A3E" w:rsidRDefault="00B36A3E"/>
-    <w:p w14:paraId="6E3AE6A2" w14:textId="77777777" w:rsidR="00B36A3E" w:rsidRDefault="00B36A3E" w:rsidP="00F15BAD"/>
+    <w:p w14:paraId="382AEE14" w14:textId="77777777" w:rsidR="00DA1B14" w:rsidRDefault="00DA1B14"/>
+    <w:p w14:paraId="61FC3600" w14:textId="77777777" w:rsidR="00DA1B14" w:rsidRDefault="00DA1B14" w:rsidP="00F15BAD"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E02FBF2" w14:textId="77777777" w:rsidR="00B36A3E" w:rsidRDefault="00B36A3E" w:rsidP="002E5B2C">
+    <w:p w14:paraId="495606B3" w14:textId="77777777" w:rsidR="00DA1B14" w:rsidRDefault="00DA1B14" w:rsidP="002E5B2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73882B68" w14:textId="77777777" w:rsidR="00B36A3E" w:rsidRDefault="00B36A3E"/>
-    <w:p w14:paraId="49F63356" w14:textId="77777777" w:rsidR="00B36A3E" w:rsidRDefault="00B36A3E" w:rsidP="00F15BAD"/>
+    <w:p w14:paraId="044BEB34" w14:textId="77777777" w:rsidR="00DA1B14" w:rsidRDefault="00DA1B14"/>
+    <w:p w14:paraId="6F8AEC20" w14:textId="77777777" w:rsidR="00DA1B14" w:rsidRDefault="00DA1B14" w:rsidP="00F15BAD"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5388,66 +5413,66 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00F406B5">
           <w:rPr>
             <w:noProof/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="397B6D81" w14:textId="77777777" w:rsidR="003E68C5" w:rsidRDefault="003E68C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1653F021" w14:textId="77777777" w:rsidR="00B36A3E" w:rsidRDefault="00B36A3E" w:rsidP="002E5B2C">
+    <w:p w14:paraId="7C00D171" w14:textId="77777777" w:rsidR="00DA1B14" w:rsidRDefault="00DA1B14" w:rsidP="002E5B2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2FE833" w14:textId="77777777" w:rsidR="00B36A3E" w:rsidRDefault="00B36A3E"/>
-    <w:p w14:paraId="21EBA793" w14:textId="77777777" w:rsidR="00B36A3E" w:rsidRDefault="00B36A3E" w:rsidP="00F15BAD"/>
+    <w:p w14:paraId="466FC3E7" w14:textId="77777777" w:rsidR="00DA1B14" w:rsidRDefault="00DA1B14"/>
+    <w:p w14:paraId="48BB4577" w14:textId="77777777" w:rsidR="00DA1B14" w:rsidRDefault="00DA1B14" w:rsidP="00F15BAD"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="547CB19D" w14:textId="77777777" w:rsidR="00B36A3E" w:rsidRDefault="00B36A3E" w:rsidP="002E5B2C">
+    <w:p w14:paraId="5CAD52C0" w14:textId="77777777" w:rsidR="00DA1B14" w:rsidRDefault="00DA1B14" w:rsidP="002E5B2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB6C819" w14:textId="77777777" w:rsidR="00B36A3E" w:rsidRDefault="00B36A3E"/>
-    <w:p w14:paraId="55274EC8" w14:textId="77777777" w:rsidR="00B36A3E" w:rsidRDefault="00B36A3E" w:rsidP="00F15BAD"/>
+    <w:p w14:paraId="004C7C40" w14:textId="77777777" w:rsidR="00DA1B14" w:rsidRDefault="00DA1B14"/>
+    <w:p w14:paraId="11475754" w14:textId="77777777" w:rsidR="00DA1B14" w:rsidRDefault="00DA1B14" w:rsidP="00F15BAD"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3BEEBAFB" w14:textId="4D316466" w:rsidR="002E5B2C" w:rsidRDefault="003E68C5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00D1126A">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00D1126A">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
@@ -6698,146 +6723,150 @@
     <w:rsid w:val="0029472D"/>
     <w:rsid w:val="00295098"/>
     <w:rsid w:val="0029562F"/>
     <w:rsid w:val="002C10D2"/>
     <w:rsid w:val="002C316F"/>
     <w:rsid w:val="002C5CA2"/>
     <w:rsid w:val="002E5B2C"/>
     <w:rsid w:val="002F4C89"/>
     <w:rsid w:val="002F7241"/>
     <w:rsid w:val="00333D0E"/>
     <w:rsid w:val="00350CD6"/>
     <w:rsid w:val="00353CF2"/>
     <w:rsid w:val="0036470F"/>
     <w:rsid w:val="003803BD"/>
     <w:rsid w:val="003841E6"/>
     <w:rsid w:val="003855EB"/>
     <w:rsid w:val="003B3F8B"/>
     <w:rsid w:val="003E68C5"/>
     <w:rsid w:val="003F6128"/>
     <w:rsid w:val="00423DF3"/>
     <w:rsid w:val="00436702"/>
     <w:rsid w:val="0044410A"/>
     <w:rsid w:val="0044473A"/>
     <w:rsid w:val="004623FD"/>
     <w:rsid w:val="0047284E"/>
+    <w:rsid w:val="00473653"/>
     <w:rsid w:val="00492F94"/>
     <w:rsid w:val="004D4198"/>
     <w:rsid w:val="004E008E"/>
     <w:rsid w:val="004F3865"/>
     <w:rsid w:val="004F4912"/>
     <w:rsid w:val="004F5B1A"/>
     <w:rsid w:val="00502563"/>
     <w:rsid w:val="005037AD"/>
     <w:rsid w:val="00507C46"/>
     <w:rsid w:val="00516172"/>
     <w:rsid w:val="00537770"/>
     <w:rsid w:val="00541AC5"/>
     <w:rsid w:val="00543E11"/>
     <w:rsid w:val="005662B8"/>
     <w:rsid w:val="005A74A9"/>
     <w:rsid w:val="00610A08"/>
     <w:rsid w:val="0063325E"/>
     <w:rsid w:val="00637EF8"/>
     <w:rsid w:val="00640B28"/>
     <w:rsid w:val="006552B7"/>
     <w:rsid w:val="006718AD"/>
     <w:rsid w:val="00685311"/>
     <w:rsid w:val="006A4EF6"/>
     <w:rsid w:val="006D4B09"/>
     <w:rsid w:val="00735580"/>
     <w:rsid w:val="00744257"/>
     <w:rsid w:val="007543C3"/>
     <w:rsid w:val="00775B04"/>
     <w:rsid w:val="00782A94"/>
     <w:rsid w:val="007A3779"/>
     <w:rsid w:val="007A7C6A"/>
     <w:rsid w:val="007C6846"/>
     <w:rsid w:val="007D79C4"/>
     <w:rsid w:val="007E2132"/>
     <w:rsid w:val="00847A88"/>
     <w:rsid w:val="00854847"/>
     <w:rsid w:val="00854A4B"/>
     <w:rsid w:val="008569F7"/>
     <w:rsid w:val="008625C7"/>
     <w:rsid w:val="008B183C"/>
+    <w:rsid w:val="008C367D"/>
     <w:rsid w:val="008D6F77"/>
     <w:rsid w:val="008E3497"/>
     <w:rsid w:val="008E3DEB"/>
     <w:rsid w:val="008F1C57"/>
     <w:rsid w:val="009007EB"/>
     <w:rsid w:val="00914206"/>
     <w:rsid w:val="00915261"/>
     <w:rsid w:val="0091723E"/>
     <w:rsid w:val="00934574"/>
     <w:rsid w:val="00934899"/>
     <w:rsid w:val="00943A4D"/>
     <w:rsid w:val="00946CFE"/>
     <w:rsid w:val="0094748B"/>
     <w:rsid w:val="00952A9F"/>
     <w:rsid w:val="0098375A"/>
     <w:rsid w:val="009D3892"/>
     <w:rsid w:val="009D5AD9"/>
     <w:rsid w:val="009D70CD"/>
     <w:rsid w:val="009E0A70"/>
     <w:rsid w:val="00A03BA3"/>
     <w:rsid w:val="00A05383"/>
     <w:rsid w:val="00A224D5"/>
     <w:rsid w:val="00A4307F"/>
     <w:rsid w:val="00A55A8A"/>
     <w:rsid w:val="00AB5937"/>
     <w:rsid w:val="00AE6F0B"/>
     <w:rsid w:val="00AF53AE"/>
     <w:rsid w:val="00B36A3E"/>
     <w:rsid w:val="00B56AD6"/>
     <w:rsid w:val="00B658DB"/>
     <w:rsid w:val="00B72821"/>
     <w:rsid w:val="00B85236"/>
     <w:rsid w:val="00B97412"/>
     <w:rsid w:val="00BB560C"/>
     <w:rsid w:val="00BB5DF0"/>
     <w:rsid w:val="00BC4242"/>
     <w:rsid w:val="00BD54EA"/>
     <w:rsid w:val="00BF1645"/>
     <w:rsid w:val="00BF1B57"/>
     <w:rsid w:val="00C0350B"/>
     <w:rsid w:val="00C56AD9"/>
     <w:rsid w:val="00C625C9"/>
     <w:rsid w:val="00C7604C"/>
     <w:rsid w:val="00C9045E"/>
     <w:rsid w:val="00CA2AAE"/>
+    <w:rsid w:val="00CA55A2"/>
     <w:rsid w:val="00CB1005"/>
     <w:rsid w:val="00CB1174"/>
     <w:rsid w:val="00CD0B0C"/>
     <w:rsid w:val="00CD212E"/>
     <w:rsid w:val="00CD2BE9"/>
     <w:rsid w:val="00CE44BA"/>
     <w:rsid w:val="00CE683C"/>
     <w:rsid w:val="00D03F1A"/>
     <w:rsid w:val="00D37744"/>
     <w:rsid w:val="00D4349B"/>
     <w:rsid w:val="00D71966"/>
+    <w:rsid w:val="00DA1B14"/>
     <w:rsid w:val="00DB6ED0"/>
     <w:rsid w:val="00DC2124"/>
     <w:rsid w:val="00DD3704"/>
     <w:rsid w:val="00E07FD0"/>
     <w:rsid w:val="00E41F4B"/>
     <w:rsid w:val="00E71497"/>
     <w:rsid w:val="00E72D39"/>
     <w:rsid w:val="00E859C1"/>
     <w:rsid w:val="00E87042"/>
     <w:rsid w:val="00EB089C"/>
     <w:rsid w:val="00EE2394"/>
     <w:rsid w:val="00EE772E"/>
     <w:rsid w:val="00EF18CB"/>
     <w:rsid w:val="00F15BAD"/>
     <w:rsid w:val="00F22668"/>
     <w:rsid w:val="00F37E02"/>
     <w:rsid w:val="00F406B5"/>
     <w:rsid w:val="00F71C57"/>
     <w:rsid w:val="00F825E4"/>
     <w:rsid w:val="00F833CB"/>
     <w:rsid w:val="00F973C0"/>
     <w:rsid w:val="00FA2D8A"/>
     <w:rsid w:val="00FC20E7"/>
   </w:rsids>
   <m:mathPr>
@@ -7750,51 +7779,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1822696010">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umric@maine.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umric@maine.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maine.gov/dmr/fisheries/commercial/licenses" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brenda.lord@state.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umric@maine.edu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.connolly@maine.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maine.gov/dhhs/mecdc/diseases-conditions/insect-borne-diseases" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaweber@maine.edu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.maine.gov/ifw/fish-wildlife/captivity.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/pain-categories/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\paula.ORSP\AppData\Local\Temp\amanda.ellis@maine.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/animal-care/meeting-schedule-protocol-due-dates/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.maine.gov/ifw/fish-wildlife/captivity.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umric@maine.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umric@maine.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maine.gov/dmr/fisheries/commercial/licenses" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brenda.lord@state.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umric@maine.edu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.connolly@maine.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maine.gov/dhhs/mecdc/diseases-conditions/insect-borne-diseases" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaweber@maine.edu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maine.gov/ifw/fish-wildlife/captivity/index.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/pain-categories/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\paula.ORSP\AppData\Local\Temp\amanda.ellis@maine.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/animal-care/meeting-schedule-protocol-due-dates/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maine.gov/ifw/fish-wildlife/captivity/index.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8035,69 +8064,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444BD786-0B79-46A0-8CEE-9D6D446740F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2010</Words>
-  <Characters>11460</Characters>
+  <Words>2009</Words>
+  <Characters>11454</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>95</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13444</CharactersWithSpaces>
+  <CharactersWithSpaces>13437</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>IACUC Guidance for Completing a Protocol Review Form</dc:title>
   <dc:subject/>
   <dc:creator>Gayle Jones</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>