--- v0 (2026-04-20)
+++ v1 (2026-09-22)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="59117AFF" w14:textId="1B313820" w:rsidR="00BF1456" w:rsidRPr="00AC516A" w:rsidRDefault="00BF1456" w:rsidP="00C91E26">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc160813805"/>
       <w:r w:rsidRPr="00E112D6">
         <w:t>UNIVERSITY OF MAINE</w:t>
       </w:r>
       <w:r w:rsidR="00C91E26">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C91E26">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C91E26">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00AC516A">
         <w:t>Policies and Procedures</w:t>
       </w:r>
       <w:r w:rsidR="00A01DD4" w:rsidRPr="00AC516A">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidR="00AC516A" w:rsidRPr="00AC516A">
@@ -474,1369 +474,1369 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00477307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F199E34" w14:textId="37DFAB26" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00504CCA" w:rsidP="00311DE6">
+        <w:p w14:paraId="1F199E34" w14:textId="37DFAB26" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00311DE6" w:rsidP="00311DE6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160813807" w:history="1">
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Applicability</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160813807 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
-[...8 lines deleted...]
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00477307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34D6E1F8" w14:textId="447D6357" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00504CCA" w:rsidP="00311DE6">
+        <w:p w14:paraId="34D6E1F8" w14:textId="447D6357" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00311DE6" w:rsidP="00311DE6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160813808" w:history="1">
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Definitions</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160813808 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
-[...8 lines deleted...]
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00477307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="32A7BFF6" w14:textId="00F4D6C3" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00504CCA" w:rsidP="00311DE6">
+        <w:p w14:paraId="32A7BFF6" w14:textId="00F4D6C3" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00311DE6" w:rsidP="00311DE6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160813809" w:history="1">
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Obligation to Disclose Financial Interests</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160813809 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
-[...8 lines deleted...]
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00477307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="687C042D" w14:textId="5EE6337A" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00504CCA" w:rsidP="00311DE6">
+        <w:p w14:paraId="687C042D" w14:textId="5EE6337A" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00311DE6" w:rsidP="00311DE6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160813810" w:history="1">
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Financial Conflict of Interest Training and Investigator Certification</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160813810 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
-[...8 lines deleted...]
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00477307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="78B91AF2" w14:textId="196E6913" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00504CCA" w:rsidP="00311DE6">
+        <w:p w14:paraId="78B91AF2" w14:textId="196E6913" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00311DE6" w:rsidP="00311DE6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160813811" w:history="1">
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Financial Conflict of Interest Disclosure</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160813811 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
-[...8 lines deleted...]
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00477307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="704BA5A1" w14:textId="14595E66" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00504CCA" w:rsidP="00311DE6">
+        <w:p w14:paraId="704BA5A1" w14:textId="14595E66" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00311DE6" w:rsidP="00311DE6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160813812" w:history="1">
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Review of Disclosures</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160813812 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
-[...8 lines deleted...]
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00477307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="211E0B19" w14:textId="352D0B95" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00504CCA" w:rsidP="00311DE6">
+        <w:p w14:paraId="211E0B19" w14:textId="352D0B95" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00311DE6" w:rsidP="00311DE6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160813813" w:history="1">
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Time Schedule</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160813813 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
-[...8 lines deleted...]
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00477307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="189C906E" w14:textId="67184CC5" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00504CCA" w:rsidP="00311DE6">
+        <w:p w14:paraId="189C906E" w14:textId="67184CC5" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00311DE6" w:rsidP="00311DE6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160813814" w:history="1">
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reconsideration of Conflict Resolution Plans</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160813814 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
-[...8 lines deleted...]
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00477307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="495D9757" w14:textId="5EB87DAD" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00504CCA" w:rsidP="00311DE6">
+        <w:p w14:paraId="495D9757" w14:textId="5EB87DAD" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00311DE6" w:rsidP="00311DE6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160813815" w:history="1">
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Further Administrative Approval</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160813815 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
-[...8 lines deleted...]
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00477307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2683B41B" w14:textId="1489EDA6" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00504CCA" w:rsidP="00311DE6">
+        <w:p w14:paraId="2683B41B" w14:textId="1489EDA6" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00311DE6" w:rsidP="00311DE6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160813816" w:history="1">
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Certification of Compliance</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160813816 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
-[...8 lines deleted...]
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00477307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25A13EEF" w14:textId="54D2D036" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00504CCA" w:rsidP="00311DE6">
+        <w:p w14:paraId="25A13EEF" w14:textId="54D2D036" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00311DE6" w:rsidP="00311DE6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160813817" w:history="1">
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updating Financial Disclosures</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160813817 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
-[...8 lines deleted...]
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00477307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35F82979" w14:textId="7E246E2D" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00504CCA" w:rsidP="00311DE6">
+        <w:p w14:paraId="35F82979" w14:textId="7E246E2D" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00311DE6" w:rsidP="00311DE6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160813818" w:history="1">
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reporting</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160813818 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
-[...8 lines deleted...]
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00477307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C5BC7D9" w14:textId="60F37B4F" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00504CCA" w:rsidP="00311DE6">
+        <w:p w14:paraId="0C5BC7D9" w14:textId="60F37B4F" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00311DE6" w:rsidP="00311DE6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160813819" w:history="1">
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Record Keeping</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160813819 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
-[...8 lines deleted...]
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00477307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="380E8ED9" w14:textId="485B6772" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00504CCA" w:rsidP="00311DE6">
+        <w:p w14:paraId="380E8ED9" w14:textId="485B6772" w:rsidR="00311DE6" w:rsidRPr="00F21037" w:rsidRDefault="00311DE6" w:rsidP="00311DE6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-US"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160813820" w:history="1">
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Enforcement</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160813820 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
-[...8 lines deleted...]
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00477307">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00311DE6" w:rsidRPr="00F21037">
+            <w:r w:rsidRPr="00F21037">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="3824204E" w14:textId="218AEB75" w:rsidR="006F7C3B" w:rsidRPr="009E13C9" w:rsidRDefault="006F7C3B" w:rsidP="00311DE6">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F21037">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="24"/>
@@ -2005,103 +2005,67 @@
         </w:rPr>
         <w:t xml:space="preserve"> preserving and furthering ethical conduct, institutional integrity, and public confidence in research pursuits. University of Maine </w:t>
       </w:r>
       <w:r w:rsidR="00BF1456" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personnel engaged in </w:t>
       </w:r>
       <w:r w:rsidR="00361320" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00BF1456" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">xtramurally funded work shall </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">xtramurally funded work shall act at all times in a manner consistent with their public responsibilities to </w:t>
+      </w:r>
+      <w:r w:rsidR="00361320" w:rsidRPr="00A00FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
       <w:r w:rsidR="00BF1456" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>act at all times</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> shall adhere to any conditions or restrictions imposed by the University to manage, eliminate, or reduce conflicts relating to those interests. </w:t>
+        <w:t xml:space="preserve">he University and shall exercise particular care that no detriment to the University results from conflicts between their personal financial interests and the interests of the University. Such interests can threaten – or seem to threaten – the integrity of educational programs and research agendas, the free dissemination of scholarship, and the appropriate use of public resources for public benefit. Accordingly, investigators shall disclose all significant financial interests they may have in extramurally funded work, and shall adhere to any conditions or restrictions imposed by the University to manage, eliminate, or reduce conflicts relating to those interests. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD8282F" w14:textId="77777777" w:rsidR="001913F1" w:rsidRPr="00A00FCB" w:rsidRDefault="001913F1" w:rsidP="00A00FCB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26F3636F" w14:textId="6147A5A5" w:rsidR="00BF1456" w:rsidRDefault="00BF1456" w:rsidP="00A00FCB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2201,50 +2165,51 @@
     <w:p w14:paraId="3DEF136C" w14:textId="77777777" w:rsidR="00BD11C6" w:rsidRDefault="00BD11C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7381308B" w14:textId="1EC67123" w:rsidR="00BF1456" w:rsidRPr="008E6EC2" w:rsidRDefault="006F7C3B" w:rsidP="00AC516A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc160813807"/>
       <w:r w:rsidRPr="008E6EC2">
+        <w:lastRenderedPageBreak/>
         <w:t>Applicability</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="3E304692" w14:textId="14AA9D49" w:rsidR="00BF1456" w:rsidRPr="00A00FCB" w:rsidRDefault="00BF1456" w:rsidP="00A00FCB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This policy appl</w:t>
       </w:r>
       <w:r w:rsidR="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2736,50 +2701,51 @@
         <w:t xml:space="preserve">Royalties paid by the University. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC6E47B" w14:textId="48E7B827" w:rsidR="00BF1456" w:rsidRPr="00A00FCB" w:rsidRDefault="00BF1456" w:rsidP="00A00FCB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="547"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Regular salary, summer salary, or overload compensation paid by the University when the rate of compensation is set by the University. (Note: consulting fees or other forms of overload compensation paid by the University at rates other than that established by the University are not necessarily excluded from the definition of significant</w:t>
       </w:r>
       <w:r w:rsidR="00DC3E15" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> financial interest</w:t>
       </w:r>
       <w:r w:rsidR="00DC3E15" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00DC3E15" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3180,69 +3146,60 @@
         <w:t xml:space="preserve">a Financial Disclosure Statement, however, University personnel are expected to follow the spirit of </w:t>
       </w:r>
       <w:r w:rsidR="00745801" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>this Policy</w:t>
       </w:r>
       <w:r w:rsidR="00745801" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">and disclose other financial interests that might be anticipated to threaten the same harm. For example, the financial interests of a parent, sibling, independent child, unmarried domestic partner, or a close associate may be perceived as grounds for the same kind of conflict of interest, and should be reported, if known. Similarly, the promise of future gifts, or the offer of a loan on advantageous terms not available to the </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, might represent a disclosable significant financial interest. </w:t>
+        <w:t xml:space="preserve">and disclose other financial interests that might be anticipated to threaten the same harm. For example, the financial interests of a parent, sibling, independent child, unmarried domestic partner, or a close associate may be perceived as grounds for the same kind of conflict of interest, and should be reported, if known. Similarly, the promise of future gifts, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the offer of a loan on advantageous terms not available to the general public, might represent a disclosable significant financial interest. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D51AE73" w14:textId="3C520D25" w:rsidR="004A7414" w:rsidRPr="00A00FCB" w:rsidRDefault="006E213F" w:rsidP="00AC516A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc160813810"/>
       <w:r w:rsidRPr="00A00FCB">
         <w:t xml:space="preserve">Financial Conflict of Interest Training and </w:t>
       </w:r>
       <w:r w:rsidR="0057167F" w:rsidRPr="00A00FCB">
         <w:t xml:space="preserve">Investigator </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00FCB">
         <w:t>Certification</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="2FBD0926" w14:textId="2BF80C46" w:rsidR="003B084C" w:rsidRPr="00A00FCB" w:rsidRDefault="006E213F" w:rsidP="008E6EC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3385,78 +3342,89 @@
         </w:rPr>
         <w:t>Investigator Conflict of Interest Certification</w:t>
       </w:r>
       <w:r w:rsidR="003B084C" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> before they may be supported with award dollars.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A943377" w14:textId="6437EBE6" w:rsidR="00BF1456" w:rsidRPr="00BD11C6" w:rsidRDefault="003B76A9" w:rsidP="00AC516A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc160813811"/>
       <w:r w:rsidRPr="00BD11C6">
         <w:t xml:space="preserve">Financial Conflict of Interest </w:t>
       </w:r>
       <w:r w:rsidR="003B084C" w:rsidRPr="00BD11C6">
         <w:t>Disclosure</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="02C9C199" w14:textId="13EC7B51" w:rsidR="001768E3" w:rsidRPr="00BD11C6" w:rsidRDefault="001768E3" w:rsidP="00DB5C63">
+    <w:p w14:paraId="02C9C199" w14:textId="7B0784AF" w:rsidR="001768E3" w:rsidRPr="00BD11C6" w:rsidRDefault="001768E3" w:rsidP="00DB5C63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD11C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Any investigator having a significant financial conflict of interest shall complete a </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00BD11C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:i/>
             <w:color w:val="1F497D" w:themeColor="text2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Significant Financial Interest Disclosure Form</w:t>
+          <w:t>Significant Financial Interest Disclosure For</w:t>
+        </w:r>
+        <w:r w:rsidR="007F0DC3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:color w:val="1F497D" w:themeColor="text2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>m (PDF)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD11C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and submit it with supporting documentation that specifies all business enterprises or entities involved and the nature and amount of each interest. All documentation must be submitted to the Office of Research Compliance</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD11C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; this information must be received before a proposal will be submitted by the Office of Research Administration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1114CBC6" w14:textId="77777777" w:rsidR="001768E3" w:rsidRPr="00BD11C6" w:rsidRDefault="001768E3" w:rsidP="00DB5C63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -3532,112 +3500,90 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In addition, each</w:t>
       </w:r>
       <w:r w:rsidR="003525EA" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00FCB" w:rsidDel="00EF525C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">investigator disclosing a significant financial interest shall describe such interest in the proposal narrative or in an attachment thereto, to make certain that the potential sponsor will be fully aware of the possibility of a </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A00FCB" w:rsidDel="00EF525C">
+        <w:t>investigator disclosing a significant financial interest shall describe such interest in the proposal narrative or in an attachment thereto, to make certain that the potential sponsor will be fully aware of the possibility of a conflict of interest situation before a final decision on the potential award is made</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2C5E" w:rsidRPr="00A00FCB" w:rsidDel="00EF525C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>conflict of interest</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A00FCB" w:rsidDel="00EF525C">
+        <w:t xml:space="preserve"> (see Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="003525EA" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> situation before a final decision on the potential award is made</w:t>
+        <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="000F2C5E" w:rsidRPr="00A00FCB" w:rsidDel="00EF525C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (see Appendix </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003525EA" w:rsidRPr="00A00FCB">
+        <w:t>II)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00FCB" w:rsidDel="00EF525C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8BD317" w14:textId="42756D2A" w:rsidR="00BF1456" w:rsidRPr="00A00FCB" w:rsidRDefault="00BF1456" w:rsidP="00AC516A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc160813812"/>
       <w:r w:rsidRPr="00A00FCB">
         <w:t>Review of Disclosures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00A00FCB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471CBF3E" w14:textId="724386DF" w:rsidR="00BF1456" w:rsidRPr="00A00FCB" w:rsidRDefault="00BF1456" w:rsidP="00A00FCB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3706,51 +3652,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> (Chair), the Director of Research </w:t>
       </w:r>
       <w:r w:rsidR="00F033C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Administration</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidR="00F033C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Vice President for Innovation and Economic Development</w:t>
+        <w:t xml:space="preserve">Vice President for Innovation and Economic </w:t>
+      </w:r>
+      <w:r w:rsidR="00F033C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Development</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidR="00F033C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Director of Research Compliance (Secretary), and the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chair of the Research and </w:t>
       </w:r>
@@ -4494,50 +4449,51 @@
       </w:r>
       <w:r w:rsidR="00A4042A" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>financial oversight.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="357A9721" w14:textId="23437F21" w:rsidR="00BF1456" w:rsidRPr="00A00FCB" w:rsidRDefault="00486ECE" w:rsidP="00A00FCB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The S</w:t>
       </w:r>
       <w:r w:rsidR="00BF1456" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ubcommittee may, at its discretion, invite individuals with special expertise, including legal counsel, to assist the members in reviewing and resolving complex issues. These ind</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ividuals may not vote with the Subcommittee. A S</w:t>
       </w:r>
       <w:r w:rsidR="00BF1456" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ubcommittee may also, at its discretion, invite the person whose disclosure statement is under review to attend meetings, participate in discussions, and/or provide sup</w:t>
@@ -4834,153 +4790,118 @@
     <w:p w14:paraId="445A43DF" w14:textId="5F807884" w:rsidR="00BF1456" w:rsidRPr="00A00FCB" w:rsidRDefault="00BF1456" w:rsidP="00A00FCB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2635B72D" w14:textId="7D2F4F31" w:rsidR="00BF1456" w:rsidRPr="00A00FCB" w:rsidRDefault="00BF1456" w:rsidP="00A00FCB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Whereas investigators must disclose significant financial interests before a proposal is submitted to an external sponsor, the Conflict Resolution Plan, if any, does not need to be finalized until just prior to acceptance of the award. The time duration between the submission of a proposal and the offer of any award varies greatly from a few days, in some instances, to more than a year in others; and of course, not all proposals result in awards. In view of these circumstances, the principal investigator or project director may request that the review of all disclosures relating to the subject proposal be deferred until such </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> as an award is offered. In that event, the time schedule outlined above will still apply; only the starting point is delayed.</w:t>
+        <w:t>Whereas investigators must disclose significant financial interests before a proposal is submitted to an external sponsor, the Conflict Resolution Plan, if any, does not need to be finalized until just prior to acceptance of the award. The time duration between the submission of a proposal and the offer of any award varies greatly from a few days, in some instances, to more than a year in others; and of course, not all proposals result in awards. In view of these circumstances, the principal investigator or project director may request that the review of all disclosures relating to the subject proposal be deferred until such time as an award is offered. In that event, the time schedule outlined above will still apply; only the starting point is delayed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E2D57A" w14:textId="77777777" w:rsidR="00E112D6" w:rsidRDefault="00E112D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C10B8B" w14:textId="429A6A0A" w:rsidR="00BF1456" w:rsidRPr="00A00FCB" w:rsidRDefault="00BF1456" w:rsidP="00AC516A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc160813814"/>
       <w:r w:rsidRPr="00A00FCB">
+        <w:lastRenderedPageBreak/>
         <w:t>Reconsiderati</w:t>
       </w:r>
       <w:r w:rsidR="003B084C" w:rsidRPr="00A00FCB">
         <w:t>on of Conflict Resolution Plans</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="2658DCB7" w14:textId="5A355A6D" w:rsidR="00BF1456" w:rsidRPr="00A00FCB" w:rsidRDefault="00BF1456" w:rsidP="00A00FCB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Final responsibility for the review of financial disclosures and approval of a Conflict </w:t>
       </w:r>
       <w:r w:rsidR="00040D68" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resolution Plan is vested with the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Financial Disclosure Review Subcommittee. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> the re</w:t>
+        <w:t xml:space="preserve"> Financial Disclosure Review Subcommittee. In the event that the re</w:t>
       </w:r>
       <w:r w:rsidR="00EB5B95" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>solution plan specified by the S</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ubcommittee is unacceptable to the investigator whose interests have been disclosed, he or she may request reconsid</w:t>
       </w:r>
       <w:r w:rsidR="00EB5B95" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eration, and may meet with the S</w:t>
       </w:r>
@@ -5322,112 +5243,95 @@
     <w:p w14:paraId="22411CA0" w14:textId="77777777" w:rsidR="00E112D6" w:rsidRDefault="00E112D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E8F7892" w14:textId="71248CF9" w:rsidR="00BF1456" w:rsidRPr="00A00FCB" w:rsidRDefault="003D55DB" w:rsidP="00AC516A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc160813817"/>
       <w:r w:rsidRPr="00A00FCB">
+        <w:lastRenderedPageBreak/>
         <w:t>Updating Financial Disclosures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="345D8975" w14:textId="4101506D" w:rsidR="00486150" w:rsidRPr="00A00FCB" w:rsidRDefault="002B19C0" w:rsidP="00A00FCB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All i</w:t>
       </w:r>
       <w:r w:rsidR="00BF1456" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nvestigators are responsible for updating information on new reportable significant financial interests</w:t>
       </w:r>
       <w:r w:rsidR="00CB5A1E" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BF1456" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> such that accurate and current information </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. New reportable significant financial interests include financial interests that become reportable due to an increase in value that meets the reporting threshold, as well as the acquisition of new interests that are reportable. Updated financial disclosures must be submitted to the Director of Research </w:t>
+        <w:t xml:space="preserve"> such that accurate and current information is on file with the University at all times. New reportable significant financial interests include financial interests that become reportable due to an increase in value that meets the reporting threshold, as well as the acquisition of new interests that are reportable. Updated financial disclosures must be submitted to the Director of Research </w:t>
       </w:r>
       <w:r w:rsidR="009B3664">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Compliance</w:t>
       </w:r>
       <w:r w:rsidR="00BF1456" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with</w:t>
       </w:r>
       <w:r w:rsidR="00E5669E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
@@ -5883,50 +5787,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C835929" w14:textId="0ABBFC52" w:rsidR="00BF1456" w:rsidRPr="00A00FCB" w:rsidRDefault="00BF1456" w:rsidP="00A00FCB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>If the individual (including the individual’s spouse and dependent children) has no significant financial interests related to the project, work may begin immediately upon submitting written certification of that fact</w:t>
       </w:r>
       <w:r w:rsidR="003525EA" w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06005BD4" w14:textId="77777777" w:rsidR="00BF1456" w:rsidRPr="00A00FCB" w:rsidRDefault="00BF1456" w:rsidP="00A00FCB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -6131,69 +6036,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD11C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">President. The Director of Research </w:t>
       </w:r>
       <w:r w:rsidR="003D0C78" w:rsidRPr="00BD11C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Administration</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD11C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will also report the existence of conflicting interests, financial disclosures, and/or related Conflict Resolution Plans to the sponsor of the relevant project, if (a) such reporting is required by the pertinent program regulations or guidelines, (b) the University finds that it is unable to manage or eliminate a conflict of interest, or (c) the failure of an investigator to comply with this policy has biased the design, conduct, or reporting of the research. In the last case, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> will also be made of corrective action taken or to be taken. </w:t>
+        <w:t xml:space="preserve"> will also report the existence of conflicting interests, financial disclosures, and/or related Conflict Resolution Plans to the sponsor of the relevant project, if (a) such reporting is required by the pertinent program regulations or guidelines, (b) the University finds that it is unable to manage or eliminate a conflict of interest, or (c) the failure of an investigator to comply with this policy has biased the design, conduct, or reporting of the research. In the last case, report will also be made of corrective action taken or to be taken. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C05FE0F" w14:textId="2A1F8A3D" w:rsidR="00BF1456" w:rsidRPr="00A00FCB" w:rsidRDefault="003D55DB" w:rsidP="00AC516A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc160813819"/>
       <w:r w:rsidRPr="00A00FCB">
         <w:t>Record Keeping</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="79FDB315" w14:textId="0BD7944A" w:rsidR="00BF1456" w:rsidRPr="00A00FCB" w:rsidRDefault="003D0C78" w:rsidP="008E6EC2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6233,69 +6120,51 @@
         </w:rPr>
         <w:t xml:space="preserve">disclosures, </w:t>
       </w:r>
       <w:r w:rsidR="000F21F4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>associated reviews and a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ctions </w:t>
       </w:r>
       <w:r w:rsidR="000F21F4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> a disclosure resulted in a determination of a financial conflict of interest)</w:t>
+        <w:t>(whether or not a disclosure resulted in a determination of a financial conflict of interest)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, reporting</w:t>
       </w:r>
       <w:r w:rsidR="00E64FEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/updating</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information, etc. </w:t>
       </w:r>
@@ -6396,71 +6265,62 @@
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> an approved Conflict Resolution Plan, the FDRC shall recommend sanctions which may include disciplinary action ranging from a letter of reprimand to termination of employment. If the violation results in a collateral proceeding </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9713F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00CC63EA" w:rsidRPr="00A9713F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1F497D" w:themeColor="text2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">University of Maine Policy and </w:t>
+          <w:t xml:space="preserve">University of Maine Policy and Procedures for Responding to </w:t>
         </w:r>
         <w:r w:rsidR="00CC63EA" w:rsidRPr="00A9713F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1F497D" w:themeColor="text2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>P</w:t>
-[...9 lines deleted...]
-          <w:t xml:space="preserve">rocedures for Responding to Allegations of Research Misconduct </w:t>
+          <w:lastRenderedPageBreak/>
+          <w:t xml:space="preserve">Allegations of Research Misconduct </w:t>
         </w:r>
         <w:r w:rsidR="00A9713F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1F497D" w:themeColor="text2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
         <w:r w:rsidR="00CC63EA" w:rsidRPr="00A9713F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="1F497D" w:themeColor="text2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Word</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A9713F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -6537,124 +6397,124 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sanctions and their implementation. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0057167F" w:rsidRPr="00A00FCB" w:rsidSect="00555F83">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49B4803A" w14:textId="77777777" w:rsidR="0034264D" w:rsidRDefault="0034264D" w:rsidP="00743C83">
+    <w:p w14:paraId="27B6CE89" w14:textId="77777777" w:rsidR="00AE2DFB" w:rsidRDefault="00AE2DFB" w:rsidP="00743C83">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="458C4042" w14:textId="77777777" w:rsidR="0034264D" w:rsidRDefault="0034264D" w:rsidP="00743C83">
+    <w:p w14:paraId="3DB056BA" w14:textId="77777777" w:rsidR="00AE2DFB" w:rsidRDefault="00AE2DFB" w:rsidP="00743C83">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="286405EE" w14:textId="49D28831" w:rsidR="001913F1" w:rsidRDefault="001913F1" w:rsidP="00477307">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2044408C" w14:textId="77777777" w:rsidR="001913F1" w:rsidRDefault="001913F1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1336426593"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="22187DAB" w14:textId="7D40539C" w:rsidR="00477307" w:rsidRPr="00477307" w:rsidRDefault="00477307">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -6692,51 +6552,51 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00477307">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="74288E09" w14:textId="77777777" w:rsidR="00477307" w:rsidRDefault="00477307">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1434820017"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="146944BC" w14:textId="391E29FC" w:rsidR="00555F83" w:rsidRPr="00555F83" w:rsidRDefault="00555F83">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -6774,51 +6634,51 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00555F83">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="16534ACC" w14:textId="77777777" w:rsidR="00555F83" w:rsidRDefault="00555F83">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-758829594"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="095C1424" w14:textId="77777777" w:rsidR="00555F83" w:rsidRPr="00477307" w:rsidRDefault="00555F83">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -6856,63 +6716,63 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00477307">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2C7D6A58" w14:textId="77777777" w:rsidR="00555F83" w:rsidRDefault="00555F83">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04004BCD" w14:textId="77777777" w:rsidR="0034264D" w:rsidRDefault="0034264D" w:rsidP="00743C83">
+    <w:p w14:paraId="320ACE0E" w14:textId="77777777" w:rsidR="00AE2DFB" w:rsidRDefault="00AE2DFB" w:rsidP="00743C83">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CC65A33" w14:textId="77777777" w:rsidR="0034264D" w:rsidRDefault="0034264D" w:rsidP="00743C83">
+    <w:p w14:paraId="1A78A7AC" w14:textId="77777777" w:rsidR="00AE2DFB" w:rsidRDefault="00AE2DFB" w:rsidP="00743C83">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="08E8B9E7" w14:textId="576108D1" w:rsidR="001913F1" w:rsidRDefault="001913F1" w:rsidP="00CC63EA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009E13C9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009E13C9">
         <w:t xml:space="preserve"> Previously Updated 8/2012, 3/2013</w:t>
       </w:r>
       <w:r w:rsidR="00DB5C63">
         <w:t>, 10/22/2013</w:t>
@@ -6921,51 +6781,51 @@
         <w:t>, and 3/6/2018</w:t>
       </w:r>
       <w:r w:rsidRPr="009E13C9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409C127E" w14:textId="338E4F8C" w:rsidR="00CC63EA" w:rsidRDefault="00CC63EA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Note: Updated title and weblink for UMaine’s Research Misconduct Policy </w:t>
       </w:r>
       <w:r w:rsidR="00C804F6">
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r>
         <w:t>2/2/2024</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0971674C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6EA136"/>
     <w:lvl w:ilvl="0" w:tplc="A51A646C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8211,57 +8071,57 @@
   <w:num w:numId="8" w16cid:durableId="1430010220">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="474765413">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1049187173">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="393313556">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="318001860">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="195239217">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1491141190">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF1456"/>
     <w:rsid w:val="0003083B"/>
     <w:rsid w:val="00030953"/>
     <w:rsid w:val="00040D68"/>
     <w:rsid w:val="0004148E"/>
     <w:rsid w:val="00047A2D"/>
@@ -8397,50 +8257,51 @@
     <w:rsid w:val="006C1BDB"/>
     <w:rsid w:val="006C75F3"/>
     <w:rsid w:val="006D0E9A"/>
     <w:rsid w:val="006D2520"/>
     <w:rsid w:val="006D591D"/>
     <w:rsid w:val="006E1981"/>
     <w:rsid w:val="006E213F"/>
     <w:rsid w:val="006E67CB"/>
     <w:rsid w:val="006F7C3B"/>
     <w:rsid w:val="00705710"/>
     <w:rsid w:val="0072740F"/>
     <w:rsid w:val="0073309A"/>
     <w:rsid w:val="00743C83"/>
     <w:rsid w:val="00745801"/>
     <w:rsid w:val="00747174"/>
     <w:rsid w:val="0075121D"/>
     <w:rsid w:val="00753040"/>
     <w:rsid w:val="00760815"/>
     <w:rsid w:val="00762C4C"/>
     <w:rsid w:val="0077187E"/>
     <w:rsid w:val="007767B5"/>
     <w:rsid w:val="007C0E0C"/>
     <w:rsid w:val="007C1D10"/>
     <w:rsid w:val="007D351C"/>
     <w:rsid w:val="007E6910"/>
+    <w:rsid w:val="007F0DC3"/>
     <w:rsid w:val="007F67FA"/>
     <w:rsid w:val="00803481"/>
     <w:rsid w:val="00803F0F"/>
     <w:rsid w:val="00823E08"/>
     <w:rsid w:val="0083263A"/>
     <w:rsid w:val="00840236"/>
     <w:rsid w:val="008434B5"/>
     <w:rsid w:val="008560F1"/>
     <w:rsid w:val="008800D5"/>
     <w:rsid w:val="00886333"/>
     <w:rsid w:val="0088796D"/>
     <w:rsid w:val="0089370C"/>
     <w:rsid w:val="008A1892"/>
     <w:rsid w:val="008E542E"/>
     <w:rsid w:val="008E6EC2"/>
     <w:rsid w:val="008F251F"/>
     <w:rsid w:val="008F477F"/>
     <w:rsid w:val="0090282C"/>
     <w:rsid w:val="009071B4"/>
     <w:rsid w:val="00912BF7"/>
     <w:rsid w:val="00915EB1"/>
     <w:rsid w:val="00941C0B"/>
     <w:rsid w:val="00946EDD"/>
     <w:rsid w:val="00950512"/>
     <w:rsid w:val="00956A86"/>
@@ -8454,50 +8315,52 @@
     <w:rsid w:val="009A0B35"/>
     <w:rsid w:val="009B3664"/>
     <w:rsid w:val="009C4E8C"/>
     <w:rsid w:val="009C7FF3"/>
     <w:rsid w:val="009D4B27"/>
     <w:rsid w:val="009E0AE2"/>
     <w:rsid w:val="009E13C9"/>
     <w:rsid w:val="00A00FCB"/>
     <w:rsid w:val="00A01DD4"/>
     <w:rsid w:val="00A029A8"/>
     <w:rsid w:val="00A14E67"/>
     <w:rsid w:val="00A309C9"/>
     <w:rsid w:val="00A4042A"/>
     <w:rsid w:val="00A47AA0"/>
     <w:rsid w:val="00A56CCB"/>
     <w:rsid w:val="00A75FD3"/>
     <w:rsid w:val="00A9713F"/>
     <w:rsid w:val="00AA1E9E"/>
     <w:rsid w:val="00AA4AC7"/>
     <w:rsid w:val="00AB05C1"/>
     <w:rsid w:val="00AB1838"/>
     <w:rsid w:val="00AB1AA3"/>
     <w:rsid w:val="00AC516A"/>
     <w:rsid w:val="00AC666D"/>
     <w:rsid w:val="00AE02D5"/>
+    <w:rsid w:val="00AE2DFB"/>
+    <w:rsid w:val="00AE326E"/>
     <w:rsid w:val="00B17ECA"/>
     <w:rsid w:val="00B252FC"/>
     <w:rsid w:val="00B40258"/>
     <w:rsid w:val="00B55216"/>
     <w:rsid w:val="00B5738E"/>
     <w:rsid w:val="00B83656"/>
     <w:rsid w:val="00B90B7D"/>
     <w:rsid w:val="00B95D3A"/>
     <w:rsid w:val="00BB0A52"/>
     <w:rsid w:val="00BC23B8"/>
     <w:rsid w:val="00BC43C3"/>
     <w:rsid w:val="00BD11C6"/>
     <w:rsid w:val="00BE11A3"/>
     <w:rsid w:val="00BF1456"/>
     <w:rsid w:val="00BF14AE"/>
     <w:rsid w:val="00C35B87"/>
     <w:rsid w:val="00C36BBF"/>
     <w:rsid w:val="00C417B3"/>
     <w:rsid w:val="00C41CE3"/>
     <w:rsid w:val="00C4673B"/>
     <w:rsid w:val="00C476F9"/>
     <w:rsid w:val="00C64031"/>
     <w:rsid w:val="00C64E75"/>
     <w:rsid w:val="00C804F6"/>
     <w:rsid w:val="00C91E26"/>
@@ -8549,64 +8412,64 @@
     <w:rsid w:val="00F55967"/>
     <w:rsid w:val="00F60977"/>
     <w:rsid w:val="00F7605D"/>
     <w:rsid w:val="00F77AC0"/>
     <w:rsid w:val="00F82A18"/>
     <w:rsid w:val="00F93CBF"/>
     <w:rsid w:val="00FC5929"/>
     <w:rsid w:val="00FE22DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5286E46C"/>
   <w15:docId w15:val="{7F329B22-7A3D-4561-87F7-4DBF12B703BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9851,51 +9714,51 @@
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="006F7C3B"/>
     <w:rPr>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:rsid w:val="006F7C3B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="739640052">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1598711348">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -10257,66 +10120,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{269E38A5-6DAE-48EE-A1A1-AD6768F21F38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3678</Words>
-  <Characters>20970</Characters>
+  <Words>3679</Words>
+  <Characters>20975</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>174</Lines>
   <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24599</CharactersWithSpaces>
+  <CharactersWithSpaces>24605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lyn Whittlesey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>