--- v0 (2026-01-05)
+++ v1 (2026-10-14)
@@ -235,70 +235,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F21279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>RESOURCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5CCFCE" w14:textId="62C3CC38" w:rsidR="00F21279" w:rsidRPr="00F21279" w:rsidRDefault="00F21279" w:rsidP="00F21279">
+          <w:p w14:paraId="6C5CCFCE" w14:textId="4757DFE9" w:rsidR="00F21279" w:rsidRPr="00F21279" w:rsidRDefault="00F21279" w:rsidP="00F21279">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F21279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>CONTACT</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF23FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / WEBSITE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3F9CFCFC" w14:textId="69E8A59E" w:rsidR="00F21279" w:rsidRPr="00F21279" w:rsidRDefault="00F21279" w:rsidP="00F21279">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F21279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
@@ -400,71 +410,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3957" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55621997" w14:textId="77777777" w:rsidR="00F21279" w:rsidRPr="00F21279" w:rsidRDefault="00F21279" w:rsidP="00F21279">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F21279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>207-581-1392</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E5D3099" w14:textId="7FD7F39A" w:rsidR="00F21279" w:rsidRPr="00F21279" w:rsidRDefault="00F21279" w:rsidP="00F21279">
+          <w:p w14:paraId="5E5D3099" w14:textId="4454F653" w:rsidR="00F21279" w:rsidRPr="00F21279" w:rsidRDefault="00F21279" w:rsidP="00F21279">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00F21279">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
-                <w:t>http://www.umaine.edu/counseling/</w:t>
+                <w:t>umaine.edu/counseling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F21279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CC2A999" w14:textId="6983FF61" w:rsidR="00F21279" w:rsidRPr="00F21279" w:rsidRDefault="00F21279" w:rsidP="00DF2BAA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -585,71 +595,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3957" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="302BC1F2" w14:textId="77777777" w:rsidR="00F21279" w:rsidRPr="00F21279" w:rsidRDefault="00F21279" w:rsidP="00F21279">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F21279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>207-581-2034</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B586F4B" w14:textId="26A85F53" w:rsidR="00F21279" w:rsidRPr="00F21279" w:rsidRDefault="00CB367A" w:rsidP="00F21279">
+          <w:p w14:paraId="3B586F4B" w14:textId="4193208F" w:rsidR="00F21279" w:rsidRPr="00F21279" w:rsidRDefault="00CB367A" w:rsidP="00F21279">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="008A4F8E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
-                <w:t>https://umaine.edu/psychological-services-center/</w:t>
+                <w:t>umaine.edu/psychological-services-center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AB2691C" w14:textId="62745A4B" w:rsidR="00F21279" w:rsidRPr="00F21279" w:rsidRDefault="00F21279" w:rsidP="00F21279">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F21279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Weekdays 8:00 am – 4:30 pm</w:t>
             </w:r>
           </w:p>
@@ -775,70 +785,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F21279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>RESOURCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="279ED8D8" w14:textId="77777777" w:rsidR="00F07E8E" w:rsidRPr="00F21279" w:rsidRDefault="00F07E8E" w:rsidP="004C660D">
+          <w:p w14:paraId="279ED8D8" w14:textId="363350DD" w:rsidR="00F07E8E" w:rsidRPr="00F21279" w:rsidRDefault="00F07E8E" w:rsidP="004C660D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F21279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>CONTACT</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF23FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / WEBSITE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="13F1908B" w14:textId="77777777" w:rsidR="00F07E8E" w:rsidRPr="00F21279" w:rsidRDefault="00F07E8E" w:rsidP="004C660D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F21279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
@@ -916,74 +936,74 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3957" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16BAA880" w14:textId="77777777" w:rsidR="00DF2BAA" w:rsidRPr="00DF2BAA" w:rsidRDefault="00DF2BAA" w:rsidP="00DF2BAA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2BAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>207-947-0366</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="305A2E79" w14:textId="56090A12" w:rsidR="00F07E8E" w:rsidRPr="00F21279" w:rsidRDefault="00DF2BAA" w:rsidP="00DF2BAA">
+          <w:p w14:paraId="305A2E79" w14:textId="778AC6BE" w:rsidR="00F07E8E" w:rsidRPr="00F21279" w:rsidRDefault="00FF23FD" w:rsidP="00DF2BAA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="008A4F8E">
+              <w:r w:rsidRPr="00C7318F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
-                <w:t>http://www.chcs-me.org/</w:t>
+                <w:t>chcs-me.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="00DF2BAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6867B3D4" w14:textId="05E43B2B" w:rsidR="00F07E8E" w:rsidRPr="00F21279" w:rsidRDefault="00F07E8E" w:rsidP="00F07E8E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="41"/>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1122,71 +1142,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3957" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="351E6945" w14:textId="77777777" w:rsidR="00DF2BAA" w:rsidRPr="00DF2BAA" w:rsidRDefault="00DF2BAA" w:rsidP="00DF2BAA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2BAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>1-888-568-1112</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4069F92F" w14:textId="69BB209E" w:rsidR="00F07E8E" w:rsidRPr="00F21279" w:rsidRDefault="00DF2BAA" w:rsidP="00DF2BAA">
+          <w:p w14:paraId="4069F92F" w14:textId="670B0632" w:rsidR="00F07E8E" w:rsidRPr="00F21279" w:rsidRDefault="00DF2BAA" w:rsidP="00DF2BAA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="008A4F8E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
-                <w:t>https://heretohelpmaine.com/</w:t>
+                <w:t>heretohelpmaine.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C8949E1" w14:textId="605321E1" w:rsidR="00BE1A49" w:rsidRPr="00F21279" w:rsidRDefault="00BE1A49" w:rsidP="004C660D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
@@ -1329,71 +1349,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3957" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F0E9A2D" w14:textId="77777777" w:rsidR="00DF2BAA" w:rsidRPr="00DF2BAA" w:rsidRDefault="00DF2BAA" w:rsidP="00DF2BAA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2BAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>207-581-2034</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="142ADC6A" w14:textId="4E3489AD" w:rsidR="00F07E8E" w:rsidRPr="00F21279" w:rsidRDefault="00DF2BAA" w:rsidP="00DF2BAA">
+          <w:p w14:paraId="142ADC6A" w14:textId="6FD46173" w:rsidR="00F07E8E" w:rsidRPr="00F21279" w:rsidRDefault="00DF2BAA" w:rsidP="00DF2BAA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="008A4F8E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
-                <w:t>https://umaine.edu/psychological-services-center/</w:t>
+                <w:t>umaine.edu/psychological-services-center</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B5687AE" w14:textId="74548520" w:rsidR="00F07E8E" w:rsidRPr="00F21279" w:rsidRDefault="00F07E8E" w:rsidP="00F07E8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
@@ -1451,74 +1471,96 @@
               <w:t>Contact Your Primary Care Provider</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="778B3830" w14:textId="12CE6BD5" w:rsidR="00F07E8E" w:rsidRPr="00F07E8E" w:rsidRDefault="00F07E8E" w:rsidP="00F07E8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F07E8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>(Any costs are your responsibility)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32F78598" w14:textId="62D064F8" w:rsidR="00F07E8E" w:rsidRPr="000103FA" w:rsidRDefault="00F07E8E" w:rsidP="000103FA">
+          <w:p w14:paraId="32F78598" w14:textId="1CE77573" w:rsidR="00F07E8E" w:rsidRPr="00516BD5" w:rsidRDefault="00516BD5" w:rsidP="000103FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCCF14F" w14:textId="2C520D2E" w:rsidR="00F07E8E" w:rsidRPr="00B168BC" w:rsidRDefault="00F07E8E" w:rsidP="000103FA">
+          <w:p w14:paraId="5CCCF14F" w14:textId="198BB64D" w:rsidR="00F07E8E" w:rsidRPr="00516BD5" w:rsidRDefault="00516BD5" w:rsidP="000103FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="550CFDE2" w14:textId="77777777" w:rsidR="00B168BC" w:rsidRPr="006D02E0" w:rsidRDefault="00B168BC" w:rsidP="00B168BC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E74BB9D" w14:textId="78D97642" w:rsidR="00B168BC" w:rsidRPr="006D02E0" w:rsidRDefault="00B168BC" w:rsidP="00B168BC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1674,87 +1716,99 @@
           </w:tcPr>
           <w:p w14:paraId="3C8C2909" w14:textId="45C13F85" w:rsidR="00B168BC" w:rsidRPr="00F21279" w:rsidRDefault="000103FA" w:rsidP="004C660D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000103FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Behavioral Health Services Locator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26397A8D" w14:textId="62448402" w:rsidR="00B168BC" w:rsidRPr="00F21279" w:rsidRDefault="000103FA" w:rsidP="004C660D">
+          <w:p w14:paraId="26397A8D" w14:textId="7B11D7DB" w:rsidR="00B168BC" w:rsidRPr="00F21279" w:rsidRDefault="000103FA" w:rsidP="004C660D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="008A4F8E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
-                <w:t>https://findtreatment.gov/</w:t>
+                <w:t>findtreatment.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="795DB62C" w14:textId="41CA5960" w:rsidR="00B168BC" w:rsidRPr="00F21279" w:rsidRDefault="00B168BC" w:rsidP="004C660D">
+          <w:p w14:paraId="795DB62C" w14:textId="5A85A1BE" w:rsidR="00B168BC" w:rsidRPr="00516BD5" w:rsidRDefault="00516BD5" w:rsidP="004C660D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D809F3" w:rsidRPr="00F21279" w14:paraId="1AB2E482" w14:textId="77777777" w:rsidTr="00117C74">
         <w:trPr>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7280F6D2" w14:textId="3C3ADE5E" w:rsidR="00D809F3" w:rsidRPr="00F21279" w:rsidRDefault="00D809F3" w:rsidP="00D809F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000103FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
@@ -1777,71 +1831,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3957" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6730BD5A" w14:textId="77777777" w:rsidR="00D809F3" w:rsidRDefault="00D809F3" w:rsidP="00D809F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Call or Text 988</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B388E9F" w14:textId="14D482EB" w:rsidR="00193397" w:rsidRPr="00F21279" w:rsidRDefault="00193397" w:rsidP="00D809F3">
+          <w:p w14:paraId="3B388E9F" w14:textId="60F64928" w:rsidR="00193397" w:rsidRPr="00F21279" w:rsidRDefault="00193397" w:rsidP="00D809F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="008A4F8E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
-                <w:t>https://988lifeline.org/</w:t>
+                <w:t>988lifeline.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03C43F09" w14:textId="5125A847" w:rsidR="00D809F3" w:rsidRPr="00F21279" w:rsidRDefault="00D809F3" w:rsidP="00D809F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
@@ -1912,3878 +1966,3325 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="0019486C">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30C98067" w14:textId="5968FC4A" w:rsidR="0019486C" w:rsidRPr="00251E1C" w:rsidRDefault="0019486C" w:rsidP="00251E1C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00251E1C">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Resources List for Human Subjects Research Studies </w:t>
       </w:r>
       <w:r w:rsidR="00251E1C">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00251E1C">
         <w:t>on Sensitive Topics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62ECF627" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00251E1C">
+    <w:p w14:paraId="62ECF627" w14:textId="44880224" w:rsidR="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00251E1C">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251E1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>The Office of Research Compliance will review this document on a yearly basis. Researchers should verify that the information in this document is current.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="37AC18D9" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00251E1C">
+        <w:t>The Office of Research Compliance review</w:t>
+      </w:r>
+      <w:r w:rsidR="00825937">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this document on a yearly basis. Researchers should verify that the information in this document is current.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8D9B9E" w14:textId="77777777" w:rsidR="0012635E" w:rsidRPr="00251E1C" w:rsidRDefault="0012635E" w:rsidP="00251E1C">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AC18D9" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00251E1C">
         <w:t>National Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60421F23" w14:textId="5E7D504F" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="60421F23" w14:textId="0FF1CD5D" w:rsidR="00251E1C" w:rsidRPr="001B7EB3" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00EF509D">
+        <w:r w:rsidRPr="001B7EB3">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>National Suicide Prevention Lifeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63B1678A" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="63B1678A" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Call or text 988 or visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00EF509D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>their</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> website for internet chat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DE1391" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="27DE1391" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For Spanish speakers: Call or text “AYUDA” to 988 or visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00EF509D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>their</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> website for internet chat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA173E0" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="0DA173E0" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For deaf and hard of hearing: For TTY Users: Use your preferred relay service or dial 711 then 988; visit their website to access a Videophone for ASL users</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E715D2" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="05E715D2" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00EF509D">
+        <w:r w:rsidRPr="001B05E0">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Veteran’s Crisis Line</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>: Call 988 then press 1, Text 838255, or visit their website for internet chat with the Veteran’s Crisis Line</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3CCAAC" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00316A86">
-[...10 lines deleted...]
-    <w:p w14:paraId="7037D07E" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="7037D07E" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="001B7EB3" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00EF509D">
+        <w:r w:rsidRPr="001B7EB3">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Crisis Text Line</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="284671D4" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="284671D4" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Text HOME to 741741</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318995D4" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="318995D4" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Free, 24/7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0645A842" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="39548EF8" w14:textId="17140BBA" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Online chat accessible via their website</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39548EF8" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
-[...11 lines deleted...]
-    <w:p w14:paraId="7BFD9343" w14:textId="32840D4A" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="7BFD9343" w14:textId="0ECF32F3" w:rsidR="00251E1C" w:rsidRPr="001B05E0" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00EF509D">
+        <w:r w:rsidRPr="001B05E0">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>National Alliance on Mental Illness (NAMI)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A076301" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="4A076301" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Available Monday through Friday from 10 A.M. to 10 P.M. EST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186E0C56" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="186E0C56" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Call 1-800-950-NAMI (6264)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DBF318" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="50DBF318" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Text “Helpline” to 62640</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2109ADDF" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="2109ADDF" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email at </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00EF509D">
+        <w:r w:rsidRPr="001B05E0">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>helpline@nami.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B6008CD" w14:textId="2F886271" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="0B6008CD" w14:textId="2F886271" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C63F4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Teen and Young Adult Helpline:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> A free nationwide peer-support service providing information, resource referrals, and support to teens and young adults</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3E4A34" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="7E3E4A34" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Call 1-800-950-6264</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B1B3C3" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="36B1B3C3" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Chat on their website</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4A17E1" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="6782FCFC" w14:textId="34B37274" w:rsidR="00251E1C" w:rsidRPr="00997FEB" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Text “Friend” to 62640</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6782FCFC" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
-[...12 lines deleted...]
-    <w:p w14:paraId="27303F1E" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="27303F1E" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Substance Abuse and Mental Health Services Administration (SAMHSA) resources: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F22723" w14:textId="411A8ABE" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="00F22723" w14:textId="0B059CC6" w:rsidR="00251E1C" w:rsidRPr="001B7EB3" w:rsidRDefault="00D756F4" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00EF509D">
+        <w:r w:rsidRPr="001B7EB3">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">National </w:t>
+          <w:t>SAMHSA N</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EF509D">
+        <w:r w:rsidR="00251E1C" w:rsidRPr="001B7EB3">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>H</w:t>
-[...9 lines deleted...]
-          <w:t>elpline</w:t>
+          <w:t>ational Helpline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64D416E5" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="64D416E5" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Call 1-800-662-4357 (free, confidential, 24/7, English or Spanish)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377F3D57" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="377F3D57" w14:textId="34C72FBC" w:rsidR="00251E1C" w:rsidRPr="001B7EB3" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00EF509D">
+        <w:r w:rsidRPr="001B7EB3">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Online treatme</w:t>
+          <w:t xml:space="preserve">Online </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EF509D">
+        <w:r w:rsidR="001B05E0" w:rsidRPr="001B7EB3">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>T</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001B7EB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">reatment </w:t>
+        </w:r>
+        <w:r w:rsidR="001B05E0" w:rsidRPr="001B7EB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>L</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001B7EB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ocator</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2760F1FF" w14:textId="42A0F01E" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="001B7EB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Disaster Distress Helpline</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EF509D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – provides year-round disaster crisis counseling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3090BD" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF509D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toll-free, multilingual, 24/7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A86F23F" w14:textId="02F66AF8" w:rsidR="00251E1C" w:rsidRPr="00997FEB" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF509D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Call or text 1-800-985-5990, press ‘2’ for Spanish</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26085C84" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="001B7EB3" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="001B7EB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>National Domestic Viole</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001B7EB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>n</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EF509D">
+        <w:r w:rsidRPr="001B7EB3">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>t locator</w:t>
+          <w:t>ce Hotline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2760F1FF" w14:textId="42A0F01E" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="29D1F0B9" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...37 lines deleted...]
-      </w:hyperlink>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – provides year-round disaster crisis counseling</w:t>
-[...6 lines deleted...]
-          <w:ilvl w:val="2"/>
+        <w:t>Call 1-800-799-SAFE (7233)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760CA898" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Toll-free, multilingual, 24/7</w:t>
-[...6 lines deleted...]
-          <w:ilvl w:val="2"/>
+        <w:t>Chat available on their website</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B589F8" w14:textId="6F2C7694" w:rsidR="00251E1C" w:rsidRPr="001B7EB3" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Call or text 1-800-985-5990, press ‘2’ for Spanish</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="26085C84" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+        <w:t>Text “START” to 88788</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637AB320" w14:textId="03F8CC8D" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:r w:rsidRPr="00EF509D">
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="001B7EB3">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">National Domestic </w:t>
+          <w:t>National Sexual Ass</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EF509D">
+        <w:r w:rsidRPr="001B7EB3">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...151 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EF509D">
+        <w:r w:rsidRPr="001B7EB3">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ult Hotline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (through RAINN)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7536D021" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="7536D021" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Call 1-800-656-HOPE (4673)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DB6558" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="45CBB56A" w14:textId="55CA1A01" w:rsidR="00251E1C" w:rsidRPr="001B7EB3" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Chat available on their website</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CBB56A" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
-[...11 lines deleted...]
-    <w:p w14:paraId="32FB722F" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="32FB722F" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="001B7EB3" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="00EF509D">
+        <w:r w:rsidRPr="001B7EB3">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Department </w:t>
+          <w:t>Department of Defe</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EF509D">
+        <w:r w:rsidRPr="001B7EB3">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>o</w:t>
+          <w:t>n</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EF509D">
+        <w:r w:rsidRPr="001B7EB3">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>f Defense (DoD) Safe Helpline</w:t>
+          <w:t>se (DoD) Safe Helpline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73584445" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="73584445" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Call 877-995-5247</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C400B0C" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="1C400B0C" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00EF509D" w:rsidRDefault="00251E1C" w:rsidP="00997FEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Chat available on their website</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF48820" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00EF509D">
+    <w:p w14:paraId="5FF48820" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF509D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Group chat support groups available on their website</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C30DCDA" w14:textId="77777777" w:rsidR="003A14BF" w:rsidRPr="003A14BF" w:rsidRDefault="003A14BF" w:rsidP="003A14BF">
-[...9 lines deleted...]
-    <w:p w14:paraId="43171961" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00251E1C">
+    <w:p w14:paraId="4C30DCDA" w14:textId="77777777" w:rsidR="003A14BF" w:rsidRPr="003A14BF" w:rsidRDefault="003A14BF" w:rsidP="0012635E">
+      <w:pPr>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43171961" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00251E1C">
         <w:t>Maine Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68356B56" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="68356B56" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00997FEB" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Maine Crisi</w:t>
+          <w:t>Maine Crisis Line (MCL)</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BE40E7">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00997FEB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6463BEEC" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE40E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Voice and text line: 1-888-568-1112 – free, confidential, 24/7 crisis line</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A0472A" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE40E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Live Chat available on their website </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD6F185" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE40E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For adults, youth, and families in Penobscot and Piscataquis counties, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>s</w:t>
+          <w:t>Community Health and Counseling Services (CHCS</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BE40E7">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00997FEB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE40E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides 24-hour crisis service through the Crisis Mobile and Stabilization Unit Services (1-888-568-1112). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BA616D" w14:textId="09C88612" w:rsidR="00251E1C" w:rsidRPr="00997FEB" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Line (MCL)</w:t>
+          <w:t>Other Maine regions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...162 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> have mobile crisis response teams </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BA616D" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="613867F0" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="613867F0" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00997FEB" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>211 Maine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BF85E1E" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="4BF85E1E" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Helps connect people in Maine to local services – not a crisis hotline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123F8F60" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="123F8F60" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00BE40E7">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>thei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r website for an online directory of services available in Maine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6C0DA0" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="2B6C0DA0" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Accessible 24/7, in all languages, confidential</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B536BFE" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="6B536BFE" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Voiceline</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>: Call 211</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A62EA4D" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="7A62EA4D" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Text: text your </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>zipcode</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to 898-211</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC39611" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="4D60DB06" w14:textId="23EAEBF3" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>info@211maine.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D60DB06" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="17BF4EA6" w14:textId="100BD5E7" w:rsidR="00251E1C" w:rsidRPr="00305548" w:rsidRDefault="00BC0084" w:rsidP="00BE40E7">
+    <w:p w14:paraId="17BF4EA6" w14:textId="100BD5E7" w:rsidR="00251E1C" w:rsidRPr="00305548" w:rsidRDefault="00BC0084" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId34" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Peer Support Line</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00305548">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00305548" w:rsidRPr="00305548">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>formerly known as Intentional Warm Line)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2138E523" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="2138E523" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>24/7 peer-to-peer phone support for adults; recovery-focused conservations with a peer who has life experience with mental health recovery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBB3759" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="0F471DB0" w14:textId="165B8F30" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1-866-771-9276</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F471DB0" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="364A9FF0" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="364A9FF0" w14:textId="06A86F2E" w:rsidR="00251E1C" w:rsidRPr="00997FEB" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NAMI Maine</w:t>
+          <w:t>NAMI Main</w:t>
+        </w:r>
+        <w:r w:rsidR="00D756F4" w:rsidRPr="00997FEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>e Teen &amp; Youth Support</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BE40E7">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00997FEB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E67A19" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="67E67A19" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Support line (not a crisis line) for teens and youth ages 13-23</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE70EF7" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="0FE70EF7" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Text: Friend to 62640</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E35D334" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="2E35D334" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Available Monday through Friday 10:00am – 10:00pm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F43194" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="61F43194" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Call: 1-800-950-6264</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701EE3BD" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="6C13B5DB" w14:textId="530BB7B8" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Chat available on their website</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C13B5DB" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="4B34777D" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="4B34777D" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00997FEB" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Wabanaki Care Line</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36D8C3AA" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="36D8C3AA" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Free, confidential, 24/7 line for immediate help</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D70EA6" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="34D70EA6" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Call 1-844-844-2622</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3959D17E" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="45C6AAC9" w14:textId="5C2CF9D8" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Many support services summarized on their website</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="7192BCF4" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+        <w:t xml:space="preserve">Many support services </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE40E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>summarized</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE40E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on their website</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7192BCF4" w14:textId="6807D63C" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MaineTransNet</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="2567D7F9" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+      <w:r w:rsidR="00EA09EC">
+        <w:t xml:space="preserve"> (Maine Transgender Network)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2567D7F9" w14:textId="7FDBE82B" w:rsidR="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>“Provides peer-to-peer support groups, social and community events, and advocacy for the transgender community across Maine…”</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="1BD544B3" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00251E1C">
+        <w:t>“Provides peer-to-peer support groups, social and community events, and advocacy for the transgender community across Maine</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA09EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9CBEA9" w14:textId="77777777" w:rsidR="003A14BF" w:rsidRPr="003A14BF" w:rsidRDefault="003A14BF" w:rsidP="0012635E">
+      <w:pPr>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD544B3" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00251E1C">
-        <w:t>University of Maine Resources (available only for UMaine students)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5FB94750" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">University of Maine Resources (available </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA09EC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251E1C">
+        <w:t xml:space="preserve"> for UMaine students)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB94750" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00997FEB" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>UMaine Counseling Center (free to UMaine students)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61F1C26B" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="61F1C26B" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Open Monday through Friday from 8:00am-4:30pm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BC7477" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="12BC7477" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For distressed students, call 207-581-1392 for a phone consultation between the hours of 8:00am-4:30pm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CCBACA" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="62CCBACA" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For imminent risk, the UMaine counseling center recommends that you contact UMPD at 207-581-4040 or 911. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F44B78" w14:textId="77777777" w:rsidR="003A14BF" w:rsidRPr="003A14BF" w:rsidRDefault="003A14BF" w:rsidP="003A14BF">
-[...9 lines deleted...]
-    <w:p w14:paraId="6326D51C" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00251E1C">
+    <w:p w14:paraId="54F44B78" w14:textId="77777777" w:rsidR="003A14BF" w:rsidRPr="003A14BF" w:rsidRDefault="003A14BF" w:rsidP="0012635E">
+      <w:pPr>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6326D51C" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00251E1C">
         <w:t>Specialized Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CA8B6E" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="6C53E941" w14:textId="1A276492" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Centerlink</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> LGBTQ Community Center Member Directory</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C53E941" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="6A284AD6" w14:textId="41AD93FA" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="6A284AD6" w14:textId="2E934F2D" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>LGBT National Help Center</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - free &amp; confidential peer-support, information, and local resources, limited hours</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776BF2D4" w14:textId="61A3AFF5" w:rsidR="00251E1C" w:rsidRPr="00CB367A" w:rsidRDefault="00251E1C" w:rsidP="00CB367A">
+    <w:p w14:paraId="776BF2D4" w14:textId="61A3AFF5" w:rsidR="00251E1C" w:rsidRPr="00CB367A" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>LGBT National Hotline</w:t>
       </w:r>
       <w:r w:rsidR="00CB367A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB367A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>888-843-4564</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FEE2C87" w14:textId="0D8FACB7" w:rsidR="00251E1C" w:rsidRPr="00CB367A" w:rsidRDefault="00251E1C" w:rsidP="00CB367A">
+    <w:p w14:paraId="1FEE2C87" w14:textId="0D8FACB7" w:rsidR="00251E1C" w:rsidRPr="00CB367A" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">LGBT National Youth </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Talkline</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CB367A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB367A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>800-246-7743</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19601108" w14:textId="3868B471" w:rsidR="00251E1C" w:rsidRPr="00CB367A" w:rsidRDefault="00251E1C" w:rsidP="00CB367A">
+    <w:p w14:paraId="19601108" w14:textId="3868B471" w:rsidR="00251E1C" w:rsidRPr="00CB367A" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>LGBT National Senior Hotline</w:t>
       </w:r>
       <w:r w:rsidR="00CB367A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB367A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>888-234-7243</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7C834A" w14:textId="58EBDD5F" w:rsidR="00251E1C" w:rsidRPr="00CB367A" w:rsidRDefault="00251E1C" w:rsidP="00CB367A">
+    <w:p w14:paraId="0A7C834A" w14:textId="58EBDD5F" w:rsidR="00251E1C" w:rsidRPr="00CB367A" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>LGBT National Coming Out Support Hotline</w:t>
       </w:r>
       <w:r w:rsidR="00CB367A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB367A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>888-688-5428</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C56B8C" w14:textId="3777E647" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="65C56B8C" w14:textId="3777E647" w:rsidR="00251E1C" w:rsidRPr="00997FEB" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId41" w:history="1">
-        <w:r w:rsidRPr="00CB367A">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>1-on-1 Online Peer-Support Chat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61BBC681" w14:textId="662ABB39" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="7BBB2B3C" w14:textId="1BA7E6C6" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId42" w:history="1">
-        <w:r w:rsidRPr="00CB367A">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>LGBTQ Teens and Trans Teens Chatrooms</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BBB2B3C" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="56769DF9" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="56769DF9" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00997FEB" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId43" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>The Trevor Project</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F9738FE" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="1F9738FE" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Voice: Call 1-866-488-7386</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07723275" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="07723275" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Text: text ‘START’ to 678-678</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43065F3C" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="43065F3C" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00BE40E7">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>their</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> website to access an online chat and scroll to access breathing and calming exercises. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66806B7E" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="67A8B3C9" w14:textId="561CBC32" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Trevor Project also offers ‘</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>TrevorSpace</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>’ which is a moderated community for LGBTQ youth to receive peer support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A8B3C9" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4E061F41" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00997FEB" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Trans Lifeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BE9D668" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="5BE9D668" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Call 877-565-8860</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D32CCC" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="246A5FDC" w14:textId="4DFFEDDB" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Operates 24/7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246A5FDC" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="1FEC34EB" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="1FEC34EB" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>DeQH</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> – DESI LHBTQ+ Helpline for South Asians: 100% confidential support for South Asian lesbian, gay, bi, queer, trans, non-binary, questioning individuals in the united states</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B6E57A" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="43B6E57A" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Call 908-367-3374 on Thursdays and Sundays 8-10pm EST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8E4572" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="1F0B153C" w14:textId="5E09B930" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Email available on their website to connect with a peer support volunteer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0B153C" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="073A6B14" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="672A8E4B" w14:textId="5AA11EBC" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId47" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Black Mental Health Alliance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> – offers services to connect with a culturally-competent and patient-centered licensed mental health professional. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672A8E4B" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="66A1BDA4" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="65F53A15" w14:textId="33C81AE3" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Therapy for Latinx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>– connect with a service provider through their directory</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F53A15" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="0BC21AFD" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="0BC21AFD" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1 in 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Support for male survivors of sexual abuse or assault. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309209D8" w14:textId="66184AAB" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="6D906434" w14:textId="7D6DC2B9" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Free and anonymous </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>chat-based support groups</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BE40E7">
-[...20 lines deleted...]
-    <w:p w14:paraId="57611CB2" w14:textId="1A348B27" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    </w:p>
+    <w:p w14:paraId="4396B19B" w14:textId="7719846D" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId51" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>National Asian America</w:t>
-[...19 lines deleted...]
-          <w:t xml:space="preserve"> Pacific Islander Mental Health Association</w:t>
+          <w:t>National Asian American Pacific Islander Mental Health Association</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003A14BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – connect </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03A61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NAAPIMHA) </w:t>
+      </w:r>
+      <w:r w:rsidR="003A14BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– connect </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>with a service provider through their directory</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4396B19B" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="07285217" w14:textId="314D9042" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="07285217" w14:textId="314D9042" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Strong</w:t>
         </w:r>
-        <w:r w:rsidR="00EA009E">
+        <w:r w:rsidR="00EA009E" w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>H</w:t>
         </w:r>
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>earts</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Na</w:t>
-[...19 lines deleted...]
-          <w:t>ive Helpline</w:t>
+          <w:t xml:space="preserve"> Native Helpline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: safe, anonymous domestic and sexual violence helpline for Native Americans and Alaska Natives, offering </w:t>
       </w:r>
       <w:r w:rsidR="003C158B" w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>culturally appropriate</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> support and advocacy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E1FA79" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="30E1FA79" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Call or text 1-844-7NATIVE (762-8483) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6852BDAF" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="6852BDAF" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:afterLines="120" w:after="288" w:line="22" w:lineRule="atLeast"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Online chat available via their website</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4943D896" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00251E1C">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AD8CF8E" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00251E1C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00251E1C">
         <w:t>Veteran Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9F44FD" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="7A9F44FD" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00997FEB" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId53" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Veteran</w:t>
-[...19 lines deleted...]
-          <w:t>Crisis Line</w:t>
+          <w:t>Veteran Crisis Line</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B2685E9" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="4B2685E9" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dial 988, then Press 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FEC19FB" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="1FEC19FB" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Text 838255</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FAD7FF6" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="3FAD7FF6" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00997FEB" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId54" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Chat </w:t>
-[...19 lines deleted...]
-          <w:t>nline</w:t>
+          <w:t>Chat online</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E12C8AB" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="31A95330" w14:textId="04F2AFE7" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId55" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Search for local </w:t>
-[...19 lines deleted...]
-          <w:t>esources</w:t>
+          <w:t>Search for local resources</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31A95330" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="47E93712" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="47E93712" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00997FEB" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId56" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Military O</w:t>
-[...19 lines deleted...]
-          <w:t>eSource</w:t>
+          <w:t>Military OneSource</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58F29730" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="58F29730" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Free, 24/7 for service members and their families to help with a broad range of concerns, including possible mental health problems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9EEA9F" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="049BBBF8" w14:textId="773F309F" w:rsidR="00251E1C" w:rsidRPr="0012635E" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Call 800-342-9647</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049BBBF8" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00251E1C" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
-[...11 lines deleted...]
-    <w:p w14:paraId="6586C347" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="6586C347" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00997FEB" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId57" w:history="1">
-        <w:r w:rsidRPr="00BE40E7">
+        <w:r w:rsidRPr="00997FEB">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="none"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>National Call Center fo</w:t>
-[...19 lines deleted...]
-          <w:t xml:space="preserve"> Homeless Veterans</w:t>
+          <w:t>National Call Center for Homeless Veterans</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DFE5EBE" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="7DFE5EBE" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Free, confidential, 24/7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2285AB11" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="2285AB11" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Call 877-424-3838</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D007161" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="00BE40E7">
+    <w:p w14:paraId="7D007161" w14:textId="77777777" w:rsidR="00251E1C" w:rsidRPr="00BE40E7" w:rsidRDefault="00251E1C" w:rsidP="0012635E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE40E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Online chat accessible via their website</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2272CC89" w14:textId="77777777" w:rsidR="006D02E0" w:rsidRPr="00F21279" w:rsidRDefault="006D02E0" w:rsidP="00B168BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006D02E0" w:rsidRPr="00F21279" w:rsidSect="009400EB">
       <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14757F72" w14:textId="77777777" w:rsidR="00490633" w:rsidRDefault="00490633" w:rsidP="009400EB">
+    <w:p w14:paraId="513E8A98" w14:textId="77777777" w:rsidR="00F95CAA" w:rsidRDefault="00F95CAA" w:rsidP="009400EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74B68D54" w14:textId="77777777" w:rsidR="00490633" w:rsidRDefault="00490633" w:rsidP="009400EB">
+    <w:p w14:paraId="3007C3E9" w14:textId="77777777" w:rsidR="00F95CAA" w:rsidRDefault="00F95CAA" w:rsidP="009400EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -5837,100 +5338,102 @@
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00C95D3B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CBF1372" w14:textId="77777777" w:rsidR="00490633" w:rsidRDefault="00490633" w:rsidP="009400EB">
+    <w:p w14:paraId="3B62ED69" w14:textId="77777777" w:rsidR="00F95CAA" w:rsidRDefault="00F95CAA" w:rsidP="009400EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A853F02" w14:textId="77777777" w:rsidR="00490633" w:rsidRDefault="00490633" w:rsidP="009400EB">
+    <w:p w14:paraId="30745E6B" w14:textId="77777777" w:rsidR="00F95CAA" w:rsidRDefault="00F95CAA" w:rsidP="009400EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06FD3D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="33661F8A"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="CA62A8BE"/>
+    <w:lvl w:ilvl="0" w:tplc="08528A4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="3F88C8AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -5977,61 +5480,62 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F1A0584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="78C2348C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="2CF2BA96"/>
+    <w:lvl w:ilvl="0" w:tplc="C562D56C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -6202,73 +5706,75 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34667C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="78DADDA4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="B8DEC076"/>
+    <w:lvl w:ilvl="0" w:tplc="682E11BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="0E563646">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -6539,73 +6045,75 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55821C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A6E0612C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="042089B2"/>
+    <w:lvl w:ilvl="0" w:tplc="C57CB9BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="194E4880">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -6675,133 +6183,155 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1694502288">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2081633446">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="468328896">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1578854994">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1812939040">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1251500640">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F21279"/>
     <w:rsid w:val="000103FA"/>
     <w:rsid w:val="000356DC"/>
     <w:rsid w:val="000D13B9"/>
+    <w:rsid w:val="000F4981"/>
     <w:rsid w:val="00117C74"/>
+    <w:rsid w:val="0012635E"/>
     <w:rsid w:val="00193397"/>
     <w:rsid w:val="0019486C"/>
+    <w:rsid w:val="001B05E0"/>
+    <w:rsid w:val="001B7EB3"/>
     <w:rsid w:val="001D2BC2"/>
+    <w:rsid w:val="001D6E31"/>
     <w:rsid w:val="00251E1C"/>
     <w:rsid w:val="00276CBA"/>
     <w:rsid w:val="0029276E"/>
     <w:rsid w:val="00305548"/>
     <w:rsid w:val="00316A86"/>
     <w:rsid w:val="00376C34"/>
     <w:rsid w:val="003A14BF"/>
+    <w:rsid w:val="003C0D98"/>
     <w:rsid w:val="003C158B"/>
     <w:rsid w:val="00436D47"/>
     <w:rsid w:val="00490633"/>
     <w:rsid w:val="004D3B7F"/>
+    <w:rsid w:val="004E2843"/>
+    <w:rsid w:val="00516BD5"/>
+    <w:rsid w:val="006051E5"/>
     <w:rsid w:val="006D02E0"/>
     <w:rsid w:val="00725C5B"/>
     <w:rsid w:val="007D4396"/>
     <w:rsid w:val="007D6181"/>
+    <w:rsid w:val="00825937"/>
     <w:rsid w:val="0083546D"/>
     <w:rsid w:val="0086538C"/>
     <w:rsid w:val="00872321"/>
     <w:rsid w:val="00876EDD"/>
     <w:rsid w:val="008C09E6"/>
+    <w:rsid w:val="0090319F"/>
     <w:rsid w:val="009400EB"/>
+    <w:rsid w:val="00997FEB"/>
     <w:rsid w:val="009A62DF"/>
     <w:rsid w:val="009D6EE4"/>
     <w:rsid w:val="009F2BC4"/>
     <w:rsid w:val="009F5522"/>
     <w:rsid w:val="00AC6310"/>
     <w:rsid w:val="00B12D2A"/>
     <w:rsid w:val="00B168BC"/>
     <w:rsid w:val="00B22AF6"/>
     <w:rsid w:val="00B26B99"/>
+    <w:rsid w:val="00B35142"/>
     <w:rsid w:val="00BC0084"/>
     <w:rsid w:val="00BD02D9"/>
     <w:rsid w:val="00BE1A49"/>
     <w:rsid w:val="00BE40E7"/>
     <w:rsid w:val="00C31966"/>
     <w:rsid w:val="00C63F4D"/>
     <w:rsid w:val="00C95D3B"/>
     <w:rsid w:val="00CA4A57"/>
     <w:rsid w:val="00CB367A"/>
     <w:rsid w:val="00CC47CB"/>
+    <w:rsid w:val="00D03988"/>
     <w:rsid w:val="00D421AB"/>
+    <w:rsid w:val="00D756F4"/>
     <w:rsid w:val="00D809F3"/>
     <w:rsid w:val="00DC44AC"/>
     <w:rsid w:val="00DF2BAA"/>
     <w:rsid w:val="00DF7B56"/>
+    <w:rsid w:val="00E02E57"/>
+    <w:rsid w:val="00E03A61"/>
     <w:rsid w:val="00E931DD"/>
     <w:rsid w:val="00EA009E"/>
+    <w:rsid w:val="00EA09EC"/>
     <w:rsid w:val="00ED0414"/>
     <w:rsid w:val="00EF509D"/>
     <w:rsid w:val="00F07E8E"/>
     <w:rsid w:val="00F21279"/>
+    <w:rsid w:val="00F95CAA"/>
+    <w:rsid w:val="00FC6056"/>
+    <w:rsid w:val="00FF23FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="16F6F61E"/>
@@ -7188,50 +6718,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001B7EB3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00251E1C"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
@@ -7728,53 +7259,55 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F21279"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009D6EE4"/>
+    <w:rsid w:val="0090319F"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="0070C0"/>
+      <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F21279"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009400EB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
@@ -7813,51 +7346,51 @@
     <w:rsid w:val="009400EB"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00376C34"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://findtreatment.gov/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.veteranscrisisline.net/get-help-now/chat/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rainn.org/help-and-healing/hotline/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgbtqcenters.org/LGBTCenters" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helpline@nami.org" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sweetser.org/programs-services/services-for-adults/peer-services/peer-support-line/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgbthotline.org/youthchatrooms/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackmentalhealth.com/connect-with-a-therapist/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://1in6.org/support-group-chat/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.veteranscrisisline.net/find-resources/local-resources/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/chat/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chcs-me.org/mental-health/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heretohelpmaine.com/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samhsa.gov/find-help/helplines/disaster-distress-helpline" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://211maine.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mainetrans.net/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgbthotline.org/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/hotline/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.veteranscrisisline.net/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crisistextline.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/psychological-services-center/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samhsa.gov/find-help/helplines/national-helpline" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safehelpline.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opportunityalliance.org/crisis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimaine.org/teentextline/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thetrevorproject.org/get-help/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.therapyforlatinx.com/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.militaryonesource.mil/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umaine.edu/counseling/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naapimha.org/aanhpi-service-providers" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/psychological-services-center/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/es/chat/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@211maine.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/counseling/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deqh.org/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nami.org/support-education/nami-helpline/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgbthotline.org/chat/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.veteranscrisisline.net/get-help-now/chat/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://findtreatment.gov/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opportunityalliance.org/crisis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wabanakiphw.org/departments/healing-and-recovery/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://1in6.org/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va.gov/homeless/nationalcallcenter.asp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chcs-me.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://211maine.org/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\shelby\Downloads\their" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strongheartshelpline.org/get-help" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://findtreatment.gov/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.veteranscrisisline.net/get-help-now/chat/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rainn.org/help-and-healing/hotline/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.lgbtqcenters.org/atlas/directory/category/all-centerlink-members" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helpline@nami.org" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sweetser.org/programs-services/services-for-adults/peer-services/peer-support-line/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgbthotline.org/youthchatrooms/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blackmentalhealth.com/connect-with-a-therapist/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://1in6.org/support-group-chat/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.veteranscrisisline.net/find-resources/local-resources/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/chat/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chcs-me.org/mental-health/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heretohelpmaine.com/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samhsa.gov/find-help/helplines/disaster-distress-helpline" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://211maine.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mainetrans.net/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgbthotline.org/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/hotline/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.veteranscrisisline.net/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crisistextline.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/psychological-services-center/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samhsa.gov/find-help/helplines/national-helpline" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safehelpline.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opportunityalliance.org/crisis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimaine.org/teentextline/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thetrevorproject.org/get-help/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.therapyforlatinx.com/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.militaryonesource.mil/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umaine.edu/counseling/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naapimha.org/aanhpi-service-providers" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/psychological-services-center/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/es/chat/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@211maine.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/counseling/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deqh.org/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nami.org/nami-helpline/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgbthotline.org/chat/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.veteranscrisisline.net/get-help-now/chat/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://findtreatment.gov/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opportunityalliance.org/crisis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wabanakiphw.org/departments/healing-and-recovery/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://1in6.org/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va.gov/homeless/nationalcallcenter.asp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chcs-me.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://211maine.org/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\shelby\Downloads\their" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://strongheartshelpline.org/get-help" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8131,55 +7664,55 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C0F5C61-A4AB-4BD4-89EF-85E7DF7B285D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>8948</Characters>
+  <Pages>7</Pages>
+  <Words>1572</Words>
+  <Characters>8963</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>74</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10497</CharactersWithSpaces>
+  <CharactersWithSpaces>10514</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cara Doiron</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>