--- v0 (2025-11-06)
+++ v1 (2026-05-16)
@@ -2,2401 +2,2455 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4B6EE2DD" w14:textId="77777777" w:rsidR="00760BED" w:rsidRPr="00760BED" w:rsidRDefault="00760BED" w:rsidP="00E447CC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t>APPLICATION COVER PAGE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78021E2F" w14:textId="77777777" w:rsidR="00E447CC" w:rsidRDefault="0073282B" w:rsidP="00E447CC">
+    <w:p w14:paraId="78021E2F" w14:textId="77777777" w:rsidR="00E447CC" w:rsidRPr="009235B1" w:rsidRDefault="0073282B" w:rsidP="00E447CC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E447CC">
+      <w:r w:rsidRPr="009235B1">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t>KEEP THIS PAGE AS ONE PAGE – DO NOT CHANGE MARGINS/FONTS!!!!!!!!!</w:t>
       </w:r>
-      <w:r w:rsidR="00E447CC" w:rsidRPr="00E447CC">
+      <w:r w:rsidR="00E447CC" w:rsidRPr="009235B1">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044CF27B" w14:textId="77777777" w:rsidR="00556756" w:rsidRPr="00E447CC" w:rsidRDefault="00E447CC" w:rsidP="00556756">
+    <w:p w14:paraId="044CF27B" w14:textId="77777777" w:rsidR="00556756" w:rsidRPr="009235B1" w:rsidRDefault="00E447CC" w:rsidP="00556756">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E447CC">
+      <w:r w:rsidRPr="009235B1">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t xml:space="preserve">PLEASE SUBMIT </w:t>
       </w:r>
-      <w:r w:rsidR="00C41207">
+      <w:r w:rsidR="00C41207" w:rsidRPr="009235B1">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t xml:space="preserve">THIS PAGE </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E447CC">
+      <w:r w:rsidRPr="009235B1">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:t>AS WORD DOCUMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FF0079" w14:textId="77777777" w:rsidR="00556756" w:rsidRDefault="00556756" w:rsidP="0028602B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5040"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FC1E6BE" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRPr="00556756" w:rsidRDefault="00D84F74" w:rsidP="0028602B">
-[...2 lines deleted...]
-          <w:tab w:val="center" w:pos="5040"/>
+    <w:p w14:paraId="4FC1E6BE" w14:textId="369D317C" w:rsidR="00D84F74" w:rsidRPr="005626AD" w:rsidRDefault="005626AD" w:rsidP="005626AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005626AD">
+        <w:t xml:space="preserve">APPLICATION </w:t>
+      </w:r>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005626AD">
+        <w:t xml:space="preserve">OR APPROVAL </w:t>
+      </w:r>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005626AD">
+        <w:t xml:space="preserve">F RESEARCH </w:t>
+      </w:r>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005626AD">
+        <w:t>ITH HUMAN SUBJECT</w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBDD71F" w14:textId="414E3237" w:rsidR="00D84F74" w:rsidRPr="00556756" w:rsidRDefault="00D84F74" w:rsidP="00D84F74">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556756">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>APPLICATION FOR APPROVAL OF RESEARCH WITH HUMAN SUBJECTS</w:t>
+        <w:t>Protection of Human Subjects Review Board</w:t>
+      </w:r>
+      <w:r w:rsidR="00556756" w:rsidRPr="00556756">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F5662">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>311 Alumni</w:t>
+      </w:r>
+      <w:r w:rsidR="00604F6C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBDD71F" w14:textId="414E3237" w:rsidR="00D84F74" w:rsidRPr="00556756" w:rsidRDefault="00D84F74" w:rsidP="00D84F74">
+    <w:p w14:paraId="79F2A0C4" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRPr="00556756" w:rsidRDefault="00D84F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00556756">
-[...30 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="79F2A0C4" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRPr="00556756" w:rsidRDefault="00D84F74">
+    <w:p w14:paraId="6C0E7D9B" w14:textId="77777777" w:rsidR="0028602B" w:rsidRPr="00556756" w:rsidRDefault="00BC2C0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E447CC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Type inside gray areas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6C0E7D9B" w14:textId="77777777" w:rsidR="0028602B" w:rsidRPr="00556756" w:rsidRDefault="00BC2C0A">
+    <w:p w14:paraId="02F58DA3" w14:textId="54EBCBC9" w:rsidR="00D84F74" w:rsidRDefault="00B13CFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...23 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B13CFD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>PRINCIPAL INVESTIGATOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="PI_Name"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Enter the Principal Investigator's (PI) name."/>
+            <w:statusText w:type="text" w:val="Enter the Principal Investigator's (PI) name."/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="PI_Name"/>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00836B94">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00836B94">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B13CFD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>EMAIL</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="PI_email"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:statusText w:type="text" w:val="Enter the Principal Investigator's email address."/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="PI_email"/>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="02F58DA3" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
+    <w:p w14:paraId="2147501A" w14:textId="598D6F5C" w:rsidR="00D84F74" w:rsidRDefault="00B13CFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B13CFD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>CO-INVESTIGATOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F54A1C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text1"/>
+            <w:name w:val="CoPI_Name_1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Enter the first co-investigator's name (if applicable)."/>
+            <w:statusText w:type="text" w:val="Enter the first co-investigator's name (if applicable)."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="Text1"/>
-      <w:r>
+      <w:bookmarkStart w:id="2" w:name="CoPI_Name_1"/>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002F6CBC">
-[...5 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...28 lines deleted...]
-      <w:r w:rsidR="00116C44">
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="006F30E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F30E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F30E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F30E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B13CFD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>EMAIL</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006F30E2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text2"/>
+            <w:name w:val="CoPI_Email_1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Enter the first co-investigator's email (if applicable)."/>
+            <w:statusText w:type="text" w:val="Enter the first co-investigator's email (if applicable)."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Text2"/>
-      <w:r>
+      <w:bookmarkStart w:id="3" w:name="CoPI_Email_1"/>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002F6CBC">
-[...5 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="2147501A" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00F54A1C">
+    <w:p w14:paraId="47D8BD87" w14:textId="0AB0D219" w:rsidR="00F54A1C" w:rsidRDefault="00B13CFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B13CFD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>CO-INVESTIGATOR</w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74">
+      <w:r w:rsidR="00F54A1C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00D84F74">
-[...13 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00F54A1C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F54A1C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text3"/>
+            <w:name w:val="CoPI_Name_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Enter the second co-investigator's name (if applicable)."/>
+            <w:statusText w:type="text" w:val="Enter the second co-investigator's name (if applicable)."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text3"/>
-      <w:r w:rsidR="00D84F74">
+      <w:bookmarkStart w:id="4" w:name="CoPI_Name_2"/>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002F6CBC">
-[...5 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D84F74">
-[...39 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...29 lines deleted...]
-      <w:r w:rsidR="006F30E2">
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00F54A1C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F54A1C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F54A1C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F54A1C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B13CFD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>EMAIL</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54A1C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text2"/>
+            <w:name w:val="CoPI_Email_2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Enter the second co-investigator's email (if applicable)."/>
+            <w:statusText w:type="text" w:val="Enter the second co-investigator's email (if applicable)."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="006F30E2">
+      <w:bookmarkStart w:id="5" w:name="CoPI_Email_2"/>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="006F30E2">
-[...5 lines deleted...]
-      <w:r w:rsidR="006F30E2">
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="006F30E2">
-[...39 lines deleted...]
-      <w:r w:rsidR="006F30E2">
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="47D8BD87" w14:textId="77777777" w:rsidR="00F54A1C" w:rsidRDefault="00F54A1C">
+    <w:p w14:paraId="60EBCAD8" w14:textId="0D7A3584" w:rsidR="006F30E2" w:rsidRDefault="00B13CFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B13CFD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>FACULTY SPONSOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54A1C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F30E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F30E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text3"/>
+            <w:name w:val="FacultySponsor_Name"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Enter the faculty sponsor's name (if applicable). This is required if the PI is a student."/>
+            <w:statusText w:type="text" w:val="Enter the faculty sponsor's name (if applicable). This is required if the PI is a student."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:bookmarkStart w:id="6" w:name="FacultySponsor_Name"/>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-      <w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="006F30E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F30E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F30E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F30E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B13CFD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>EMAIL</w:t>
+      </w:r>
+      <w:r w:rsidR="006F30E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text2"/>
+            <w:name w:val="FacultySponsor_Email"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Enter the faculty sponsor's email (if applicable). This is required if the PI is a student."/>
+            <w:statusText w:type="text" w:val="Enter the faculty sponsor's email (if applicable). This is required if the PI is a student."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:bookmarkStart w:id="7" w:name="FacultySponsor_Email"/>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="60EBCAD8" w14:textId="77777777" w:rsidR="006F30E2" w:rsidRDefault="00D84F74">
+    <w:p w14:paraId="50D1A266" w14:textId="4EA5E54B" w:rsidR="00D84F74" w:rsidRDefault="009D2C79" w:rsidP="009D2C79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...230 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:ind w:left="90" w:hanging="90"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Required if PI is a student):</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D1A266" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="006F30E2">
+    <w:p w14:paraId="15500C68" w14:textId="19E17189" w:rsidR="00D84F74" w:rsidRDefault="00B13CFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B13CFD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>TITLE OF PROJECT</w:t>
       </w:r>
       <w:r w:rsidR="00D84F74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(Required if PI is a student):</w:t>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00D84F74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Title"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Enter the project title."/>
+            <w:statusText w:type="text" w:val="Enter the project title."/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Title"/>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="15500C68" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
+    <w:p w14:paraId="3AF8B418" w14:textId="32B9179D" w:rsidR="00D84F74" w:rsidRPr="004E4B9C" w:rsidRDefault="00B13CFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidRPr="00B13CFD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>START DATE</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text5"/>
+            <w:name w:val="Start_Date"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Enter the project's start date."/>
+            <w:statusText w:type="text" w:val="Enter the project's start date."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text5"/>
-      <w:r>
+      <w:bookmarkStart w:id="9" w:name="Start_Date"/>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002F6CBC">
-[...5 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B13CFD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>PI DEPARTMENT</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="PI_Dept"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Enter the Principal InvestigatorI's (PI) department."/>
+            <w:statusText w:type="text" w:val="Enter the Principal InvestigatorI's (PI) department."/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="PI_Dept"/>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="3AF8B418" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRPr="004E4B9C" w:rsidRDefault="00D84F74">
+    <w:p w14:paraId="7221CD0A" w14:textId="77777777" w:rsidR="000D4CC5" w:rsidRDefault="000D4CC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...214 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="7221CD0A" w14:textId="77777777" w:rsidR="000D4CC5" w:rsidRDefault="000D4CC5">
+    <w:p w14:paraId="15C3EE0C" w14:textId="34C8D555" w:rsidR="00D84F74" w:rsidRDefault="001C0CF4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-        </w:rPr>
-      </w:pPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0CF4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>STATUS OF PI: FACULTY/STAFF/GRADUATE/UNDERGRADUATE</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="PI_Status"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Enter the status of the PI: &quot;F&quot; for faculty, &quot;S&quot; for staff, &quot;G&quot; for graduate student, and &quot;U&quot; for undergraduate student."/>
+            <w:statusText w:type="text" w:val="Enter the status of the PI: &quot;F&quot; for faculty, &quot;S&quot; for staff, &quot;G&quot; for graduate student, and &quot;U&quot; for undergraduate student."/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="PI_Status"/>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344C26">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="006F30E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (F,S,G,U)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="15C3EE0C" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="009D6C32">
+    <w:p w14:paraId="18900E1D" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...139 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="18900E1D" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
+    <w:p w14:paraId="697A3A83" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>If PI is a student, is this research to be performed:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="697A3A83" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
+    <w:p w14:paraId="1123947A" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1123947A" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
+    <w:p w14:paraId="1D03BA7B" w14:textId="6FC803B7" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...24 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Check1"/>
+            <w:name w:val="StudentPI_Thesis"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Check this box if this research is for a student PI working on an honors thesis, senior thesis, or capstone."/>
+            <w:statusText w:type="text" w:val="Check this box if this research is for a student PI working on an honors thesis, senior thesis, or capstone."/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:bookmarkStart w:id="12" w:name="StudentPI_Thesis"/>
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="005A6DAB">
-[...12 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00E14F47">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>for an honors thesis/senior thesis/capstone?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Check4"/>
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Check4"/>
+            <w:name w:val="StudentPI_Masters"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Check this box if this research is for a student PI working on a master's thesis. "/>
+            <w:statusText w:type="text" w:val="Check this box if this research is for a student PI working on a master's thesis. "/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:bookmarkStart w:id="13" w:name="StudentPI_Masters"/>
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="005A6DAB">
-[...12 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00E14F47">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>for a master's thesis?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3315AFF7" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
+    <w:p w14:paraId="3315AFF7" w14:textId="0074FCD2" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Check2"/>
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Check2"/>
+            <w:name w:val="StudentPI_Doctoral"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Check this box if this research is for a student PI working on a doctoral dissertation. "/>
+            <w:statusText w:type="text" w:val="Check this box if this research is for a student PI working on a doctoral dissertation."/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:bookmarkStart w:id="14" w:name="StudentPI_Doctoral"/>
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="005A6DAB">
-[...12 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00E14F47">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>for a doctoral dissertation?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Check5"/>
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Check5"/>
+            <w:name w:val="StudentPI_Course"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Check this box if this research is for a student PI working on a course project."/>
+            <w:statusText w:type="text" w:val="Check this box if this research is for a student PI working on a course project."/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:bookmarkStart w:id="15" w:name="StudentPI_Course"/>
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="005A6DAB">
-[...12 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00E14F47">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">for a course project? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620C61CF" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74" w:rsidP="00D84F74">
+    <w:p w14:paraId="620C61CF" w14:textId="5E01E98C" w:rsidR="00D84F74" w:rsidRDefault="00D84F74" w:rsidP="00D84F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Check3"/>
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Check3"/>
+            <w:name w:val="StudentPI_Other"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Check this box if this research is for a student PI working on another activity not listed here."/>
+            <w:statusText w:type="text" w:val="Check this box if this research is for a student PI working on another activity not listed here."/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:bookmarkStart w:id="16" w:name="StudentPI_Other"/>
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="005A6DAB">
-[...12 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00E14F47">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>other (specify)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      </w:r>
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text17"/>
+            <w:name w:val="StudentPI_Other_Desc"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="If applicable, complete this field with a description of the research activity if a student PI is working on another activity not listed here."/>
+            <w:statusText w:type="text" w:val="If applicable, complete this field with a description of the research activity if a student PI is working on another activity not listed h"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Text17"/>
-      <w:r>
+      <w:bookmarkStart w:id="17" w:name="StudentPI_Other_Desc"/>
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002F6CBC">
-[...5 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00E14F47">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00E14F47">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14F47">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14F47">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14F47">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14F47">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14F47">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="000D4CC5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10111C31" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2411,171 +2465,200 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EF9C683" w14:textId="77777777" w:rsidR="004D11FA" w:rsidRDefault="004D11FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F413847" w14:textId="77777777" w:rsidR="004D11FA" w:rsidRDefault="00EF7426">
+    <w:p w14:paraId="1F413847" w14:textId="0EDCA352" w:rsidR="004D11FA" w:rsidRDefault="00EF7426">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Submitting</w:t>
       </w:r>
       <w:r w:rsidR="004D11FA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the application indicates the principal investigator’s agreement to abide by the responsibilities outlined in</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="004D11FA" w:rsidRPr="00EF7426">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Section I.E. of the Policies and Procedures for the Protection of Human Subjects</w:t>
+          <w:t xml:space="preserve"> Section I.E. of the Policies and Procedures for the Prote</w:t>
+        </w:r>
+        <w:r w:rsidR="004D11FA" w:rsidRPr="00EF7426">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>c</w:t>
+        </w:r>
+        <w:r w:rsidR="004D11FA" w:rsidRPr="00EF7426">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>tion of Human Subjects</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004D11FA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2418C779" w14:textId="77777777" w:rsidR="004D11FA" w:rsidRDefault="004D11FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65A931F7" w14:textId="77777777" w:rsidR="004D11FA" w:rsidRDefault="004D11FA">
+    <w:p w14:paraId="65A931F7" w14:textId="537D1B32" w:rsidR="004D11FA" w:rsidRDefault="004D11FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Faculty Sponsors are responsible for oversight of research conducted by their students.  The Faculty Sponsor ensures that he/she has read the application and that the conduct of such research will be in accordance with the University of Maine’s Policies and Procedures for the Protection of Human Subjects</w:t>
+        <w:t>Faculty Sponsors are responsible for oversight of research conducted by their students.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2C79">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The Faculty Sponsor ensures that he/she has read the application and that the conduct of such research will be in accordance with the University of Maine’s Policies and Procedures for the Protection of Human Subjects</w:t>
       </w:r>
       <w:r w:rsidR="006B52BD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Research.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B52BD" w:rsidRPr="006B52BD">
+        <w:t xml:space="preserve"> of Research. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2C79" w:rsidRPr="009D2C79">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>REMINDER:</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">REMINDER: </w:t>
       </w:r>
       <w:r w:rsidRPr="0021632D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if the principal investigator is an undergraduate student, the Faculty Sponsor MUST submit the application to the IRB.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">if the principal investigator is an undergraduate student, the Faculty Sponsor </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2C79" w:rsidRPr="009D2C79">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MUST </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021632D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>submit the application to the IRB.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26EEB5BC" w14:textId="77777777" w:rsidR="00DC51D6" w:rsidRDefault="00DC51D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EBEC171" w14:textId="77777777" w:rsidR="0021632D" w:rsidRPr="0021632D" w:rsidRDefault="0021632D" w:rsidP="0021632D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
@@ -2705,1666 +2788,1682 @@
     </w:p>
     <w:p w14:paraId="7CA62784" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>***************************************************************************************************</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D46DEEE" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
+    <w:p w14:paraId="0D46DEEE" w14:textId="0ADC004C" w:rsidR="00D84F74" w:rsidRPr="009235B1" w:rsidRDefault="00D84F74" w:rsidP="009235B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009235B1">
+        <w:t>FOR IRB USE ONLY</w:t>
+      </w:r>
+      <w:r w:rsidR="0007215D" w:rsidRPr="009235B1">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Application #</w:t>
+      </w:r>
+      <w:r w:rsidR="004224AD" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="IRB_AppNum"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Field for IRB Application number."/>
+            <w:statusText w:type="text" w:val="IRB use only. Field for IRB Application number."/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="IRB_AppNum"/>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006F30E2" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Review (F/E):</w:t>
+      </w:r>
+      <w:r w:rsidR="004224AD" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="IRB_Review"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Field for Review Type (F for full board, E for expedited)."/>
+            <w:statusText w:type="text" w:val="IRB use only. Field for Review Type (F for full board, E for expedited)."/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="IRB_Review"/>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Expedited Category: </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="IRB_ExpCat"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:statusText w:type="text" w:val="IRB use only. Field for expedited category."/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="IRB_ExpCat"/>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852CE" w:rsidRPr="009235B1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="72E2FA31" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC51D6">
-[...298 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ACTION TAKEN:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E2FA31" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
+    <w:p w14:paraId="08A530AD" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="08A530AD" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
+    <w:p w14:paraId="44490E86" w14:textId="163CC705" w:rsidR="00D84F74" w:rsidRDefault="00F10A0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...15 lines deleted...]
-          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Check1"/>
+            <w:name w:val="IRB_ExemptCheck"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Checkbox if judged exempt."/>
+            <w:statusText w:type="text" w:val="IRB use only. Checkbox if judged exempt."/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="004224AD">
+      <w:bookmarkStart w:id="21" w:name="IRB_ExemptCheck"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="005A6DAB">
-[...10 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="00D84F74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Judged </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D84F74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Exempt;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D84F74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> category</w:t>
       </w:r>
       <w:r w:rsidR="005E3920">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E3920">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text1"/>
+            <w:name w:val="IRB_Exempt_Cat"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Category if judged exempt."/>
+            <w:statusText w:type="text" w:val="IRB use only. Category if judged exempt."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="005E3920">
+      <w:bookmarkStart w:id="22" w:name="IRB_Exempt_Cat"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...5 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...39 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidR="0007215D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00D84F74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Modifications required? </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E3920">
+        <w:t xml:space="preserve">Modifications required? </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text1"/>
+            <w:name w:val="IRB_Exempt_Mod"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Field for modifications required if judged exempt."/>
+            <w:statusText w:type="text" w:val="IRB use only. Field for modifications required if judged exempt."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="005E3920">
+      <w:bookmarkStart w:id="23" w:name="IRB_Exempt_Mod"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...5 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...39 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00D84F74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accepted (date)</w:t>
       </w:r>
       <w:r w:rsidR="005E3920" w:rsidRPr="005E3920">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E3920">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text1"/>
+            <w:name w:val="IRB_Exempt_Date"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Field for accepted date if judged exempt."/>
+            <w:statusText w:type="text" w:val="IRB use only. Field for accepted date if judged exempt."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="005E3920">
+      <w:bookmarkStart w:id="24" w:name="IRB_Exempt_Date"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...5 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...39 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="41BF14EE" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="002F6CBC">
+    <w:p w14:paraId="41BF14EE" w14:textId="003B398D" w:rsidR="00D84F74" w:rsidRDefault="00F10A0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Check1"/>
+            <w:name w:val="IRB_Approved_Check"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Checkbox if approved as submitted."/>
+            <w:statusText w:type="text" w:val="IRB use only. Checkbox if approved as submitted."/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="004224AD">
+      <w:bookmarkStart w:id="25" w:name="IRB_Approved_Check"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="005A6DAB">
-[...10 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00D84F74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Approved as submitted.  Date of next review:  by </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E3920">
+        <w:t>Approved as submitted.</w:t>
+      </w:r>
+      <w:r w:rsidR="0007215D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of next review: by </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text1"/>
+            <w:name w:val="IRB_Appr_DateNextRev"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Date of next review if approved as submitted."/>
+            <w:statusText w:type="text" w:val="IRB use only. Date of next review if approved as submitted."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="005E3920">
+      <w:bookmarkStart w:id="26" w:name="IRB_Appr_DateNextRev"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...5 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...39 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="005E3920">
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidR="0007215D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D84F74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Degree of Risk: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E3920">
+        <w:t xml:space="preserve">Degree of Risk: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text1"/>
+            <w:name w:val="IRB_Appr_Risk"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Field for degree of risk if approved as submitted."/>
+            <w:statusText w:type="text" w:val="IRB use only. Field for degree of risk if approved as submitted."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="005E3920">
+      <w:bookmarkStart w:id="27" w:name="IRB_Appr_Risk"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...5 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...39 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="5A92B7AA" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="002F6CBC">
+    <w:p w14:paraId="5A92B7AA" w14:textId="75A776A3" w:rsidR="00D84F74" w:rsidRDefault="00F10A0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Check1"/>
+            <w:name w:val="IRB_Mod_Check"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Checkbox if approved pending modifications."/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="004224AD">
+      <w:bookmarkStart w:id="28" w:name="IRB_Mod_Check"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="005A6DAB">
-[...10 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00D84F74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Approved pending modifications.  Date of next review:  by</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E3920">
+        <w:t>Approved pending modifications.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A340F7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D84F74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Date of next review: by</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text1"/>
+            <w:name w:val="IRB_Mod_DateNextRev"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Date of next review if approved pending modifications."/>
+            <w:statusText w:type="text" w:val="IRB use only. Date of next review if approved pending modifications."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="005E3920">
+      <w:bookmarkStart w:id="29" w:name="IRB_Mod_DateNextRev"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...5 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...39 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="00D84F74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Degree of Risk:  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E3920">
+        <w:t xml:space="preserve"> Degree of Risk: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text1"/>
+            <w:name w:val="IRB_Mod_Risk"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Field for degree of risk if approved pending modifications."/>
+            <w:statusText w:type="text" w:val="IRB use only. Field for degree of risk if approved pending modifications."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="005E3920">
+      <w:bookmarkStart w:id="30" w:name="IRB_Mod_Risk"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...5 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...39 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="499CE05B" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
+    <w:p w14:paraId="499CE05B" w14:textId="7EA8D590" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Modifications accepted (date): </w:t>
       </w:r>
-      <w:r w:rsidR="005E3920">
+      <w:r w:rsidR="00F10A0C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text1"/>
+            <w:name w:val="IRB_Mod_DateAcc"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Field for acceptance date of modifications."/>
+            <w:statusText w:type="text" w:val="IRB use only. Field for acceptance date of modifications."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="005E3920">
+      <w:bookmarkStart w:id="31" w:name="IRB_Mod_DateAcc"/>
+      <w:r w:rsidR="00F10A0C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...5 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r w:rsidR="00F10A0C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F10A0C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005E3920">
-[...39 lines deleted...]
-      <w:r w:rsidR="005E3920">
+      <w:r w:rsidR="00F10A0C">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A0C">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A0C">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A0C">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A0C">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A0C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="2257D69B" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="002F6CBC">
+    <w:p w14:paraId="2257D69B" w14:textId="5AAEDF6D" w:rsidR="00D84F74" w:rsidRDefault="00F10A0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Check1"/>
+            <w:name w:val="IRB_NotApp"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Checkbox for not approved, with attached statement."/>
+            <w:statusText w:type="text" w:val="IRB use only. Checkbox for not approved, with attached statement."/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="004224AD">
+      <w:bookmarkStart w:id="32" w:name="IRB_NotApp"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="005A6DAB">
-[...10 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidR="00D84F74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Not approved (</w:t>
       </w:r>
       <w:r w:rsidR="005E3920">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D84F74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ee attached statement)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED0C018" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="002F6CBC">
+    <w:p w14:paraId="1ED0C018" w14:textId="57946586" w:rsidR="00D84F74" w:rsidRDefault="00F10A0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Check1"/>
+            <w:name w:val="IRB_NotHSR"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Checkbox if judged not research with human subjects."/>
+            <w:statusText w:type="text" w:val="IRB use only. Checkbox if judged not research with human subjects."/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="004224AD">
+      <w:bookmarkStart w:id="33" w:name="IRB_NotHSR"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="005A6DAB">
-[...10 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidR="00D84F74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Judged not research with human subjects</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49660CA5" w14:textId="77777777" w:rsidR="00D84F74" w:rsidRDefault="00D84F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AFFEB0F" w14:textId="77777777" w:rsidR="009D6C32" w:rsidRDefault="009D6C32">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76E98579" w14:textId="77777777" w:rsidR="004D11FA" w:rsidRDefault="00D84F74">
+    <w:p w14:paraId="76E98579" w14:textId="76DF320D" w:rsidR="004D11FA" w:rsidRDefault="00D84F74">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D11FA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>FINAL APPROVAL TO BEGIN</w:t>
       </w:r>
       <w:r w:rsidR="004D11FA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004224AD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D11FA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00F10A0C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text19"/>
+            <w:name w:val="IRB_FinalAppDate"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="IRB use only. Date of final approval to begin."/>
+            <w:statusText w:type="text" w:val="IRB use only. Date of final approval to begin."/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="004224AD">
+      <w:bookmarkStart w:id="34" w:name="IRB_FinalAppDate"/>
+      <w:r w:rsidR="00F10A0C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002F6CBC">
-[...5 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00F10A0C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F10A0C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="004224AD">
-[...39 lines deleted...]
-      <w:r w:rsidR="002F6CBC">
+      <w:r w:rsidR="00F10A0C">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A0C">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A0C">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A0C">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A0C">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A0C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="77B269DD" w14:textId="77777777" w:rsidR="004D11FA" w:rsidRDefault="004224AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4517,70 +4616,70 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003F1872">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>10/2018</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00556756" w:rsidRPr="002602C6" w:rsidSect="002602C6">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="864" w:bottom="864" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5E149B50" w14:textId="77777777" w:rsidR="005A6DAB" w:rsidRDefault="005A6DAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5F75BF7B" w14:textId="77777777" w:rsidR="005A6DAB" w:rsidRDefault="005A6DAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4590,126 +4689,126 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1642B27C" w14:textId="77777777" w:rsidR="005A6DAB" w:rsidRDefault="005A6DAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="22CA2FC3" w14:textId="77777777" w:rsidR="005A6DAB" w:rsidRDefault="005A6DAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="46D6072A" w14:textId="77777777" w:rsidR="00C625F2" w:rsidRDefault="002F6CBC" w:rsidP="00D768B2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00C625F2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0021632D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1BDDB56B" w14:textId="77777777" w:rsidR="00C625F2" w:rsidRDefault="00C625F2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EFA4102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B80D2B0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6563,276 +6662,290 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="858616964">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2039626093">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1654748984">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1519807733">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1165559271">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1345353731">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="29959832">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1665473517">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1729961322">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1978341229">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1920357961">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="363139952">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1417553434">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1116799026">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1970042905">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="632637910">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00924F51"/>
     <w:rsid w:val="000119AC"/>
     <w:rsid w:val="00025B86"/>
+    <w:rsid w:val="0007215D"/>
     <w:rsid w:val="000D4CC5"/>
     <w:rsid w:val="000E659A"/>
     <w:rsid w:val="000E6649"/>
     <w:rsid w:val="00103E63"/>
     <w:rsid w:val="00106301"/>
     <w:rsid w:val="00116C44"/>
     <w:rsid w:val="00124570"/>
     <w:rsid w:val="001467CC"/>
     <w:rsid w:val="00152B2C"/>
     <w:rsid w:val="00155964"/>
     <w:rsid w:val="0019122A"/>
     <w:rsid w:val="001A3B56"/>
     <w:rsid w:val="001B1288"/>
     <w:rsid w:val="001B2AF1"/>
+    <w:rsid w:val="001C0CF4"/>
     <w:rsid w:val="001C49C4"/>
     <w:rsid w:val="001D3502"/>
     <w:rsid w:val="001F1E29"/>
     <w:rsid w:val="00200C00"/>
     <w:rsid w:val="00214106"/>
     <w:rsid w:val="0021632D"/>
     <w:rsid w:val="0025067B"/>
     <w:rsid w:val="002602C6"/>
     <w:rsid w:val="00281C6E"/>
     <w:rsid w:val="0028602B"/>
     <w:rsid w:val="0029232B"/>
     <w:rsid w:val="002B4CED"/>
     <w:rsid w:val="002C43F7"/>
     <w:rsid w:val="002D0464"/>
     <w:rsid w:val="002F6CBC"/>
+    <w:rsid w:val="00344C26"/>
+    <w:rsid w:val="003852CE"/>
     <w:rsid w:val="003866F7"/>
     <w:rsid w:val="00390B0F"/>
     <w:rsid w:val="003B6B3D"/>
     <w:rsid w:val="003C02E2"/>
     <w:rsid w:val="003F1872"/>
     <w:rsid w:val="00411AF7"/>
     <w:rsid w:val="004224AD"/>
     <w:rsid w:val="004243A6"/>
     <w:rsid w:val="00471329"/>
     <w:rsid w:val="004D11FA"/>
     <w:rsid w:val="004D2F3A"/>
+    <w:rsid w:val="0050152C"/>
     <w:rsid w:val="00506E46"/>
     <w:rsid w:val="00556756"/>
     <w:rsid w:val="00560D57"/>
     <w:rsid w:val="005619EA"/>
+    <w:rsid w:val="005626AD"/>
     <w:rsid w:val="005834B4"/>
     <w:rsid w:val="005948EE"/>
     <w:rsid w:val="005A6DAB"/>
     <w:rsid w:val="005E3920"/>
     <w:rsid w:val="006019A5"/>
     <w:rsid w:val="00604F6C"/>
     <w:rsid w:val="00651C6F"/>
     <w:rsid w:val="0066606F"/>
+    <w:rsid w:val="006904F6"/>
     <w:rsid w:val="006948D0"/>
     <w:rsid w:val="006B0E09"/>
     <w:rsid w:val="006B52BD"/>
     <w:rsid w:val="006F30E2"/>
     <w:rsid w:val="006F5662"/>
     <w:rsid w:val="0073282B"/>
     <w:rsid w:val="007513FD"/>
     <w:rsid w:val="00760BED"/>
     <w:rsid w:val="00774C6D"/>
     <w:rsid w:val="007C7205"/>
+    <w:rsid w:val="008209C3"/>
     <w:rsid w:val="00823638"/>
     <w:rsid w:val="00836B94"/>
     <w:rsid w:val="008466FE"/>
     <w:rsid w:val="00864F50"/>
     <w:rsid w:val="008F20F7"/>
+    <w:rsid w:val="009235B1"/>
     <w:rsid w:val="00924F51"/>
     <w:rsid w:val="009328AA"/>
     <w:rsid w:val="00936645"/>
     <w:rsid w:val="009C32A7"/>
+    <w:rsid w:val="009D2C79"/>
     <w:rsid w:val="009D3BD3"/>
     <w:rsid w:val="009D6C32"/>
+    <w:rsid w:val="00A340F7"/>
     <w:rsid w:val="00A40B65"/>
     <w:rsid w:val="00A446F0"/>
     <w:rsid w:val="00A52E19"/>
     <w:rsid w:val="00A82149"/>
+    <w:rsid w:val="00B13CFD"/>
     <w:rsid w:val="00B36D10"/>
     <w:rsid w:val="00B52E51"/>
     <w:rsid w:val="00B6322E"/>
     <w:rsid w:val="00B9513F"/>
     <w:rsid w:val="00BC2C0A"/>
     <w:rsid w:val="00BD0DD6"/>
     <w:rsid w:val="00C1642A"/>
     <w:rsid w:val="00C41207"/>
     <w:rsid w:val="00C625F2"/>
     <w:rsid w:val="00C853DB"/>
     <w:rsid w:val="00C9291E"/>
     <w:rsid w:val="00C944F9"/>
     <w:rsid w:val="00CA35BF"/>
     <w:rsid w:val="00CB0363"/>
     <w:rsid w:val="00CC3E5D"/>
     <w:rsid w:val="00CC53C3"/>
     <w:rsid w:val="00CF66D8"/>
     <w:rsid w:val="00D40DA8"/>
     <w:rsid w:val="00D768B2"/>
     <w:rsid w:val="00D7710B"/>
     <w:rsid w:val="00D84F74"/>
     <w:rsid w:val="00D87F64"/>
     <w:rsid w:val="00DC51D6"/>
+    <w:rsid w:val="00E14F47"/>
     <w:rsid w:val="00E21398"/>
     <w:rsid w:val="00E31047"/>
     <w:rsid w:val="00E447CC"/>
     <w:rsid w:val="00E4484D"/>
     <w:rsid w:val="00E659EB"/>
     <w:rsid w:val="00ED4A53"/>
     <w:rsid w:val="00EE1690"/>
     <w:rsid w:val="00EF7426"/>
+    <w:rsid w:val="00F10A0C"/>
     <w:rsid w:val="00F110A5"/>
     <w:rsid w:val="00F54A1C"/>
     <w:rsid w:val="00FD1C0F"/>
     <w:rsid w:val="00FF4F57"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5066DD4E"/>
   <w15:docId w15:val="{E6337A5A-6364-4AD6-A1DD-68E0B83CE976}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6898,94 +7011,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -7168,60 +7285,109 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002F6CBC"/>
+    <w:rsid w:val="009235B1"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="005626AD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="5040"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009235B1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="ED0000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -7305,55 +7471,75 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E447CC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F1872"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="005626AD"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="009235B1"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="ED0000"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/resource/policies-procedures-protection-human-subjects-research" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:umric@maine.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -7622,75 +7808,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B59B865-D2FD-4E8A-AE65-9521A8B78B4F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>430</Words>
-  <Characters>2454</Characters>
+  <Words>300</Words>
+  <Characters>2549</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
+  <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MEMORANDUM</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Maine</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2879</CharactersWithSpaces>
+  <CharactersWithSpaces>2844</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2687078</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>58</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://umaine.edu/research/1040-2/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>