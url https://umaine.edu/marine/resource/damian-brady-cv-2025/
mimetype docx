--- v0 (2026-05-04)
+++ v1 (2026-09-05)
@@ -3,220 +3,262 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="31B0AABC" w14:textId="79910934" w:rsidR="008D6737" w:rsidRPr="00F27085" w:rsidRDefault="00F638DF" w:rsidP="00683933">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK3"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK6"/>
       <w:r w:rsidRPr="00F27085">
         <w:t>DAMIAN C. BRADY</w:t>
       </w:r>
       <w:r w:rsidR="003C6D28" w:rsidRPr="00F27085">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003C6D28" w:rsidRPr="00F27085">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
         <w:t>Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6192C42A" w14:textId="1721D443" w:rsidR="00E527D3" w:rsidRDefault="004F6F78" w:rsidP="00683933">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Agatha B. Darling </w:t>
       </w:r>
       <w:r w:rsidR="00E527D3" w:rsidRPr="00F27085">
         <w:t>Professor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of Oceanography</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5E9B25" w14:textId="77777777" w:rsidR="00EF316F" w:rsidRDefault="00E527D3" w:rsidP="00683933">
+    <w:p w14:paraId="7C5E9B25" w14:textId="11642708" w:rsidR="00EF316F" w:rsidRDefault="00E527D3" w:rsidP="00683933">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F27085">
         <w:t>School of Marine Sciences</w:t>
       </w:r>
+      <w:r w:rsidR="007F1582">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1582" w:rsidRPr="00F27085">
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1582">
+        <w:t xml:space="preserve"> Aquaculture Research Institute</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5472E189" w14:textId="77777777" w:rsidR="00043ABE" w:rsidRDefault="00043ABE" w:rsidP="00683933">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Ira C. Darling Marine Center</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="564331CA" w14:textId="77777777" w:rsidR="00067A81" w:rsidRPr="00F27085" w:rsidRDefault="00067A81" w:rsidP="00683933">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F27085">
         <w:t>University of Maine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD9F73C" w14:textId="77777777" w:rsidR="003C6D28" w:rsidRPr="00F27085" w:rsidRDefault="00E527D3" w:rsidP="00683933">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F27085">
         <w:t>193 Clarks Cove Road</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> ● </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>Walpole</w:t>
       </w:r>
       <w:r w:rsidR="003C6D28" w:rsidRPr="00F27085">
         <w:t xml:space="preserve">, ME </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>04573</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46EEA55E" w14:textId="77777777" w:rsidR="00781FAF" w:rsidRDefault="00781FAF" w:rsidP="00683933">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Cell</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (207) 312-8752</w:t>
+        <w:t>Cell (207) 312-8752</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CB4E63" w14:textId="77777777" w:rsidR="00B15607" w:rsidRDefault="00F638DF" w:rsidP="00683933">
       <w:pPr>
         <w:numPr>
           <w:ins w:id="2" w:author="Kevin.Friedland" w:date="2006-02-07T13:44:00Z"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
       <w:r w:rsidR="009434BE" w:rsidRPr="00F27085">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="009434BE" w:rsidRPr="00F27085">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>damian.brady@maine.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="639C2090" w14:textId="1EC44280" w:rsidR="00560501" w:rsidRPr="00F27085" w:rsidRDefault="00560501" w:rsidP="00683933">
+    <w:p w14:paraId="639C2090" w14:textId="3BD5A9FD" w:rsidR="00560501" w:rsidRDefault="006A58AB" w:rsidP="00683933">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00560501">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00D421BA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:t>https://umaine.edu/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D421BA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:t>b</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D421BA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:t>radylab/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17076812" w14:textId="521A891E" w:rsidR="006A58AB" w:rsidRPr="00F27085" w:rsidRDefault="006A58AB" w:rsidP="00683933">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>https://umaine.edu/bradylab/</w:t>
-[...8 lines deleted...]
-          <v:rect id="_x0000_i1025" alt="" style="width:6in;height:1.6pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hrpct="0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#aca899" stroked="f"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LinkedIn : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>www.linkedin.com/in/damian-brady-39142732</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428B2D5E" w14:textId="77777777" w:rsidR="00DC177B" w:rsidRPr="00F27085" w:rsidRDefault="008C26E1" w:rsidP="009B5566">
+      <w:r>
+        <w:pict w14:anchorId="722869EB">
+          <v:rect id="Rectangle 3" o:spid="_x0000_s2050" alt="" style="width:6in;height:1.2pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" filled="f">
+            <o:lock v:ext="edit" aspectratio="t"/>
+            <w10:anchorlock/>
+          </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="70583D4C" w14:textId="77777777" w:rsidR="00DC177B" w:rsidRDefault="009E3F67" w:rsidP="00847DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F27085">
         <w:t>EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="043477C3" w14:textId="77777777" w:rsidR="00473B5A" w:rsidRPr="00F27085" w:rsidRDefault="009E3F67" w:rsidP="00610F3E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F27085">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00473B5A" w:rsidRPr="00F27085">
         <w:t>University of Delaware, Graduate College of Marine Studies, Lewes, DE</w:t>
       </w:r>
@@ -371,177 +413,141 @@
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Associate Director for Graduate Studies for the School of Marine Sciences (2022-present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="044C2990" w14:textId="798A7ACF" w:rsidR="002A1EC3" w:rsidRDefault="002A1EC3" w:rsidP="002A1EC3">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Marine Biology Graduate Program Coordinator for the School of Marine Sciences (September 2018-</w:t>
       </w:r>
       <w:r w:rsidR="00EE6B9B">
         <w:t>September 2024</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F099D5D" w14:textId="4F837804" w:rsidR="002A1EC3" w:rsidRPr="002040F3" w:rsidRDefault="002A1EC3" w:rsidP="002A1EC3">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002040F3">
-        <w:t xml:space="preserve">Environmental Monitoring Director for the University of Maine led </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Consortium and </w:t>
+        <w:t xml:space="preserve">Environmental Monitoring Director for the University of Maine led DeepCwind Consortium and </w:t>
       </w:r>
       <w:r w:rsidR="00CC7A52" w:rsidRPr="002040F3">
         <w:t>New England</w:t>
       </w:r>
       <w:r w:rsidRPr="002040F3">
         <w:t xml:space="preserve"> Aqua Ventus Offshore Wind Energy Initiatives (2011-present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A00CB8" w14:textId="788CBFDE" w:rsidR="002040F3" w:rsidRDefault="002040F3" w:rsidP="002A1EC3">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4AA9992A" w14:textId="7EA06BD1" w:rsidR="002040F3" w:rsidRPr="002040F3" w:rsidRDefault="002040F3" w:rsidP="002A1EC3">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Co-director of the USDA Cooperative Agreement: “</w:t>
       </w:r>
       <w:r w:rsidRPr="000B1F85">
         <w:t xml:space="preserve">Pilot Sustainable Aquaculture Experimental Station: Increasing the Resilience of Atlantic </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Salmon </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1F85">
         <w:t>and Eastern Oyster Aquaculture</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBB0ECB" w14:textId="2B378564" w:rsidR="002A1EC3" w:rsidRDefault="002A1EC3" w:rsidP="00EE6B9B">
+    <w:p w14:paraId="3EBB0ECB" w14:textId="0D4602CA" w:rsidR="002A1EC3" w:rsidRDefault="002A1EC3" w:rsidP="00EE6B9B">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Core Faculty in the University of Maine’s Aquaculture Research Institute, the Lobster Institute, </w:t>
       </w:r>
       <w:r w:rsidR="00EE6B9B">
-        <w:t xml:space="preserve">Advanced Research Computing, Security, and Information Management, and </w:t>
+        <w:t>Advanced Research Computing, Security, and Information Management</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91F0B">
+        <w:t xml:space="preserve"> (ARCSIM)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6B9B">
+        <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r w:rsidRPr="002A1EC3">
         <w:t xml:space="preserve">Fellow </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
       <w:r w:rsidRPr="002A1EC3">
         <w:t>Senator George J. Mitchell Center for Sustainability Solutions </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAADDB3" w14:textId="41EDAD8C" w:rsidR="00DA3534" w:rsidRDefault="00DA3534" w:rsidP="009B5566">
       <w:r>
         <w:t xml:space="preserve">Assistant Professor, School of Marine Sciences, University of Maine (2014 – </w:t>
       </w:r>
       <w:r w:rsidR="00F7264F">
         <w:t>2019</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="681383CC" w14:textId="4926C756" w:rsidR="00DA3534" w:rsidRDefault="00DA3534" w:rsidP="00DA3534">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Assistant Director for Research at Maine Sea Grant (October 2014 – 2018)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E326DFB" w14:textId="38A34002" w:rsidR="00D76BD1" w:rsidRDefault="00DA3534" w:rsidP="00C960E5">
+    <w:p w14:paraId="4BBED7A1" w14:textId="416FDF7F" w:rsidR="00D76BD1" w:rsidRPr="00F27085" w:rsidRDefault="00DA3534" w:rsidP="00F91F0B">
       <w:r w:rsidRPr="00F27085">
         <w:t>Assistant Research Professor, School of Marine Science</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>, University of Maine (2010-</w:t>
       </w:r>
       <w:r>
         <w:t>2014)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBED7A1" w14:textId="08AE01A2" w:rsidR="00D76BD1" w:rsidRPr="00F27085" w:rsidRDefault="00D76BD1" w:rsidP="00924562">
-[...21 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3BC002FB" w14:textId="77777777" w:rsidR="007025D1" w:rsidRPr="009B5566" w:rsidRDefault="005A06DB" w:rsidP="00AE18F2">
       <w:r w:rsidRPr="00F27085">
+        <w:lastRenderedPageBreak/>
         <w:t>Post-doctoral Researcher, Department of Civil and Environmental Engineering, University of Delaware (2007-</w:t>
       </w:r>
       <w:r w:rsidR="00806AB7" w:rsidRPr="00F27085">
         <w:t>2010</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AE18F2">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="007025D1">
         <w:t>Post-Doc Advisor: Dominic M. Di Toro, Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="503F2ABA" w14:textId="77777777" w:rsidR="005A06DB" w:rsidRPr="00F27085" w:rsidRDefault="005A06DB" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F27085">
         <w:t>Research Assistant, University of Delaware, Lewes, DE (2001-2008)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C251187" w14:textId="2EB9192B" w:rsidR="0091496F" w:rsidRDefault="001234DE" w:rsidP="008476B5">
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
@@ -557,134 +563,134 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BA2DF2">
         <w:t>D. Advisor: Timothy E. Targett, Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A9160A4" w14:textId="77777777" w:rsidR="0091496F" w:rsidRPr="00F27085" w:rsidRDefault="0091496F" w:rsidP="009B5566">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="609D8FAF" w14:textId="77777777" w:rsidR="00B03DA4" w:rsidRDefault="00B03DA4" w:rsidP="00847DAC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F27085">
         <w:t>PUBLICATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179E139B" w14:textId="7C063163" w:rsidR="004A1DB8" w:rsidRDefault="00E46FC5" w:rsidP="009B5566">
+    <w:p w14:paraId="179E139B" w14:textId="44484631" w:rsidR="004A1DB8" w:rsidRDefault="00E46FC5" w:rsidP="009B5566">
       <w:r>
         <w:t>As of</w:t>
       </w:r>
       <w:r w:rsidR="00DB01FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD3628">
-        <w:t>3</w:t>
+      <w:r w:rsidR="007F1582">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="009C1061">
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00FD3628">
-        <w:t>24</w:t>
+      <w:r w:rsidR="007F1582">
+        <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="0076188D">
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00C271D4">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00771D4D">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00CC2B28">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="009A4AEF">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="0076188D">
         <w:t xml:space="preserve">h-index = </w:t>
       </w:r>
-      <w:r w:rsidR="00D85909">
-[...3 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="00CC2B28">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1582">
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0076188D">
         <w:t xml:space="preserve">, i10 index = </w:t>
       </w:r>
-      <w:r w:rsidR="00771D4D">
+      <w:r w:rsidR="00CC2B28">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1582">
         <w:t>6</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="001D3479">
         <w:t xml:space="preserve"> (source: Google Scholar)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2662D6E2" w14:textId="0A60F35E" w:rsidR="004A1DB8" w:rsidRDefault="00E37290" w:rsidP="00111301">
+    <w:p w14:paraId="2662D6E2" w14:textId="06317AB1" w:rsidR="004A1DB8" w:rsidRDefault="007F1582" w:rsidP="00111301">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E37290">
+      <w:r w:rsidRPr="007F1582">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4465162B" wp14:editId="732FEAF0">
-[...2 lines deleted...]
-            <wp:docPr id="109983538" name="Picture 1" descr="A graph of a bar graph&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="333C870F" wp14:editId="2C103B82">
+            <wp:extent cx="3854450" cy="1252856"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:docPr id="1841069195" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="109983538" name="Picture 1" descr="A graph of a bar graph&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="1841069195" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4101916" cy="1576482"/>
+                      <a:ext cx="3872706" cy="1258790"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00C84A78" w:rsidRPr="00C84A78">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A3206C" w:rsidRPr="00A3206C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F6F78" w:rsidRPr="004F6F78">
         <w:rPr>
@@ -737,1762 +743,2650 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Manuscripts in </w:t>
       </w:r>
       <w:r w:rsidR="0091248E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">review or </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>revision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE829E0" w14:textId="2A632B60" w:rsidR="00CD4530" w:rsidRPr="00CD4530" w:rsidRDefault="00CD4530" w:rsidP="0005553B">
-[...23 lines deleted...]
-        <w:t>, A., Morse, D., Peters, A., &amp; Brady, D.C. (</w:t>
+    <w:p w14:paraId="75CBCAD9" w14:textId="38B8C116" w:rsidR="00B57C93" w:rsidRPr="00773021" w:rsidRDefault="00B57C93" w:rsidP="004B5F56">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Francolini, R., </w:t>
+      </w:r>
+      <w:r w:rsidR="00773021">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sleith, R., Cammen, K., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidR="00773021">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, &amp; Rasher, D. (</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1582">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>major revisions</w:t>
+      </w:r>
+      <w:r w:rsidR="00773021">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00773021" w:rsidRPr="00773021">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Population Genomics of </w:t>
+      </w:r>
+      <w:r w:rsidR="00773021" w:rsidRPr="00773021">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Laminaria digitata</w:t>
+      </w:r>
+      <w:r w:rsidR="00773021" w:rsidRPr="00773021">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00773021" w:rsidRPr="00773021">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Hedophyllum nigripes</w:t>
+      </w:r>
+      <w:r w:rsidR="00773021" w:rsidRPr="00773021">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the Outer Coast of Maine: Implications for Ecosystem Structure and Resilience</w:t>
+      </w:r>
+      <w:r w:rsidR="00773021">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00773021">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Journal of Phycology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A79A61" w14:textId="41B63257" w:rsidR="004B5F56" w:rsidRPr="004B5F56" w:rsidRDefault="004B5F56" w:rsidP="004B5F56">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liberti, C.M., Testa, J.M., Mayer, L.M., Salisbury, J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E28FE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00223C64">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>major revisions</w:t>
+      </w:r>
+      <w:r w:rsidR="008E28FE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5F56">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The relationship between carbonate chemistry, estuarine metabolism, and spring-neap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5F56">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tidal cycles in a northern temperate estuary.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Estuaries and Coasts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6538E4" w14:textId="3231D6FA" w:rsidR="00FB7F2E" w:rsidRDefault="00FB7F2E" w:rsidP="00F26F47">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54693">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siedlecki, S.A., Nmor, S., Lessin, G., Kearney, K.A., Rakshit, S., </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04142">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lessin, G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54693">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Petrik, C.M., Luo, J.Y., Schultz, C., Sasaki, D., Gillen, K., Pham, A., Somes, C., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54693">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, Testa, J.M., Rabouille, C., Elegbede, I, &amp; Sulpis, O. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42634">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>major revisions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54693">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Sediment </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04142">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biogeochemistry </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54693">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Model Intercomparison Project (SedMIP): motivation and guidance for its experimental design. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04142">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Oceanography</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54693">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C51D50E" w14:textId="526F1AF0" w:rsidR="00D62362" w:rsidRDefault="00D62362" w:rsidP="00AE6CC5">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rze</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6CC5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">szowski, E.,J., Krasnow, R., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6CC5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6CC5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>accepted with minor revisions</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6CC5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6CC5" w:rsidRPr="00AE6CC5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Divergent environmental niches and climate vulnerabilities of Jonah crab (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6CC5" w:rsidRPr="00AE6CC5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Cancer borealis</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6CC5" w:rsidRPr="00AE6CC5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6CC5" w:rsidRPr="00AE6CC5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6CC5" w:rsidRPr="00AE6CC5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and Atlantic rock crab (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6CC5" w:rsidRPr="00AE6CC5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Cancer irroratus</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6CC5" w:rsidRPr="00AE6CC5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6CC5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6CC5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Fisheries Oceanography</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA74230" w14:textId="5F8DDD1A" w:rsidR="00AE6CC5" w:rsidRPr="00AE6CC5" w:rsidRDefault="00AE6CC5" w:rsidP="00AE6CC5">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rzeszowski, E.J., Reardon, K.M., Carloni, J.T., Henninger, H., Shank, B., Kerr, L., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">major revisions) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6CC5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Seasonal benthic connectivity of American lobster supports a unified Gulf of Maine/Georges Bank stock structure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6CC5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Marine Ecology Progress Series</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF6C133" w14:textId="7EE33DD2" w:rsidR="0004456B" w:rsidRDefault="00611656" w:rsidP="00FC75AE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4790">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>In press</w:t>
+      </w:r>
+      <w:r w:rsidR="00722A42" w:rsidRPr="007E4790">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D105A2" w14:textId="152EE65F" w:rsidR="00D62362" w:rsidRPr="00D62362" w:rsidRDefault="00D62362" w:rsidP="00D62362">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62362">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Farell, S.P., D’Angelo, T., Yiu, D.S., Pakkir Shah, A.K., Stincone, P., Countway, P.D., Petras, D., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62362">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, &amp; Rasher, D.B. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62362">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Kelp forest collapse alters the reef microbiome and associated metabolome. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62362">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Proceedings of the National Academy of Sciences</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A7C3D8" w14:textId="506C3531" w:rsidR="00A42634" w:rsidRPr="00A42634" w:rsidRDefault="00A42634" w:rsidP="00A42634">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lurgio, A., Rzeszowski, E., Webb, A., Spillane, T., Jones, S., Ishaq, S., Ross, C., Becker, J., Kanwit, K., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223C64">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seasonality of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223C64">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vibrio parahaemolyticus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223C64">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the eastern oyster, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223C64">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Crassostrea virginica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223C64">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, along the coast of Maine, USA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223C64">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Applied Environmental Microbiology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00A42634">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>https://doi.org/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A42634">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>10.1128/aem.00168-26</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25E389CF" w14:textId="0505A1AD" w:rsidR="007F1582" w:rsidRPr="007F1582" w:rsidRDefault="007F1582" w:rsidP="007F1582">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jarrett, R.N., Reardon, K., Steneck, R., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>major revisions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD4530">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-        <w:t>accepted pending revision</w:t>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Multiple independent indicators of American lobster in Maine: Patterns in space and time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Marine Ecology Progress Series</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="007F1582">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3354/meps15190</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4A970B95" w14:textId="6A7D7E17" w:rsidR="007F1582" w:rsidRPr="007F1582" w:rsidRDefault="007F1582" w:rsidP="007F1582">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Francolini, R., Sleith, R., Cammen, K., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, &amp; Rasher, D. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
+      <w:r w:rsidRPr="0095681B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sugar kelp (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095681B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Saccharina latissima</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095681B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>) population genetics map onto geographic distance and oceanographic features across coastal Maine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Journal of Phycology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="007F1582">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>https://doi.org/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007F1582">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>10.1111/jpy.70219</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0056BF47" w14:textId="258CF803" w:rsidR="00F26F47" w:rsidRDefault="00F26F47" w:rsidP="00F26F47">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Greenlee, S., Sleith, R.S., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, &amp; Countway, P.D. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F26F47">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3B7D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Characterizing seasonal persistence of low levels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A40">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pseudo-nitzschia australis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3B7D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Gulf of Maine with environmental DNA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3B7D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Harmful Algae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+        <w:r w:rsidR="00E15B55" w:rsidRPr="00E15B55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>https://doi.o</w:t>
+        </w:r>
+        <w:r w:rsidR="00E15B55" w:rsidRPr="00E15B55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>r</w:t>
+        </w:r>
+        <w:r w:rsidR="00E15B55" w:rsidRPr="00E15B55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>g/10.1016/j.hal.2025.103039</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="523F6BBC" w14:textId="7B1FFDA7" w:rsidR="00BF09C7" w:rsidRPr="00BF09C7" w:rsidRDefault="00BF09C7" w:rsidP="00BF09C7">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moscicki, Z., St. Gelais, A.T., Coleman, S., Kinley, A., Dewhurst, T., Lindell, S., Fredriksson, D.W., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E4D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Comprehensive quantification of production costs for large-scale kelp aquaculture and cost reduction opportunities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E4D1F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Algal Research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 92. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF09C7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>104383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+        <w:r w:rsidRPr="00BF09C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.algal.2025.104383</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="497087CC" w14:textId="28A3DCF4" w:rsidR="00BF09C7" w:rsidRPr="00BF09C7" w:rsidRDefault="00BF09C7" w:rsidP="00BF09C7">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goode, A., Brown, C., Drouin, J., Kleman, K., Reardon, K., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, &amp; Wahle, R. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF09C7">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001342D5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50C03">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> natural experiment in thermal stratification reveals heterogeneous American lobster settlement dynamics in the Gulf of Maine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Marine Ecology Progress Series</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8366E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00C85D93" w:rsidRPr="00C85D93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3354/meps15076</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="219C78D2" w14:textId="52DD982A" w:rsidR="002167B1" w:rsidRDefault="002167B1" w:rsidP="002167B1">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avena, S., Noll, A.L., Davis, C.V., Jourdet, C., Salter, B., Houston, T., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE20E1">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A cross-hatchery collaborative approach to developing hatchery techniques for the Atlantic sea scallop, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE20E1">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Placopecten magellanicus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE20E1">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Aquaculture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 613, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002167B1">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>743441</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002167B1">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00104FED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.aquaculture.2025.743441</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D640973" w14:textId="34CE582D" w:rsidR="00FB7F2E" w:rsidRPr="00FB7F2E" w:rsidRDefault="00FB7F2E" w:rsidP="00FB7F2E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Schultz,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Luo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J.Y., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fulweiler,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R.W., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Long,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M.H.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Petrik,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C.M.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Testa,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Benway,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H.M.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Burdige,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Cecchetto,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M.M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Elegbede,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Evans,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Frenzel,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gillen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Herbert,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.C., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hirsch,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lessin,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> G.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Levin,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maiti,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Malkin,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mincks,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S.L., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nmor,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pham,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pinckney,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rabouille,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rahman,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rakshit,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ray,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N.E., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sasaki,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D.K.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Siedlecki,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S.A.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Somes,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stubbins,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sulpis,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trevisan,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Xu,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Y.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E359E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, H. (</w:t>
+      </w:r>
+      <w:r w:rsidR="002167B1">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3D10">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Elucidating the role of marine benthic carbon in a changing world</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Global Biogeochemical Cycles</w:t>
+      </w:r>
+      <w:r w:rsidR="002167B1">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00B66EEC" w:rsidRPr="00B66EEC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1029/2025GB008643</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42153C7B" w14:textId="1855604D" w:rsidR="00B657F6" w:rsidRPr="00B657F6" w:rsidRDefault="00B657F6" w:rsidP="00B657F6">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:ind w:left="720" w:hanging="450"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kiffney, T., Lavaud, R., Jiang, B., Boss, E., Bouali, M., Nagel, G., De Carvalho, L. A. S., &amp; Brady, D. C. (2026). Using dynamic energy budget modeling and high-resolution satellite products to predict eastern oyster growth at a farm scale. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Aquaculture, 612</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 743133. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00104FED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.aquaculture.2025.743133</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="36724E46" w14:textId="4B22A3D0" w:rsidR="00B657F6" w:rsidRDefault="00B657F6" w:rsidP="00B657F6">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:ind w:left="720" w:hanging="450"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ross, C. H., Roberts, J. J., Pendleton, D. E., Brady, D. C., Stamieszkin, K., &amp; Record, N. R. (2025). Incorporating prey fields into North Atlantic right whale density surface models. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Endangered Species Research, 58</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 67–84. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00104FED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3354/esr01435</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="13B3AE0B" w14:textId="4D2AE537" w:rsidR="00815EF3" w:rsidRPr="00815EF3" w:rsidRDefault="00815EF3" w:rsidP="00104FED">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kiffney, T., La</w:t>
+      </w:r>
+      <w:r w:rsidR="001750CB">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>vau</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">d, R., Rawson, P., Wikfors, G.H., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE293A">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Culture performance and physiology of triploid eastern oysters (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Crassostrea virginica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) in their Northern range. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aquaculture. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+        <w:r w:rsidRPr="00815EF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.aquaculture.2025.742788</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="26D28343" w14:textId="3026B027" w:rsidR="005B0D95" w:rsidRPr="005B0D95" w:rsidRDefault="005B0D95" w:rsidP="005B0D95">
+      <w:pPr>
+        <w:ind w:left="990"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Noren, C., Coleman, S., Brayden, C., Chingos, A., Morse, D., Peters, A., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="006B44EB" w:rsidRPr="006B44EB">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CD4530">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Techno-economic assessment of ear-hanging equipment in Atlantic sea scallop, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD4530">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Placopecten</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Placopecten magellanicus</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CD4530">
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, aquaculture in the Gulf of Maine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Aquaculture</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5E9D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+        <w:r w:rsidR="00CA5E9D" w:rsidRPr="00CA5E9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.aquaculture.2025.742775</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="685C3CAB" w14:textId="629D260A" w:rsidR="00F91F0B" w:rsidRPr="00F91F0B" w:rsidRDefault="00F91F0B" w:rsidP="00F91F0B">
+      <w:pPr>
+        <w:ind w:left="990"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Farrell, S.P., Petras, D., Stincone, P., Yiu, D.S., Burns, J.A., Shah, A.K.P., Hartmann, A.C., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, &amp; Rasher, D.B. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2508C">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630ECA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Turf algae redefine the chemical landscape of temperate reefs, limiting kelp forest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00630ECA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>recovery</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE293A" w:rsidRPr="00AE293A">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE293A">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE293A">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C863A7" w:rsidRPr="00C863A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>388</w:t>
+      </w:r>
+      <w:r w:rsidR="00C863A7" w:rsidRPr="00C863A7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C863A7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C863A7" w:rsidRPr="00C863A7">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>876-880</w:t>
+      </w:r>
+      <w:r w:rsidR="00C863A7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00C863A7" w:rsidRPr="00104FED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>https://doi:10.1126/science.adt6788</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3478E1EE" w14:textId="612F2E42" w:rsidR="005334D0" w:rsidRPr="00616D4B" w:rsidRDefault="005334D0" w:rsidP="00DB362D">
+      <w:pPr>
+        <w:ind w:left="990"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Krasnow, R., </w:t>
+      </w:r>
+      <w:r w:rsidR="00616D4B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kiffney, T., Cuddy, R. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidR="00616D4B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025) I</w:t>
+      </w:r>
+      <w:r w:rsidR="00616D4B" w:rsidRPr="00616D4B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>nteracting effects of environment and cultivation method on biofouling of farmed oysters (</w:t>
+      </w:r>
+      <w:r w:rsidR="00616D4B" w:rsidRPr="00616D4B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Crassostrea virginica</w:t>
+      </w:r>
+      <w:r w:rsidR="00616D4B" w:rsidRPr="00616D4B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00616D4B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00616D4B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of the World Aquaculture Society. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00DB362D" w:rsidRPr="00104FED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>https://</w:t>
+        </w:r>
+        <w:r w:rsidR="00616D4B" w:rsidRPr="00104FED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>doi:10.1111/jwas.70012</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0C6AF172" w14:textId="4C29B4CC" w:rsidR="00E91042" w:rsidRPr="00DB362D" w:rsidRDefault="00E91042" w:rsidP="00DB362D">
+      <w:pPr>
+        <w:ind w:left="990"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lancaster, E., Grey, E., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Frederich, M. (2025) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E91042">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Squishy and Crunchy Invasive Invertebrates: environmental DNA is not shed equally</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Environmental DNA. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00DB362D" w:rsidRPr="00104FED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>https://</w:t>
+        </w:r>
+        <w:r w:rsidR="00616D4B" w:rsidRPr="00104FED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>d</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00104FED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>oi:10.1002/edn3.70072</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7316A2D2" w14:textId="50361B08" w:rsidR="00CD4530" w:rsidRDefault="00CD4530" w:rsidP="00CD4530">
+      <w:pPr>
+        <w:ind w:left="990"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CD4530">
         <w:rPr>
-          <w:i/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Noren, C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CD4530">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>, aquaculture in the Gulf of Maine</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Coleman, S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> St. Gelais, A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Morse, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>D.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kiffney, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>T.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Peters, A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Comparing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">rowth of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ar-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">anging and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">antern </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ultured Atlantic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ea </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">callops, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Placopecten </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>agellanicus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ver a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">omplete </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>row-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ut </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ycle to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">etermine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ptimal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">arvest </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">iming. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Aquaculture</w:t>
       </w:r>
-    </w:p>
-[...191 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00330826">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007328BF">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00630ECA">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="007328BF" w:rsidRPr="007328BF">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>603</w:t>
+      </w:r>
+      <w:r w:rsidR="007328BF">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4530">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00630ECA">
-[...1276 lines deleted...]
-      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidR="00330826" w:rsidRPr="00330826">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.aquaculture.2025.742408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C4D06BB" w14:textId="106E5098" w:rsidR="00AF7F05" w:rsidRPr="00AF7F05" w:rsidRDefault="00AF7F05" w:rsidP="00AF7F05">
+    <w:p w14:paraId="7C4D06BB" w14:textId="19056293" w:rsidR="00AF7F05" w:rsidRPr="00AF7F05" w:rsidRDefault="00AF7F05" w:rsidP="00AF7F05">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="810"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Jarrett, R.N., Brady, D.C., Wahle, R.R., &amp; Steneck, R.S. (2024) </w:t>
+        <w:t xml:space="preserve">Jarrett, R.N., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Wahle, R.R., &amp; Steneck, R.S. (2024) </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF7F05">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Shifts in habitat use and demography of American lobsters in coastal Maine over the past quarter century</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF7F05">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Marine Ecology Progress Series</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00104FED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3354/meps14691</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15904927" w14:textId="5DD62C8F" w:rsidR="00AF7F05" w:rsidRDefault="00AF7F05" w:rsidP="00AF7F05">
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="810"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AF7F05">
         <w:rPr>
-          <w:i/>
-[...4 lines deleted...]
-    <w:p w14:paraId="15904927" w14:textId="53CAC6AF" w:rsidR="00AF7F05" w:rsidRDefault="00AF7F05" w:rsidP="00AF7F05">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rzeszowski, E. J., Reardon,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7F05">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7F05">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024) Integrating </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E5C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>in situ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7F05">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> environmental covariates in an American lobster catch model to improve impact assessment, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7F05">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Fisheries Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7F05">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 280, 107163, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7F05">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.fishres.2024.107163</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7F05">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C92611" w14:textId="30D83F80" w:rsidR="00C843A4" w:rsidRDefault="00C843A4" w:rsidP="00C960E5">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="810"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7F05">
-[...77 lines deleted...]
-        <w:t>Friedland, K. Fratantoni, P., Melrose, C., Morse, R., Large, S., Townsend, D. Brady, D.C., Friedrich, M., Silver, A., G</w:t>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Friedland, K. Fratantoni, P., Melrose, C., Morse, R., Large, S., Townsend, D. </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, Friedrich, M., Silver, A., G</w:t>
       </w:r>
       <w:r w:rsidRPr="00C843A4">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>angopadhyay</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>, A. (</w:t>
       </w:r>
       <w:r w:rsidR="00AF7F05">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
@@ -2508,218 +3402,190 @@
         </w:rPr>
         <w:t xml:space="preserve">ss. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C843A4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Continental Shelf Research</w:t>
       </w:r>
       <w:r w:rsidR="00AF7F05" w:rsidRPr="00AF7F05">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF7F05" w:rsidRPr="00AF7F05">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>281, 105319</w:t>
       </w:r>
       <w:r w:rsidR="00AF7F05" w:rsidRPr="00AF7F05">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>, https://doi.org/10.1016/j.csr.2024.105319.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53164C74" w14:textId="097E066C" w:rsidR="00C960E5" w:rsidRDefault="00C960E5" w:rsidP="00C960E5">
+    <w:p w14:paraId="53164C74" w14:textId="344B278B" w:rsidR="00C960E5" w:rsidRDefault="00C960E5" w:rsidP="00C960E5">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="810"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C960E5">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Testa, J.M., Liu, W., Boynton, W.R.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>, Breitburg, D., Friedrichs, C., Li, M., Parrish, D., Trice, T.M., &amp; Brady, D.C</w:t>
+        <w:t xml:space="preserve">, Breitburg, D., Friedrichs, C., Li, M., Parrish, D., Trice, T.M., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C960E5">
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> Physical and Biological Controls on Short-Term Variations in Dissolved Oxygen in Shallow Waters of a Large Temperate Estuary. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C960E5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Estuaries and Coasts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C960E5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7F05">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1007/s12237-024-01372-5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B2C94C" w14:textId="57FE552C" w:rsidR="0089228E" w:rsidRDefault="0089228E" w:rsidP="00C960E5">
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="810"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089228E">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lancaster, E. R., D. C. Brady, and M. Frederich (2024)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C960E5">
-[...25 lines deleted...]
-    <w:p w14:paraId="74B2C94C" w14:textId="57FE552C" w:rsidR="0089228E" w:rsidRDefault="0089228E" w:rsidP="00C960E5">
+      <w:r w:rsidRPr="0089228E">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In Hot Water: Current Thermal Threshold Methods Unlikely to Predict Invasive Species Shifts in NW Atlantic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089228E">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089228E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Integrative and Comparative Biology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089228E">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089228E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>doi:10.1093/icb/icae102.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CBBC72" w14:textId="0228DCFF" w:rsidR="00045D5D" w:rsidRDefault="00045D5D" w:rsidP="00C960E5">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="810"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0089228E">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="0089228E">
+      <w:r w:rsidRPr="00045D5D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rzeszowski, E. J., K. M. Reardon, H. Henninger, J. T. Carloni and D. C. Brady (2024). Building confidence: Developing image-based methods to incorporate fishery-collected data in the American lobster stock assessment. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045D5D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Fisheries Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045D5D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 276: 107055.</w:t>
+      </w:r>
+      <w:r w:rsidR="0089228E">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089228E">
-[...77 lines deleted...]
-      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidR="0089228E" w:rsidRPr="0089228E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.fishres.2024.107055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="25F7B4D9" w14:textId="65F226EA" w:rsidR="003242DC" w:rsidRDefault="003242DC" w:rsidP="00C960E5">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="810"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003242DC">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Friedland, K. D.,</w:t>
       </w:r>
       <w:r w:rsidR="003C44F9">
         <w:rPr>
@@ -2826,62 +3692,75 @@
       <w:r w:rsidRPr="003C44F9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Elementa: Science of the Anthropocene</w:t>
       </w:r>
       <w:r w:rsidRPr="003242DC">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 12(1).</w:t>
       </w:r>
       <w:r w:rsidR="003C44F9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C44F9" w:rsidRPr="00482CA1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>https://doi.org/10.1525/elementa.2023.00111</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C80425" w14:textId="54178936" w:rsidR="00E11985" w:rsidRPr="00E11985" w:rsidRDefault="00E11985" w:rsidP="00C960E5">
+    <w:p w14:paraId="49C80425" w14:textId="17952555" w:rsidR="00E11985" w:rsidRPr="00E11985" w:rsidRDefault="00E11985" w:rsidP="00C960E5">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="810"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Leeman, C., Bouchard, D.A., Payne, E., Wahle, R.A., &amp; Brady, D.C. (2024) </w:t>
+        <w:t xml:space="preserve">Leeman, C., Bouchard, D.A., Payne, E., Wahle, R.A., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E11985">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Predicting delayed post-harvest mortality in American lobster (</w:t>
       </w:r>
       <w:r w:rsidRPr="00D96E82">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Homarus americanus</w:t>
       </w:r>
       <w:r w:rsidRPr="00E11985">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>) using reflex impairment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -2906,91 +3785,76 @@
       <w:r w:rsidRPr="00E11985">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E11985">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>106948</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E11985">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C477E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>https://doi.org/10.1016/j.fishres.2024.106948</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E284600" w14:textId="4BE038AB" w:rsidR="002E181A" w:rsidRDefault="002E181A" w:rsidP="00C960E5">
+    <w:p w14:paraId="1E284600" w14:textId="79C43F4A" w:rsidR="002E181A" w:rsidRDefault="002E181A" w:rsidP="00C960E5">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="810"/>
         <w:rPr>
           <w:i/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Stevens, J., </w:t>
-[...27 lines deleted...]
-        <w:t>, G., &amp; Brady, D.C. (</w:t>
+        <w:t xml:space="preserve">Stevens, J., Jech, J.M., Zydlewski, G., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="002E181A">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35D1F">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">esponse of estuarine fish biomass to restoration in the Penobscot River, Maine. </w:t>
       </w:r>
@@ -3017,1071 +3881,993 @@
           <w:i/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C1A24E" w14:textId="0A27F6D6" w:rsidR="005E6FB3" w:rsidRPr="005E6FB3" w:rsidRDefault="005E6FB3" w:rsidP="005E6FB3">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E6FB3">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00A66B30">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://cerf.memberclicks.net/cesn-2024-issue-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> : Highlighted in </w:t>
       </w:r>
       <w:r w:rsidRPr="005E6FB3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Coastal &amp; Estuarine Science News (CESN)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5188E5" w14:textId="6F8BCD2C" w:rsidR="00B93F64" w:rsidRDefault="00B93F64" w:rsidP="00213BA3">
+    <w:p w14:paraId="4A5188E5" w14:textId="055CE989" w:rsidR="00B93F64" w:rsidRDefault="00B93F64" w:rsidP="00213BA3">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Ishaq, S.</w:t>
       </w:r>
       <w:r w:rsidR="00D503E9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">L., Hosler, S., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">L., Hosler, S., Dankwa, A., Jekielek, P., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
       <w:r w:rsidR="00D503E9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>Dankwa</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, Grey, E., Haskell, H., Lasley-Rasher, R., Pepperman, K., Perry, J., Beal, B., &amp; Bowden, T.J. (</w:t>
+      </w:r>
+      <w:r w:rsidR="009522B1" w:rsidRPr="009522B1">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="009522B1">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidR="00D503E9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, A., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
       <w:r w:rsidR="00D503E9">
         <w:rPr>
-          <w:iCs/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bacterial community trends associated with sea scallop, </w:t>
+      </w:r>
       <w:r w:rsidR="00D503E9">
         <w:rPr>
-          <w:iCs/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Placopecten magellanicus</w:t>
+      </w:r>
       <w:r w:rsidR="00D503E9">
         <w:rPr>
-          <w:iCs/>
-[...22 lines deleted...]
-      <w:r w:rsidR="00D503E9">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, larvae in a hatchery system. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D503E9" w:rsidRPr="00D503E9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Aquaculture Reports</w:t>
+      </w:r>
+      <w:r w:rsidR="00942622">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00942622" w:rsidRPr="00942622">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1016/j.aqrep.2023.101693</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CB198E" w14:textId="09F9A187" w:rsidR="004C0DA8" w:rsidRPr="004C0DA8" w:rsidRDefault="004C0DA8" w:rsidP="00213BA3">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tavora, J., Jiang, B., Kiffney, T., Bourdin, G., Gray, P.C., de Carvalho, L.S., Hesketh, G., Schild, K.M., de Souza, L.F., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Boss, E. (2023) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0DA8">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Recipes for the Derivation of Water Quality Parameters Using the High Spatial Resolution Data from Sensors on Board Sentinel-2A, -2B and Landsat-5, -7, -8, -9 Satellites</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Journal of Remote Sensing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0DA8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>doi.org/10.34133/remotesensing.0049</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0176F8AD" w14:textId="1A055675" w:rsidR="00F35D1F" w:rsidRPr="00F35D1F" w:rsidRDefault="00F35D1F" w:rsidP="00213BA3">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">McManus, M. C., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brown,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Carloni, J. T.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Giffin, M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Goode,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A.G., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kleman,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lawton,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Le Bris, A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Olszewski, S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Perry,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D.N., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rochette,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>R.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Shank, B.V.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wilson</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C. M. and Wahle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">R. A. (2023). The American Lobster Settlement Index: History, lessons, and future of a long-term, transboundary monitoring collaborative. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D1F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Frontiers in Marine Science 9.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2902">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D2902" w:rsidRPr="004D2902">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>doi.org/10.3389/fmars.2022.1055557</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518D7353" w14:textId="7A08EA94" w:rsidR="00A31867" w:rsidRPr="00A31867" w:rsidRDefault="00A31867" w:rsidP="00213BA3">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fredriksson, D.W., St. Gelais, A., Dewhurst, T., Coleman, S., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Costa-Pierce, B.A. (2023) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31867">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mooring tension assessment of a single line kelp farm with quantified biomass, waves, and currents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frontiers in Marine Science. Special Issue: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31867">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Offshore Aquacultural Engineering and Its Interaction with the Marine Environment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>. doi.org/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31867">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>10.3389/fmars.2023.1178548</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D266325" w14:textId="28F66B09" w:rsidR="00213BA3" w:rsidRPr="00213BA3" w:rsidRDefault="00213BA3" w:rsidP="00213BA3">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ross, C.H., Runge, J.A., Roberts, J.J., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, Tupper, B., &amp; Record, N.R. (</w:t>
+      </w:r>
+      <w:r w:rsidR="002573A1" w:rsidRPr="002573A1">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00D503E9">
-[...51 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0091248E">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estimating North Atlantic right whale prey based on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213BA3">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Calanus finmarchicus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091248E">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thresholds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00942622" w:rsidRPr="00942622">
-[...8 lines deleted...]
-    <w:p w14:paraId="50CB198E" w14:textId="688B7D44" w:rsidR="004C0DA8" w:rsidRPr="004C0DA8" w:rsidRDefault="004C0DA8" w:rsidP="00213BA3">
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marine Ecology Progress Series. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213BA3">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>doi.org/10.3354/meps14204</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410F476C" w14:textId="73E60921" w:rsidR="00213BA3" w:rsidRDefault="00213BA3" w:rsidP="00213BA3">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t>Recipes for the Derivation of Water Quality Parameters Using the High Spatial Resolution Data from Sensors on Board Sentinel-2A, -2B and Landsat-5, -7, -8, -9 Satellites</w:t>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Friedland, K.D., Adams, E.M., Goetsch, C., Gulka, J., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, Rzeszowski, E., Crear, D.P., Gaichas, S., Gill, A.B., McManus, M.C., Methratta, E., T., Morano, J.L., &amp; Staudinger, M. (</w:t>
+      </w:r>
+      <w:r w:rsidR="002573A1" w:rsidRPr="002573A1">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009314A2">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Forage fish species prefer habitat within designated offshore wind energy areas on the US Northeast Shelf ecosystem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="0176F8AD" w14:textId="72A220A4" w:rsidR="00F35D1F" w:rsidRPr="00F35D1F" w:rsidRDefault="00F35D1F" w:rsidP="00213BA3">
+      <w:r w:rsidRPr="00213BA3">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Marine and Coastal Fisheries</w:t>
+      </w:r>
+      <w:r w:rsidR="002573A1">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>. doi.org/10.1002/mcf2.10230</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044EA75A" w14:textId="23CA5B5E" w:rsidR="006E08A0" w:rsidRPr="006E08A0" w:rsidRDefault="006E08A0" w:rsidP="006E08A0">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F35D1F">
-[...453 lines deleted...]
-        <w:t>, J., &amp; Brady, D.C. (</w:t>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Friedland, K.D., Record, N., Pendleton, D. Balch, W., Stamieszkin, K., Moisan, J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="002573A1" w:rsidRPr="002573A1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00053283">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Asymmetry in the rate of warming and the phenology of seasonal blooms in </w:t>
       </w:r>
       <w:r w:rsidRPr="00053283">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>the Northeast US Shelf Ecosystem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ICES Journal of Marine Science</w:t>
       </w:r>
       <w:r w:rsidR="002573A1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002573A1" w:rsidRPr="002573A1">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>doi.org/10.1093/</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="1D47E200" w14:textId="71DB4763" w:rsidR="009C1061" w:rsidRPr="009C1061" w:rsidRDefault="009C1061" w:rsidP="00BF2481">
+        <w:t>doi.org/10.1093/icesjms/fsad007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D47E200" w14:textId="51C923AB" w:rsidR="009C1061" w:rsidRPr="009C1061" w:rsidRDefault="009C1061" w:rsidP="00BF2481">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C1061">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Craig, J.K., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Craig, J.K., Huebert, K.B., Rose, K.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Rice, J.A., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023) </w:t>
+      </w:r>
       <w:r w:rsidRPr="009C1061">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>Huebert</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Searching for Oxygen: Dynamic Movement Responses of Juvenile Spot (</w:t>
+      </w:r>
       <w:r w:rsidRPr="009C1061">
         <w:rPr>
-          <w:iCs/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, Rice, J.A., &amp; Brady, D.C. (2023) </w:t>
+          <w:i/>
+        </w:rPr>
+        <w:t>Leiostomus xanthurus</w:t>
       </w:r>
       <w:r w:rsidRPr="009C1061">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>Searching for Oxygen: Dynamic Movement Responses of Juvenile Spot (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">) in an Intermittently Hypoxic Estuary. </w:t>
+      </w:r>
       <w:r w:rsidRPr="009C1061">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Leiostomus</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Estuaries and Coasts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="009C1061">
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C1061">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>xanthurus</w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t>doi.org/10.1007/s12237-022-01167-6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409A0F13" w14:textId="689DB7BD" w:rsidR="004D2902" w:rsidRDefault="004D2902" w:rsidP="00BF2481">
+    <w:p w14:paraId="409A0F13" w14:textId="0035C6EF" w:rsidR="004D2902" w:rsidRDefault="004D2902" w:rsidP="00BF2481">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tian, R., Cai, X., Testa, J.M., Brady, D.C., </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, C.F., Linker, L. (2023) </w:t>
+        <w:t xml:space="preserve">Tian, R., Cai, X., Testa, J.M., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Cerco, C.F., Linker, L. (2023) </w:t>
       </w:r>
       <w:r w:rsidRPr="004D2902">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Simulation of high-frequency dissolved oxygen dynamics in a shallow estuary, the Corsica River, Chesapeake Bay</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Marine Science </w:t>
       </w:r>
       <w:r w:rsidRPr="004D2902">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>doi.org/10.3389/fmars.2022.1058839</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA01E22" w14:textId="48E62804" w:rsidR="00BF2481" w:rsidRPr="00BF2481" w:rsidRDefault="00BF2481" w:rsidP="00BF2481">
+    <w:p w14:paraId="1FA01E22" w14:textId="4413440A" w:rsidR="00BF2481" w:rsidRPr="00BF2481" w:rsidRDefault="00BF2481" w:rsidP="00BF2481">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Coleman, S., Dewhurst, T., </w:t>
-[...27 lines deleted...]
-        <w:t>, M., Laufer, E., &amp; Brady, D.C. (</w:t>
+        <w:t xml:space="preserve">Coleman, S., Dewhurst, T., Frediksson, D.W., St. Gelais, A., Cole, K., MacNicoll, M., Laufer, E., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2481">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00536B06">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Quantifying baseline costs and cataloging potential optimization strategies for kelp aquaculture carbon dioxide removal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00536B06">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Frontiers in Marine Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2481">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi.org/10.3389/fmars.2022.966304</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535EA67B" w14:textId="77777777" w:rsidR="00577FB3" w:rsidRDefault="00954491" w:rsidP="00A4666A">
+    <w:p w14:paraId="535EA67B" w14:textId="769DE69F" w:rsidR="00577FB3" w:rsidRDefault="00954491" w:rsidP="00A4666A">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coleman, S., St. Gelais, A., Fredriksson, D., Dewhurst, T., &amp; Brady, D.C. (2022) </w:t>
+        <w:t xml:space="preserve">Coleman, S., St. Gelais, A., Fredriksson, D., Dewhurst, T., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2022) </w:t>
       </w:r>
       <w:r w:rsidRPr="00954491">
         <w:t>Identifying scaling pathways and research priorities for kelp aquaculture nurseries using a techno-economic modeling approach</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00954491">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Frontiers in Marine Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00577FB3" w:rsidRPr="00577FB3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>doi.org/10.3389/fmars.2022.894461</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE45FF0" w14:textId="309B5D7F" w:rsidR="007D4DBD" w:rsidRPr="00A4666A" w:rsidRDefault="007D4DBD" w:rsidP="00A4666A">
+    <w:p w14:paraId="2DE45FF0" w14:textId="3B420E35" w:rsidR="007D4DBD" w:rsidRPr="00A4666A" w:rsidRDefault="007D4DBD" w:rsidP="00A4666A">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Leeman, C., Martin, E., Coleman, S., Gray, M.W. &amp; Brady, D.C. (</w:t>
+        <w:t xml:space="preserve">Leeman, C., Martin, E., Coleman, S., Gray, M.W. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00F51A94" w:rsidRPr="00F51A94">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E9030E">
         <w:t>The potential socio-environmental advantages of repurposing lobster impoundments for eastern oyster (</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9030E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Crassostrea virginica</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9030E">
         <w:t>) aquaculture</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -4094,88 +4880,154 @@
       <w:r w:rsidR="00F51A94">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F51A94" w:rsidRPr="00F51A94">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>554: 738130.</w:t>
       </w:r>
       <w:r w:rsidR="00F51A94">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F51A94" w:rsidRPr="00F51A94">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>https://doi.org/10.1016/j.aquaculture.2022.738130</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78876457" w14:textId="67FD5AC1" w:rsidR="00E0039A" w:rsidRPr="002573A1" w:rsidRDefault="00E0039A" w:rsidP="00641E98">
+    <w:p w14:paraId="78876457" w14:textId="456EC1D4" w:rsidR="00E0039A" w:rsidRDefault="00E0039A" w:rsidP="00641E98">
       <w:pPr>
         <w:ind w:left="1170" w:hanging="810"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0039A">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Jiang, B., Boss, E., Kiffney, T.J., Hesketh, G., Bourdin, G., Fan, D., &amp; Brady, D.C. (2022) Oyster aquaculture site selection using high resolution remote sensing: A case study in the Gulf of Maine, USA. </w:t>
+        <w:t xml:space="preserve">Jiang, B., Boss, E., Kiffney, T.J., Hesketh, G., Bourdin, G., Fan, D., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0039A">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022) Oyster aquaculture site selection using high resolution remote sensing: A case study in the Gulf of Maine, USA. </w:t>
       </w:r>
       <w:r w:rsidRPr="00521468">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Frontiers in Marine Sciences</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0039A">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="002573A1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi.org/10.3389/fmars.2022.802438</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B494AE" w14:textId="62051870" w:rsidR="00F96682" w:rsidRPr="00D26FEF" w:rsidRDefault="00F96682" w:rsidP="00641E98">
+    <w:p w14:paraId="33661F62" w14:textId="67C78842" w:rsidR="008615D7" w:rsidRPr="002573A1" w:rsidRDefault="008615D7" w:rsidP="00641E98">
       <w:pPr>
         <w:ind w:left="1170" w:hanging="810"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Friedland, K.D., Miles, T., Goode, A.G., Powell, E.N., &amp; Brady, D.C. (</w:t>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008615D7">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Featured</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Story</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008615D7">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by NOAA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008615D7">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>https://www.fisheries.noaa.gov/feature-story/eyes-sky-aquaculture-farmers-location-scouting-using-satellite-data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B494AE" w14:textId="636BB9A8" w:rsidR="00F96682" w:rsidRPr="00D26FEF" w:rsidRDefault="00F96682" w:rsidP="00641E98">
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="810"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Friedland, K.D., Miles, T., Goode, A.G., Powell, E.N., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="000D4368" w:rsidRPr="000D4368">
         <w:t>2022</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F96682">
         <w:t xml:space="preserve">The Middle Atlantic Bight Cold Pool is warming and shrinking: indices from </w:t>
       </w:r>
       <w:r w:rsidRPr="000D4368">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>in situ</w:t>
       </w:r>
       <w:r w:rsidRPr="00F96682">
         <w:t xml:space="preserve"> autumn seafloor temperatures</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4210,453 +5062,446 @@
       <w:r w:rsidRPr="007A6968">
         <w:t xml:space="preserve">Both, A., C. J. Byron, D. C. Brady, B. Costa-Pierce, L. M. Mayer and C. C. Parrish (2022) </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="007A6968">
         <w:t>olubilization of nutritional lipids from three coastal and estuarine primary producers using sodium taurocholate as a model surfactant to mimic typical consumer gut-fluids.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A6968">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Experimental Marine Biology and Ecology</w:t>
       </w:r>
       <w:r w:rsidRPr="007A6968">
         <w:t xml:space="preserve"> 548: 151686.</w:t>
       </w:r>
       <w:r w:rsidR="00A01A2A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00C960E5" w:rsidRPr="00BE37C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jembe.2021.151686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07EC53A7" w14:textId="36CB52CC" w:rsidR="00C960E5" w:rsidRPr="00C960E5" w:rsidRDefault="00C960E5" w:rsidP="00C960E5">
+    <w:p w14:paraId="07EC53A7" w14:textId="3E5E8567" w:rsidR="00C960E5" w:rsidRPr="00C960E5" w:rsidRDefault="00C960E5" w:rsidP="00C960E5">
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Testa, J.M., </w:t>
-[...7 lines deleted...]
-        <w:t>, N., Shen, C., Cole, K., Moore, A., Hodgkins, C., &amp; Brady, D.C. (</w:t>
+        <w:t xml:space="preserve">Testa, J.M., Basenback, N., Shen, C., Cole, K., Moore, A., Hodgkins, C., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF784C">
         <w:t>202</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2) Modeling impacts of nutrient loading, warming, and boundary exchanges on hypoxia and metabolism in a shallow estuarine ecosystem. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of the American Water Resources Association (JAWRA) </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6720">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi.org/10.1111/1752-1688.12912</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D798677" w14:textId="78CE9F98" w:rsidR="00641E98" w:rsidRPr="00641E98" w:rsidRDefault="005F1227" w:rsidP="007F65A9">
+    <w:p w14:paraId="6D798677" w14:textId="23B45AFA" w:rsidR="00641E98" w:rsidRPr="00641E98" w:rsidRDefault="005F1227" w:rsidP="007F65A9">
       <w:pPr>
         <w:ind w:left="1170" w:hanging="810"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A613D4">
         <w:t>Farr</w:t>
       </w:r>
       <w:r>
         <w:t>, E.R.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
         <w:t xml:space="preserve"> Johnson</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, M.R., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
         <w:t>Nelson</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, M.W., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
         <w:t>Hare</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, J.A., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
         <w:t>Morrison</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, W.E., </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A613D4">
         <w:t>Lettrich</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, M.D., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
         <w:t>Vogt</w:t>
       </w:r>
       <w:r>
         <w:t>, B.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
         <w:t xml:space="preserve"> Meaney</w:t>
       </w:r>
       <w:r>
         <w:t>, M.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
         <w:t xml:space="preserve"> Howson</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, U.A., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
         <w:t>Auster</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, P.J., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
         <w:t>Borsuk</w:t>
       </w:r>
       <w:r>
         <w:t>, F.A.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
-        <w:t xml:space="preserve"> Brady</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, D.C., </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
         <w:t>Cashman</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, M.J., </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A613D4">
         <w:t>Colarusso</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, P. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
         <w:t>Grabowski</w:t>
       </w:r>
       <w:r>
         <w:t>, J.H.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
         <w:t xml:space="preserve"> Hawkes</w:t>
       </w:r>
       <w:r>
         <w:t>, J.P.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>-Allen</w:t>
+        <w:t xml:space="preserve"> Mercaldo-Allen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, R., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
         <w:t>Packer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, D.B., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
         <w:t>Stevenson</w:t>
       </w:r>
       <w:r>
         <w:t>, D.K. (</w:t>
       </w:r>
       <w:r w:rsidR="006370D9" w:rsidRPr="006370D9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A613D4">
-        <w:t>An assessment of marine, estuarine, and riverine habitat vulnerability to climate change in the Northeast U.S.</w:t>
+        <w:t xml:space="preserve">An assessment of marine, estuarine, and riverine habitat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A613D4">
+        <w:lastRenderedPageBreak/>
+        <w:t>vulnerability to climate change in the Northeast U.S.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006370D9" w:rsidRPr="006370D9">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>PLoS</w:t>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId13" w:history="1">
+        <w:t xml:space="preserve">PLoS ONE 16(12): e0260654. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="006370D9" w:rsidRPr="00197547">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>https://doi.org/10.1371/journal.pone.0260654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5ABA1DB6" w14:textId="30D5460A" w:rsidR="00641E98" w:rsidRDefault="00641E98" w:rsidP="00BE11E1">
       <w:pPr>
         <w:ind w:left="1170" w:hanging="450"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">*Highlighted by NOAA: </w:t>
       </w:r>
       <w:r w:rsidRPr="00641E98">
         <w:t>https://www.fisheries.noaa.gov/feature-story/study-assesses-vulnerability-coastal-habitats-climate-change-northeast-united-states</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C65EB3D" w14:textId="0BD73933" w:rsidR="00422A50" w:rsidRPr="00CC13EE" w:rsidRDefault="00422A50" w:rsidP="006370D9">
+    <w:p w14:paraId="1C65EB3D" w14:textId="464082C3" w:rsidR="00422A50" w:rsidRPr="00CC13EE" w:rsidRDefault="00422A50" w:rsidP="006370D9">
       <w:pPr>
         <w:ind w:left="1170" w:hanging="810"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Coleman, S., Morse, D., Brayden, W.C., &amp; Brady, D.C. (</w:t>
+        <w:t xml:space="preserve">Coleman, S., Morse, D., Brayden, W.C., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00CC13EE" w:rsidRPr="00CC13EE">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) Developing a bioeconomic framework for scallop culture optimization and product development. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Aquaculture Economics </w:t>
       </w:r>
       <w:r w:rsidR="006F0408">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Management</w:t>
       </w:r>
       <w:r w:rsidR="00CC13EE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC13EE" w:rsidRPr="00CC13EE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>https://doi.org/10.1080/13657305.2021.2000517</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C690B54" w14:textId="104B917A" w:rsidR="00FA5821" w:rsidRPr="00FA5821" w:rsidRDefault="00FA5821" w:rsidP="00FA5821">
+    <w:p w14:paraId="6C690B54" w14:textId="7CA4D8EF" w:rsidR="00FA5821" w:rsidRPr="00FA5821" w:rsidRDefault="00FA5821" w:rsidP="00FA5821">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Liberti</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t>, C.</w:t>
       </w:r>
       <w:r>
         <w:t>M.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t>, Gray, M.W., Mayer, L., Testa, J.M.,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Liu, W. </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
-        <w:t>&amp; Brady, D.C. (</w:t>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004850F3">
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="009C721A" w:rsidRPr="009C721A">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:t>Auto-acidification: Examining the effects of oyster aquaculture on estuarine carbonate carrying capacity</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4C8A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Elementa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>: Special Issue on the Gulf of Maine 2050</w:t>
       </w:r>
       <w:r w:rsidR="007B12DE" w:rsidRPr="007B12DE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B12DE" w:rsidRPr="007B12DE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>10 (1): 00057. https://doi.org/10.1525/elementa.2020.00057</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242E57D9" w14:textId="296F48AE" w:rsidR="005638A4" w:rsidRDefault="005638A4" w:rsidP="00735C39">
       <w:pPr>
         <w:ind w:left="990" w:hanging="630"/>
       </w:pPr>
       <w:r w:rsidRPr="005638A4">
-        <w:t xml:space="preserve">Stevens, J. R., J. M. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and D. C. Brady (2021). Estimating target strength of estuarine pelagic fish assemblages using fisheries survey data. </w:t>
+        <w:t xml:space="preserve">Stevens, J. R., J. M. Jech, G. B. Zydlewski and D. C. Brady (2021). Estimating target strength of estuarine pelagic fish assemblages using fisheries survey data. </w:t>
       </w:r>
       <w:r w:rsidRPr="005638A4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Journal of the Acoustical Society of America</w:t>
       </w:r>
       <w:r w:rsidRPr="005638A4">
         <w:t xml:space="preserve"> 150(4): 2553-2565. </w:t>
       </w:r>
       <w:r w:rsidR="007343CF" w:rsidRPr="007343CF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>https://doi.org/10.1121/10.0006449</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017F2D0F" w14:textId="7DA3230F" w:rsidR="0050569C" w:rsidRDefault="00735C39" w:rsidP="00105206">
+    <w:p w14:paraId="017F2D0F" w14:textId="7387655B" w:rsidR="0050569C" w:rsidRDefault="00735C39" w:rsidP="00105206">
       <w:pPr>
         <w:ind w:left="990" w:hanging="630"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hillyer, G., Liu, W., </w:t>
-[...7 lines deleted...]
-        <w:t>, B., Melvin, G., &amp; Brady, D.C. (</w:t>
+        <w:t xml:space="preserve">Hillyer, G., Liu, W., McGreavy, B., Melvin, G., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00735C39">
         <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E4366F">
         <w:t>Using a stakeholder-engaged approach to understand and address bacterial transport on soft-shell clam flats</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Estuaries and Coasts</w:t>
       </w:r>
       <w:r w:rsidR="0050569C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -4704,129 +5549,115 @@
       <w:pPr>
         <w:ind w:left="990" w:hanging="630"/>
       </w:pPr>
       <w:r w:rsidRPr="006D4E5C">
         <w:t xml:space="preserve">Coleman, S., T. Kiffney, K. R. Tanaka, D. Morse and D. C. Brady (2021). Meta-analysis of growth and mortality rates of net cultured sea scallops across the Northwest Atlantic. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D4E5C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Aquaculture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D4E5C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi.org/10.1016/j.aquaculture.2021.737392</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4005550C" w14:textId="552D4344" w:rsidR="00105206" w:rsidRPr="00105206" w:rsidRDefault="00105206" w:rsidP="00105206">
+    <w:p w14:paraId="4005550C" w14:textId="6D318761" w:rsidR="00105206" w:rsidRPr="00105206" w:rsidRDefault="00105206" w:rsidP="00105206">
       <w:pPr>
         <w:ind w:left="990" w:hanging="630"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Gassett, P.R., O’Brien-Clayton, K., Bastidas, C., </w:t>
-[...15 lines deleted...]
-        <w:t>, E., Brady, D.C., &amp; Strong, A.L. (</w:t>
+        <w:t xml:space="preserve">Gassett, P.R., O’Brien-Clayton, K., Bastidas, C., Rheuban, J.E., Hunt, C.W., Turner, E., Liebman, M., Silva, E., Pimenta, A.R., Grear, J., Motyka, J., McCorkle, D., Stancioff, E., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, &amp; Strong, A.L. (</w:t>
       </w:r>
       <w:r w:rsidRPr="00105206">
         <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E4366F">
         <w:t>Community science for coastal acidification monitoring and research</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E4366F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Coastal Management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00105206">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi.org/10.1080/08920753.2021.1947131</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEB441E" w14:textId="4D7A1988" w:rsidR="00450011" w:rsidRDefault="00450011" w:rsidP="008F1A4B">
+    <w:p w14:paraId="6DEB441E" w14:textId="10A65D5B" w:rsidR="00450011" w:rsidRDefault="00450011" w:rsidP="008F1A4B">
       <w:pPr>
         <w:ind w:left="990" w:hanging="630"/>
       </w:pPr>
       <w:r w:rsidRPr="00450011">
-        <w:t xml:space="preserve">Pershing, A., Alexander, M., Brady, D.C., Brickman, D., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Pershing, A., Alexander, M., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00450011">
-        <w:t>Curchitser</w:t>
-[...11 lines deleted...]
-        <w:t>, L., Mills, K.E., Nichols, O.C., Pendleton, D., Record, N.R., Scott, J., Staudinger, M.D., &amp; Wang, Y. (</w:t>
+        <w:t>, Brickman, D., Curchitser, E., Diamond, T., McClenachan, L., Mills, K.E., Nichols, O.C., Pendleton, D., Record, N.R., Scott, J., Staudinger, M.D., &amp; Wang, Y. (</w:t>
       </w:r>
       <w:r w:rsidR="00DA4995" w:rsidRPr="00DA4995">
         <w:t>2021</w:t>
       </w:r>
       <w:r w:rsidRPr="00450011">
         <w:t xml:space="preserve">) Climate Impacts in the Gulf of Maine Ecosystem: A Review of Observed and Expected Changes in 2050 from Rising Temperatures. </w:t>
       </w:r>
       <w:r w:rsidR="00C960E5">
         <w:t xml:space="preserve">(2021) </w:t>
       </w:r>
       <w:r w:rsidRPr="00105206">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Elementa: Special Issue on the Gulf of Maine 2050</w:t>
       </w:r>
       <w:r w:rsidR="006D4E5C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006D4E5C" w:rsidRPr="006D4E5C">
         <w:rPr>
           <w:b/>
@@ -4836,112 +5667,65 @@
       <w:r w:rsidR="006D4E5C" w:rsidRPr="006D4E5C">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="006D4E5C" w:rsidRPr="006D4E5C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006D4E5C" w:rsidRPr="006D4E5C">
         <w:t>): 00076</w:t>
       </w:r>
       <w:r w:rsidR="006D4E5C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006D4E5C" w:rsidRPr="006D4E5C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>https://doi.org/10.1525/elementa.2020.00076</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1185AEB2" w14:textId="151AE5DA" w:rsidR="00BB49D7" w:rsidRPr="008F1A4B" w:rsidRDefault="008F1A4B" w:rsidP="008F1A4B">
+    <w:p w14:paraId="1185AEB2" w14:textId="23F8455E" w:rsidR="00BB49D7" w:rsidRPr="008F1A4B" w:rsidRDefault="008F1A4B" w:rsidP="008F1A4B">
       <w:pPr>
         <w:ind w:left="990" w:hanging="630"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hood, R.R., Shenk, G.W., Dixon, R.L., Smith, S.M.C., Ball, W.P., Bash, J.O., </w:t>
-[...55 lines deleted...]
-        <w:t>, L., Weller, D., Zhang, Y.J. (</w:t>
+        <w:t xml:space="preserve">Hood, R.R., Shenk, G.W., Dixon, R.L., Smith, S.M.C., Ball, W.P., Bash, J.O., Batiuk, R.,  Boomer, K., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Cerco, C., Claggett, P., de Mutsert, K., Easton, Z.M., Elmore, A.J., Friedrichs, M.A.M, Harris, L.A., Ihde, T.F., Lacher, I., Li, L., Linker, L.C., Miller, A., Moriarty, J., Noe, G.B., Onyullo, G., Rose, K., Skalak, K., Tian, R., Veith, T.L., Wainger, L., Weller, D., Zhang, Y.J. (</w:t>
       </w:r>
       <w:r w:rsidR="009F1E92" w:rsidRPr="009F1E92">
         <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="008F1A4B">
         <w:t>The Chesapeake Bay Program Modeling System: Overview and Recommendations for Future Development</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008F1A4B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ecological Modelling</w:t>
       </w:r>
       <w:r w:rsidR="009F1E92" w:rsidRPr="009F1E92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F1E92" w:rsidRPr="009F1E92">
         <w:rPr>
           <w:b/>
@@ -4956,498 +5740,437 @@
       </w:r>
       <w:r w:rsidR="009F1E92" w:rsidRPr="009F1E92">
         <w:t>109635</w:t>
       </w:r>
       <w:r w:rsidR="009F1E92" w:rsidRPr="009F1E92">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009F1E92" w:rsidRPr="009F1E92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F1E92" w:rsidRPr="009F1E92">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi.org/10.1016/j.ecolmodel.2021.109635</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B3BC69" w14:textId="63174C65" w:rsidR="00DA4995" w:rsidRDefault="00DA4995" w:rsidP="006A6092">
       <w:pPr>
         <w:ind w:left="990" w:hanging="630"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA4995">
-        <w:t xml:space="preserve">Friedland, K. D., J. R. </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, R. A. Watson and Y. Rousseau (2021). Trends in phytoplankton communities within large marine ecosystems diverge from the global ocean. </w:t>
+        <w:t xml:space="preserve">Friedland, K. D., J. R. Moisan, A. A. Maureaud, D. C. Brady, A. J. Davies, S. J. Bograd, R. A. Watson and Y. Rousseau (2021). Trends in phytoplankton communities within large marine ecosystems diverge from the global ocean. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4995">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Canadian Journal of Fisheries and Aquatic Sciences</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4995">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4995">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>78</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4995">
         <w:t>(11): 1689-1700.</w:t>
       </w:r>
       <w:r w:rsidR="007343CF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="007343CF" w:rsidRPr="00E13D46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://doi.org/10.1139/cjfas-2020-0423</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007343CF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> *</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2390A845" w14:textId="3C85AB6E" w:rsidR="00AC17E3" w:rsidRPr="00AC17E3" w:rsidRDefault="00AC17E3" w:rsidP="00AC17E3">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC17E3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Editor’s Choice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="497B7238" w14:textId="13EF91A9" w:rsidR="00E76247" w:rsidRPr="00E76247" w:rsidRDefault="00E76247" w:rsidP="006A6092">
+    <w:p w14:paraId="497B7238" w14:textId="73E24348" w:rsidR="00E76247" w:rsidRPr="00E76247" w:rsidRDefault="00E76247" w:rsidP="006A6092">
       <w:pPr>
         <w:ind w:left="990" w:hanging="630"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Grebe, G., Byron, C., </w:t>
       </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
       <w:r w:rsidR="00531204">
-        <w:t xml:space="preserve">Brady, D.C., St. Gelais, A., &amp; </w:t>
+        <w:t xml:space="preserve">, St. Gelais, A., &amp; </w:t>
       </w:r>
       <w:r>
         <w:t>Costa-Pierce, B</w:t>
       </w:r>
       <w:r w:rsidR="00531204">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(2021) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E76247">
         <w:t xml:space="preserve">The effect of distal-end trimming on </w:t>
       </w:r>
       <w:r w:rsidRPr="00E76247">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Saccharina </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Saccharina latissima</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E76247">
         <w:t xml:space="preserve"> morphology, composition, and productivity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E76247">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of the World Aquaculture Society</w:t>
       </w:r>
       <w:r w:rsidR="009F1E92" w:rsidRPr="009F1E92">
         <w:t xml:space="preserve"> 1-18</w:t>
       </w:r>
       <w:r w:rsidR="00795B2D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00127555">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> doi</w:t>
       </w:r>
       <w:r w:rsidR="00127555" w:rsidRPr="00127555">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>:10.1111/jwas.12814</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359512FD" w14:textId="06C5FE04" w:rsidR="00E76247" w:rsidRPr="00531204" w:rsidRDefault="00E76247" w:rsidP="006A6092">
+    <w:p w14:paraId="359512FD" w14:textId="7FA7BA4A" w:rsidR="00E76247" w:rsidRPr="00531204" w:rsidRDefault="00E76247" w:rsidP="006A6092">
       <w:pPr>
         <w:ind w:left="990" w:hanging="630"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Newell, C.R., Hawkins, A.J.S., Morris, K., Boss, E., Thomas, A.C., Kiffney, T.J., &amp; Brady, D.C. (</w:t>
+        <w:t xml:space="preserve">Newell, C.R., Hawkins, A.J.S., Morris, K., Boss, E., Thomas, A.C., Kiffney, T.J., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00CA23CE" w:rsidRPr="00CA23CE">
         <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="006F1BCC">
         <w:t xml:space="preserve">Using high resolution remote sensing to characterize suspended particulate organic matter as bivalve food for aquaculture site selection. </w:t>
       </w:r>
       <w:r w:rsidRPr="006F1BCC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Shellfish Research</w:t>
       </w:r>
       <w:r w:rsidR="00781448">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00781448" w:rsidRPr="00781448">
         <w:t>40(1): 113-118</w:t>
       </w:r>
       <w:r w:rsidR="00781448">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007343CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007343CF" w:rsidRPr="007343CF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>https://doi.org/10.2983/035.040.0110</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CF7142" w14:textId="08494C3C" w:rsidR="008400A4" w:rsidRDefault="008400A4" w:rsidP="007E22F5">
+    <w:p w14:paraId="55CF7142" w14:textId="5A2C6EF3" w:rsidR="008400A4" w:rsidRDefault="008400A4" w:rsidP="007E22F5">
       <w:pPr>
         <w:ind w:left="990" w:hanging="630"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...37 lines deleted...]
-        <w:t>, D., Townsend, D.W., Chen, Changsheng, Mook, W., &amp; Morrison, R. (</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Siedlecki, S.A., Salisbury, J., Gledhill, D.K., Bastidas, C., Meseck, S., McGarry, K., Hunt, C.W., Alexander, M., Lavoie, D., Wang, Z.A., Scott, J., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Mlsna, I., Azetsu-Scott, K., Liberti, C.M., Melrose, D.C., White, M., Pershing, A., Vandemark, D., Townsend, D.W., Chen, Changsheng, Mook, W., &amp; Morrison, R. (</w:t>
       </w:r>
       <w:r w:rsidR="00CA23CE">
         <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) Projecting ocean acidification impacts for the Gulf of Maine to 2050: New tools and expectations. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4C8A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Elementa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>: Special Issue on the Gulf of Maine 2050</w:t>
       </w:r>
       <w:r w:rsidR="00781448">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00781448" w:rsidRPr="00781448">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi.org/10.1525/elementa.2020.00062</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7263775A" w14:textId="706B76CC" w:rsidR="00DD3E7A" w:rsidRPr="00CD07F1" w:rsidRDefault="00DD3E7A" w:rsidP="00DD3E7A">
+    <w:p w14:paraId="7263775A" w14:textId="7943F5C4" w:rsidR="00DD3E7A" w:rsidRPr="00CD07F1" w:rsidRDefault="00DD3E7A" w:rsidP="00DD3E7A">
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Coleman, S., Cleaver, C., Morse, D., Brady, D.C.</w:t>
+        <w:t xml:space="preserve">Coleman, S., Cleaver, C., Morse, D., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidR="006A6092">
         <w:t xml:space="preserve"> &amp; Kiffney, T.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="009B66F7" w:rsidRPr="009B66F7">
         <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00131186">
         <w:t>The coupled effects of stocking density and temperature on Sea Scallop (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00131186">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Placopecten</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Placopecten magellanicus</w:t>
+      </w:r>
       <w:r w:rsidRPr="00131186">
         <w:t>) growth in suspended culture</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0046779C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Aquaculture Reports</w:t>
       </w:r>
       <w:r w:rsidR="00104597">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00104597" w:rsidRPr="00104597">
         <w:t>20: 100684.</w:t>
       </w:r>
       <w:r w:rsidR="00CD07F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD07F1" w:rsidRPr="00CD07F1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>https://doi.org/10.1016/j.aqrep.2021.100684</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E61E7B0" w14:textId="2812CAAF" w:rsidR="00F75B6B" w:rsidRPr="0046779C" w:rsidRDefault="0046779C" w:rsidP="00E95954">
+    <w:p w14:paraId="2E61E7B0" w14:textId="6D22B234" w:rsidR="00F75B6B" w:rsidRPr="0046779C" w:rsidRDefault="0046779C" w:rsidP="00E95954">
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Friedland, K.D., </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, S., Curtis, T., Adams, E., Morano, J., Crear, D., McManus, C., &amp; Brady, D.C. (2021) </w:t>
+        <w:t xml:space="preserve">Friedland, K.D., Methratta, E., Gill, A., Gaichas, S., Curtis, T., Adams, E., Morano, J., Crear, D., McManus, C., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2021) </w:t>
       </w:r>
       <w:r w:rsidRPr="0046779C">
         <w:t>Resource Occurrence and Productivity in Existing and Proposed Wind Energy Lease Areas on the US Northeast Shelf</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0046779C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Frontiers in Marine Science</w:t>
       </w:r>
       <w:r w:rsidR="008D24BA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D24BA" w:rsidRPr="008D24BA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
       <w:r w:rsidR="00941774">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.org/</w:t>
       </w:r>
       <w:r w:rsidR="008D24BA" w:rsidRPr="008D24BA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>10.3389/fmars.2021.629230</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27039F35" w14:textId="06E0F603" w:rsidR="00917E03" w:rsidRPr="00917E03" w:rsidRDefault="00917E03" w:rsidP="00E95954">
+    <w:p w14:paraId="27039F35" w14:textId="2137649D" w:rsidR="00917E03" w:rsidRPr="00917E03" w:rsidRDefault="00917E03" w:rsidP="00E95954">
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Lewis, K.A., Rose, K.A., </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, K., Sable, S., Ainsworth, C., Brady, D.C., &amp; Townsend, H. (2021) </w:t>
+        <w:t xml:space="preserve">Lewis, K.A., Rose, K.A., DeMutsert, K., Sable, S., Ainsworth, C., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, &amp; Townsend, H. (2021) </w:t>
       </w:r>
       <w:r w:rsidRPr="00917E03">
         <w:t>Using multiple ecological models to inform environmental decision-making</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Frontiers in Marine Science</w:t>
       </w:r>
       <w:r w:rsidR="00104597">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5482,96 +6205,59 @@
       </w:r>
       <w:r w:rsidR="00A03D8B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.org/</w:t>
       </w:r>
       <w:r w:rsidRPr="00917E03">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>10.3389/fmars.2021.625790</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6617CC28" w14:textId="2D82F484" w:rsidR="008526BF" w:rsidRPr="008526BF" w:rsidRDefault="008526BF" w:rsidP="00E95954">
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008526BF">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grebe, G. S., C. J. Byron, D. C. Brady, A. H. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Grebe, G. S., C. J. Byron, D. C. Brady, A. H. Geisser and K. D. Brennan (2021). The nitrogen bioextraction potential of nearshore </w:t>
+      </w:r>
       <w:r w:rsidRPr="008526BF">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...39 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Saccharina latissima</w:t>
+      </w:r>
       <w:r w:rsidRPr="008526BF">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> cultivation and harvest in the Western Gulf of Maine. </w:t>
       </w:r>
       <w:r w:rsidRPr="008526BF">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Journal of Applied Phycology</w:t>
       </w:r>
       <w:r w:rsidRPr="008526BF">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008526BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5608,165 +6294,165 @@
       <w:r>
         <w:t>rea seabed impact (SASI) model.</w:t>
       </w:r>
       <w:r w:rsidRPr="00746D20">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00746D20">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Canadian Journal of Fisheries and Aquatic Sciences</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F75B6B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi:10.1139/cjfas-2020-0305</w:t>
       </w:r>
       <w:r w:rsidRPr="00746D20">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DBD472" w14:textId="662A0CB3" w:rsidR="00FF3730" w:rsidRPr="0067602E" w:rsidRDefault="0067602E" w:rsidP="00350D9C">
+    <w:p w14:paraId="22DBD472" w14:textId="6CD82D87" w:rsidR="00FF3730" w:rsidRPr="0067602E" w:rsidRDefault="0067602E" w:rsidP="00350D9C">
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Both, A., Byron, C.J., Costa-Pierce, B., Parrish, C.C., &amp; Brady, D.C. (2020) </w:t>
+        <w:t xml:space="preserve">Both, A., Byron, C.J., Costa-Pierce, B., Parrish, C.C., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2020) </w:t>
       </w:r>
       <w:r w:rsidRPr="0067602E">
         <w:t xml:space="preserve">Detrital Subsidies in the Diet of </w:t>
       </w:r>
       <w:r w:rsidRPr="0067602E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Mytilus edulis</w:t>
       </w:r>
       <w:r w:rsidRPr="0067602E">
         <w:t>; Macroalgal Detritus Likely Supplements Essential Fatty Acids</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0067602E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Frontiers of Marine Sciences</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>7:561073</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF3730" w:rsidRPr="00F75B6B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi.org/10.3389/fmars.2020.561073</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD513B4" w14:textId="78C1434D" w:rsidR="00E95954" w:rsidRDefault="00E95954" w:rsidP="00E95954">
+    <w:p w14:paraId="6FD513B4" w14:textId="04300579" w:rsidR="00E95954" w:rsidRDefault="00E95954" w:rsidP="00E95954">
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Friedland, K.D., Morse, R.E., Shackell, N., Tam, J., Morano, J.L., </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, J.R., &amp; Brady, D.C. </w:t>
+        <w:t xml:space="preserve">Friedland, K.D., Morse, R.E., Shackell, N., Tam, J., Morano, J.L., Moisan, J.R., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E95954">
         <w:t>Changing Physical Conditions and Lower and Upper Trophic Level Responses on the US Northeast Shelf</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FC6482">
         <w:t xml:space="preserve">(2020) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2C05">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Frontiers in Marine Science</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF3730" w:rsidRPr="00F75B6B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi.org/10.3389/fmars.2020.567445</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE23A11" w14:textId="5F34B453" w:rsidR="00FF3730" w:rsidRPr="00F75B6B" w:rsidRDefault="00FF3730" w:rsidP="00E95954">
+    <w:p w14:paraId="1BE23A11" w14:textId="7F62785E" w:rsidR="00FF3730" w:rsidRPr="00F75B6B" w:rsidRDefault="00FF3730" w:rsidP="00E95954">
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF3730">
-        <w:t>Rheuban</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Rheuban,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> J.E., </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FF3730">
-        <w:t>,</w:t>
-[...10 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Gassett,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> P.R., </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3730">
         <w:t>McCorkle,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> D.C., </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3730">
         <w:t>Hunt,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> C., </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3730">
         <w:t>Liebman,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> M.L., </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3730">
         <w:t>Bastidas,</w:t>
       </w:r>
@@ -5805,399 +6491,344 @@
       </w:r>
       <w:r w:rsidRPr="00FF3730">
         <w:t>Ries,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> J., </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3730">
         <w:t>Liberti,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> C.M., </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3730">
         <w:t>Grear,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> J., </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3730">
         <w:t>Salisbury,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> J., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3730">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> D.C., </w:t>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3730">
         <w:t>Guay,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> K., </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF3730">
-        <w:t>LaVigne</w:t>
-[...3 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>LaVigne,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> M., </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3730">
         <w:t>Strong,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A.L., </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF3730">
-        <w:t>Stancioff</w:t>
-[...3 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Stancioff,</w:t>
       </w:r>
       <w:r w:rsidR="00B94E8F">
         <w:t xml:space="preserve"> E.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3730">
         <w:t xml:space="preserve"> Turner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, E. (2020) </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3730">
         <w:t>Synoptic assessment of coastal total alkalinity through community science</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3730">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Environmental Research Letters</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F75B6B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F75B6B">
         <w:t xml:space="preserve">16 024009 </w:t>
       </w:r>
       <w:r w:rsidR="00F75B6B" w:rsidRPr="00F75B6B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi.org/10.1088/1748-9326/abcb39</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F56424B" w14:textId="603CB249" w:rsidR="00915870" w:rsidRPr="00E95954" w:rsidRDefault="00E95954" w:rsidP="00E95954">
+    <w:p w14:paraId="1F56424B" w14:textId="35A800B1" w:rsidR="00915870" w:rsidRPr="00E95954" w:rsidRDefault="00E95954" w:rsidP="00E95954">
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA0FC2">
         <w:lastRenderedPageBreak/>
-        <w:t>Bricknell</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Bricknell, I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA0FC2">
-        <w:t>, I</w:t>
+        <w:t>; Birkle, S</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t>; Van Kirk, T</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t xml:space="preserve"> Hamlin, H</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t>; Duffy, K</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t>; Brawley, S</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t xml:space="preserve">; Capistrant-Fossa, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>K.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t xml:space="preserve">; Hugenard, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>K.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t>; Byron, C</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t>; Van Walsum, P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t>;  Liu , Z</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t>; Zhu , L</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t xml:space="preserve"> ; Johnson, T</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t>; G</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rebe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t>; Taccardi, E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t>; Miller, M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0FC2">
+        <w:t>; Preziosi, B</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA0FC2">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...150 lines deleted...]
-        <w:t>.C.</w:t>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA0FC2">
         <w:t>; Bowden, T</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA0FC2">
         <w:t>; Quigley, C</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA0FC2">
-        <w:t xml:space="preserve">; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">; Moeykens, </w:t>
       </w:r>
       <w:r w:rsidR="00915870" w:rsidRPr="00BA0FC2">
         <w:t>Cold water aquaculture resilience, a review of the impact of likely scenarios in a climate change vulnerable ecological syste</w:t>
       </w:r>
       <w:r w:rsidR="00915870">
         <w:t>m (</w:t>
       </w:r>
       <w:r w:rsidR="003A7374" w:rsidRPr="003A7374">
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidR="00915870">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00915870" w:rsidRPr="00BA0FC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00915870" w:rsidRPr="00B969B6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Reviews in Aquaculture</w:t>
       </w:r>
       <w:r w:rsidR="00B60806">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003A7374">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> doi:</w:t>
       </w:r>
       <w:r w:rsidR="003A7374" w:rsidRPr="003A7374">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>10.1111/raq.12483</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C86E30C" w14:textId="1425326F" w:rsidR="00BA2DF2" w:rsidRPr="001A3CF2" w:rsidRDefault="00BA2DF2" w:rsidP="00DB6101">
+    <w:p w14:paraId="1C86E30C" w14:textId="76BF36D2" w:rsidR="00BA2DF2" w:rsidRPr="001A3CF2" w:rsidRDefault="00BA2DF2" w:rsidP="00DB6101">
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Beard, K., Kimble, M., Yuan, J., Evans, K.S., Liu, W., Brady, D.C., Moore, S. (2020) A method for heterogeneous </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">-temporal data integration in support of marine aquaculture site selection. </w:t>
+        <w:t xml:space="preserve">Beard, K., Kimble, M., Yuan, J., Evans, K.S., Liu, W., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Moore, S. (2020) A method for heterogeneous spatio-temporal data integration in support of marine aquaculture site selection. </w:t>
       </w:r>
       <w:r w:rsidR="001A3CF2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Marine Science and Engineering</w:t>
       </w:r>
       <w:r w:rsidR="001A3CF2">
         <w:t>. 8 (2): 96-111</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525C964C" w14:textId="4A01B88C" w:rsidR="00BA2DF2" w:rsidRDefault="00BA2DF2" w:rsidP="00DB6101">
+    <w:p w14:paraId="525C964C" w14:textId="42F48A18" w:rsidR="00BA2DF2" w:rsidRDefault="00BA2DF2" w:rsidP="00DB6101">
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Wang, Z., Chai, F., &amp; Brady, D.C. (</w:t>
+        <w:t xml:space="preserve">Wang, Z., Chai, F., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00DF19F9" w:rsidRPr="00DF19F9">
         <w:t>2020</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4473">
         <w:t>Development of a New Sediment Flux Model - Application in Chesapeake Bay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Progress in Oceanography</w:t>
       </w:r>
       <w:r w:rsidR="007B3484">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -6346,311 +6977,311 @@
           <w:i/>
         </w:rPr>
         <w:t>Fisheries Oceanography</w:t>
       </w:r>
       <w:r w:rsidR="003A7374">
         <w:t xml:space="preserve">. 00: 1-19 </w:t>
       </w:r>
       <w:r w:rsidR="003A7374" w:rsidRPr="003A7374">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi.org/10.1111/fog.12485</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48FBE3B4" w14:textId="47F3707E" w:rsidR="00A112A8" w:rsidRPr="00BA2DF2" w:rsidRDefault="00A112A8" w:rsidP="00DB6101">
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Wiley Top Cited Paper in Fisheries Oceanography 2020-2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EA42FA" w14:textId="549C4BC2" w:rsidR="000B27C0" w:rsidRPr="007D4B42" w:rsidRDefault="000B27C0" w:rsidP="00DB6101">
+    <w:p w14:paraId="33EA42FA" w14:textId="707FFF6C" w:rsidR="000B27C0" w:rsidRPr="007D4B42" w:rsidRDefault="000B27C0" w:rsidP="00DB6101">
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004850F3">
-        <w:t>Scherelis</w:t>
-[...11 lines deleted...]
-        <w:t>, G.B.</w:t>
+        <w:t>Scherelis, C., Zydlewski, G.B.</w:t>
       </w:r>
       <w:r w:rsidR="000D399A">
-        <w:t xml:space="preserve"> &amp; Brady, D.C.</w:t>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="000B27C0">
         <w:t>2019</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
-        <w:t xml:space="preserve">) Relating fluctuations in fish abundance to dam removal and environmental conditions in the Penobscot River, Maine, using </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">) Relating fluctuations in fish abundance to dam removal and environmental conditions in the Penobscot River, Maine, using hydroacoustics. </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>River Research and Applications</w:t>
       </w:r>
       <w:r w:rsidR="00261652">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA2DF2" w:rsidRPr="00BA2DF2">
         <w:t>36: 234-246</w:t>
       </w:r>
       <w:r w:rsidR="00BA2DF2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00261652" w:rsidRPr="003A7374">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi:10.1002/rra.3560</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF897F3" w14:textId="2D25528A" w:rsidR="00637A00" w:rsidRPr="00BA2DF2" w:rsidRDefault="00637A00" w:rsidP="00DB6101">
+    <w:p w14:paraId="3FF897F3" w14:textId="5EEF7ECC" w:rsidR="00637A00" w:rsidRPr="00BA2DF2" w:rsidRDefault="00637A00" w:rsidP="00DB6101">
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
-        <w:t>Adams, C.M., Mayer, L., Rawson, P., Brady, D.C., &amp; Newell, C. (</w:t>
+        <w:t xml:space="preserve">Adams, C.M., Mayer, L., Rawson, P., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004850F3">
+        <w:t>, &amp; Newell, C. (</w:t>
       </w:r>
       <w:r w:rsidR="00E307AC" w:rsidRPr="00E307AC">
         <w:t>2019</w:t>
       </w:r>
       <w:r w:rsidRPr="00E307AC">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve"> Detrital protein contribution to oyster nutrition and growth in the Damariscotta estuary, Maine, USA. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Aquaculture Environmental Interactions</w:t>
       </w:r>
       <w:r w:rsidR="004F37A6" w:rsidRPr="004F37A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA2DF2" w:rsidRPr="00BA2DF2">
         <w:t>11:</w:t>
       </w:r>
       <w:r w:rsidR="00BA2DF2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA2DF2" w:rsidRPr="00BA2DF2">
         <w:t>521-536</w:t>
       </w:r>
       <w:r w:rsidR="00BA2DF2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F37A6" w:rsidRPr="003A7374">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi:10.3354/aei00330</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586B26C5" w14:textId="3E63BF31" w:rsidR="00637A00" w:rsidRPr="00637A00" w:rsidRDefault="00637A00" w:rsidP="00DB6101">
+    <w:p w14:paraId="586B26C5" w14:textId="4A0B3061" w:rsidR="00637A00" w:rsidRPr="00637A00" w:rsidRDefault="00637A00" w:rsidP="00DB6101">
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
-        <w:t>Oppenheim, N., Wahle, R., Brady, D.C., Goode, A. &amp; Pershing, A. (</w:t>
+        <w:t xml:space="preserve">Oppenheim, N., Wahle, R., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004850F3">
+        <w:t>, Goode, A. &amp; Pershing, A. (</w:t>
       </w:r>
       <w:r w:rsidR="004F37A6" w:rsidRPr="004F37A6">
         <w:t>2019</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">) Forecasting fishery trends in a warming ocean: A modeling framework using early life stages of the American lobster. </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ecological Applications</w:t>
       </w:r>
       <w:r w:rsidR="004F37A6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D93C95">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D93C95">
         <w:t>29(8), e02006 1-10</w:t>
       </w:r>
       <w:r w:rsidR="004F37A6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F37A6" w:rsidRPr="003A7374">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>doi:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="004F37A6" w:rsidRPr="003A7374">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:i/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>10.1002/eap.2006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03F71816" w14:textId="6FF94287" w:rsidR="00637A00" w:rsidRPr="00EC182D" w:rsidRDefault="00637A00" w:rsidP="007B6D6F">
+    <w:p w14:paraId="03F71816" w14:textId="378093DF" w:rsidR="00637A00" w:rsidRPr="00EC182D" w:rsidRDefault="00637A00" w:rsidP="007B6D6F">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
-        <w:t>Goode, A., Brady, D.C., Steneck, R., &amp; Wahle, R. (</w:t>
+        <w:t xml:space="preserve">Goode, A., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004850F3">
+        <w:t>, Steneck, R., &amp; Wahle, R. (</w:t>
       </w:r>
       <w:r w:rsidR="00A44E1B" w:rsidRPr="00A44E1B">
         <w:t>2019</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">) The brighter side of climate change: Ocean warming crosses a biological threshold to amplify an iconic fishery. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Global Change Biology</w:t>
       </w:r>
       <w:r w:rsidR="00FF42A9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF42A9" w:rsidRPr="00FF42A9">
         <w:t xml:space="preserve">25: 3906– </w:t>
       </w:r>
       <w:r w:rsidR="00FF42A9" w:rsidRPr="003A7374">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>3917</w:t>
       </w:r>
       <w:r w:rsidR="004B7D0A" w:rsidRPr="003A7374">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A44E1B" w:rsidRPr="003A7374">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi:</w:t>
       </w:r>
       <w:r w:rsidR="004B7D0A" w:rsidRPr="003A7374">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>10.1111/gcb.14778</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EFC989" w14:textId="3E2483DB" w:rsidR="0004456B" w:rsidRPr="0004456B" w:rsidRDefault="0004456B" w:rsidP="007B6D6F">
+    <w:p w14:paraId="06EFC989" w14:textId="07A84F32" w:rsidR="0004456B" w:rsidRPr="0004456B" w:rsidRDefault="0004456B" w:rsidP="007B6D6F">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Johnson, T.R., Beard, K., Brady, D.C., Byron, C.J., Cleaver, C., Duffy, K., Keeney, N., Kimble, M., Miller, M., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Johnson, T.R., Beard, K., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Byron, C.J., Cleaver, C., Duffy, K., Keeney, N., Kimble, M., Miller, M., </w:t>
+      </w:r>
       <w:r w:rsidR="00FC75AE">
-        <w:t>Moeykens</w:t>
-[...19 lines deleted...]
-        <w:t>, G.P., Yuan, J. (2019)</w:t>
+        <w:t>Moeykens, S., Teisl, M., van Walsum, G.P., Yuan, J. (2019)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00983389">
         <w:t>A social-ecological systems framework to guide marine aquaculture research</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0004456B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Sustainability</w:t>
       </w:r>
       <w:r w:rsidRPr="0004456B">
         <w:t xml:space="preserve"> 11</w:t>
       </w:r>
       <w:r w:rsidR="003A7374">
         <w:t>(9):</w:t>
       </w:r>
       <w:r w:rsidRPr="0004456B">
         <w:t xml:space="preserve"> 2522 </w:t>
       </w:r>
@@ -6715,59 +7346,51 @@
           <w:i/>
         </w:rPr>
         <w:t>Fisheries Oceanography</w:t>
       </w:r>
       <w:r w:rsidRPr="00053AB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A7374">
         <w:t xml:space="preserve">28: 468-485 </w:t>
       </w:r>
       <w:r w:rsidRPr="003A7374">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi:10.1111/fog.12425</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A855E8" w14:textId="76A99F62" w:rsidR="004501CC" w:rsidRDefault="004501CC" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004501CC">
-        <w:t xml:space="preserve">Gray, M. W., Chaparro, O., </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, K. B., O'Neill, S. P., Couture, T., Moreira, A., &amp; Brady, D. C. (2019). Life </w:t>
+        <w:t xml:space="preserve">Gray, M. W., Chaparro, O., Huebert, K. B., O'Neill, S. P., Couture, T., Moreira, A., &amp; Brady, D. C. (2019). Life </w:t>
       </w:r>
       <w:r w:rsidR="001A3CF2">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="004501CC">
         <w:t xml:space="preserve">istory </w:t>
       </w:r>
       <w:r w:rsidR="001A3CF2">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="004501CC">
         <w:t xml:space="preserve">raits </w:t>
       </w:r>
       <w:r w:rsidR="001A3CF2">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="004501CC">
         <w:t xml:space="preserve">onferring </w:t>
       </w:r>
       <w:r w:rsidR="001A3CF2">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="004501CC">
         <w:t xml:space="preserve">arval </w:t>
       </w:r>
@@ -6822,59 +7445,51 @@
       <w:r w:rsidR="00B2204E" w:rsidRPr="003A7374">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi.org/10.2983/035.038.0326</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D34FB17" w14:textId="2BA2D3E9" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bayer, S.R., Wahle, R.A., </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Brady, D.C.,</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
-        <w:t xml:space="preserve"> Jumars, P.A., </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, K.D.E., &amp; Carey, J.D. (2018) Fertilization dynamics in scallop aggregations: reconciling model predictions with field measurements. </w:t>
+        <w:t xml:space="preserve"> Jumars, P.A., Stokesbury, K.D.E., &amp; Carey, J.D. (2018) Fertilization dynamics in scallop aggregations: reconciling model predictions with field measurements. </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Ecosphere. </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t>9(8), e02359.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2491A35C" w14:textId="513B2190" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">Testa, J.M., </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -6942,120 +7557,112 @@
           <w:i/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">(5), 551-569 </w:t>
       </w:r>
       <w:r w:rsidRPr="003A7374">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi:10.1111/geb.12717</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC0C666" w14:textId="64835F63" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
-        <w:t xml:space="preserve">*Snyder, J., Boss, E., </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, R., Thomas, A., </w:t>
+        <w:t xml:space="preserve">*Snyder, J., Boss, E., Weatherbee, R., Thomas, A., </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">, and Newell, C. (2017) Oyster aquaculture site selection using Landsat 8-derived sea surface temperature, turbidity, and chlorophyll a. </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Frontiers in Marine Science 4</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">(190), 1-11 </w:t>
       </w:r>
       <w:r w:rsidRPr="003A7374">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doi:10.3389/fmars.2017.00190</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D880A26" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">*Publication Highlighted by NASA: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="004850F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>https://landsat.gsfc.nasa.gov/oyster-prospecting-with-landsat-8/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004850F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>https://earthobservatory.nasa.gov/IOTD/view.php?id=90777&amp;src=i</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16FA5582" w14:textId="3BDFD31A" w:rsidR="004850F3" w:rsidRPr="00143995" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:t>*Du Clos, K.T</w:t>
       </w:r>
       <w:r w:rsidR="00143995">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t>, Jones, I.T.</w:t>
       </w:r>
@@ -7109,102 +7716,95 @@
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*Highlighted photo winner in the JEB 2018 Calendar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05672222" w14:textId="72BFFC8E" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">Frederick, C., </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
-        <w:t xml:space="preserve">, &amp; </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, &amp; Bricknell, I. (2017) Landing strips: Model development for estimating body surface area of farmed Atlantic salmon (</w:t>
+      </w:r>
       <w:r w:rsidRPr="004850F3">
-        <w:t>Bricknell</w:t>
-[...18 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Salmo salar</w:t>
+      </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Aquaculture 473</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t>: 299-302.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60951D95" w14:textId="62619BEA" w:rsidR="004850F3" w:rsidRPr="00594C28" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+    <w:p w14:paraId="60951D95" w14:textId="3A3AE7F8" w:rsidR="004850F3" w:rsidRPr="00594C28" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00594C28">
         <w:t>Li, B., Tanaka, K.R.</w:t>
       </w:r>
       <w:r w:rsidR="00594C28" w:rsidRPr="00594C28">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00594C28">
-        <w:t xml:space="preserve"> Chen, Y., Brady, D.C., &amp; Thomas, A.C. (2017) Assessing the quality of modeled bottom water temperatures from the Finite-Volume Community Ocean Model (FVCOM) in the Northwest Atlantic Region. </w:t>
+        <w:t xml:space="preserve"> Chen, Y., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594C28">
+        <w:t xml:space="preserve">, &amp; Thomas, A.C. (2017) Assessing the quality of modeled bottom water temperatures from the Finite-Volume Community Ocean Model (FVCOM) in the Northwest Atlantic Region. </w:t>
       </w:r>
       <w:r w:rsidRPr="00594C28">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Marine Systems. 173</w:t>
       </w:r>
       <w:r w:rsidRPr="00594C28">
         <w:t xml:space="preserve">: 21-30. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="539CD5EA" w14:textId="7C67B185" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">McHenry, J., Steneck, R., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -7215,59 +7815,51 @@
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ecological Applications 27</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">603-618. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C7445B" w14:textId="5CB56C6E" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
-        <w:t xml:space="preserve">Brewer, J., </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, N., Wilson, J., Alden, R., Morse, D., Schmitt, C., Bartlett, C., Johnson, T., Guenther, C., &amp; </w:t>
+        <w:t xml:space="preserve">Brewer, J., Springuel, N., Wilson, J., Alden, R., Morse, D., Schmitt, C., Bartlett, C., Johnson, T., Guenther, C., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve"> (2016). Engagement in a Public Forum: Knowledge, Action, and Cosmopolitanism. </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Antipode</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>49</w:t>
       </w:r>
@@ -7445,59 +8037,51 @@
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">Grieve C, </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Brady D.C</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.,</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
-        <w:t xml:space="preserve">&amp; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> H (2015) Best practices for managing, measuring and mitigating the benthic impacts of fishing - Part 2. </w:t>
+        <w:t xml:space="preserve">&amp; Polet H (2015) Best practices for managing, measuring and mitigating the benthic impacts of fishing - Part 2. </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Marine Stewardship Council Science Series</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t>: 81 – 120.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B58823" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
@@ -7505,59 +8089,51 @@
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">Grieve, C., </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
-        <w:t xml:space="preserve">and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, H. (2014) Best practices for managing, measuring, and mitigating the benthic impact of fishing - Part 1. </w:t>
+        <w:t xml:space="preserve">and Polet, H. (2014) Best practices for managing, measuring, and mitigating the benthic impact of fishing - Part 1. </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Marine Stewardship Council Science Series</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t>: 18-88</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D3478E9" w14:textId="6DB09192" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
@@ -7598,134 +8174,102 @@
           <w:i/>
         </w:rPr>
         <w:t>Journal of Marine Systems, 139</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t>: 139-158.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110F6674" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">Grieve, C., </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
-        <w:t xml:space="preserve">, &amp; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, H. (2014) Best practices for managing, measuring, and mitigating the benthic impacts of fishing – Part 1. </w:t>
+        <w:t xml:space="preserve">, &amp; Polet, H. (2014) Best practices for managing, measuring, and mitigating the benthic impacts of fishing – Part 1. </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Marine Stewardship Council Science Series</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t>: 18-88. (Cited by the Institute for European Environmental Policy: Allocating fishing opportunities using environmental criteria and being proposed as the guide for determining impact as a criterion for allocating quota)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DA2185" w14:textId="2EE49352" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve"> &amp; Targett, T.E. (2013) Movement of juvenile weakfish (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Cynoscion</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> regalis</w:t>
+        <w:t>Cynoscion regalis</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t>) and spot (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Leiostomus</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Leiostomus xanthurus</w:t>
+      </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">) in relation to diel-cycling hypoxia in an estuarine tributary: Assessment using acoustic telemetry. </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Marine Ecology Progress Series, 491</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t>: 199-219.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4944B9B1" w14:textId="5025D7B5" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
@@ -7785,60 +8329,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1B249803" w14:textId="0DB8F09C" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">McMahan, M.D., </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">, Cowan, D.F., Grabowski, J.H., &amp; Sherwood, G.D. (2013) Using acoustic telemetry to observe the effects of a groundfish predator (Atlantic cod, </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Gadus </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Gadus morhua</w:t>
+      </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t>) on movement of the American lobster (</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Homarus americanus</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Canadian Journal of Fisheries and Aquatic Sciences,</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -7864,134 +8400,124 @@
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">, &amp; Ball, W.P. (2013) Long-term seasonal trends of nitrogen, phosphorus, and suspended sediment load from the non-tidal Susquehanna River Basin to Chesapeake Bay. </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Science of the Total Environment</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>452-453</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">: 208-221. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FABA4E6" w14:textId="1793BB98" w:rsidR="004850F3" w:rsidRPr="0049691E" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+    <w:p w14:paraId="1FABA4E6" w14:textId="75F43FDD" w:rsidR="004850F3" w:rsidRPr="0049691E" w:rsidRDefault="00104FED" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0049691E">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="0049691E">
+      <w:r w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidR="004850F3" w:rsidRPr="0049691E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Targett, T.E. (2010) Characterizing the escape response of air-saturation and hypoxia-acclimated juvenile summer flounder (</w:t>
+      </w:r>
+      <w:r w:rsidR="004850F3" w:rsidRPr="0049691E">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Paralichthys dentatus</w:t>
+      </w:r>
+      <w:r w:rsidR="004850F3" w:rsidRPr="0049691E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">) to diel-cycling hypoxia. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0049691E">
+      <w:r w:rsidR="004850F3" w:rsidRPr="0049691E">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Fish Biology, 77</w:t>
       </w:r>
-      <w:r w:rsidRPr="0049691E">
+      <w:r w:rsidR="004850F3" w:rsidRPr="0049691E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(1): 137-152. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E1DE5A" w14:textId="4922C67D" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">Breitburg, D.L., Craig, J.K., Fulford, R.S., Rose, K.A., Boynton, W.R., </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">, Ciotti, B.J., Diaz, R.J., Friedland, K.D., Hagy, J.D. III, Hart, D.R., Hines, A.H., Houde, E.D., Kolesar, S.E., Nixon, S.W., Rice, J.A., Secor, D.H., &amp; Targett, T.E. (2009) Nutrient enrichment and fisheries exploitation: interactive effects on estuarine living resources and their management. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Hydrobiologia</w:t>
-[...6 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Hydrobiologia,</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>629</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">(1): 31-47. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="721BF184" w14:textId="5625735D" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tyler, R.M., </w:t>
       </w:r>
@@ -8006,166 +8532,118 @@
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Estuaries and Coasts. 32</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">(1): 123-145. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="350D5874" w14:textId="75C79B56" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, Tuzzolino, D.M., &amp; Targett, T.E. (2009) Behavioral responses of juvenile weakfish, </w:t>
+      </w:r>
       <w:r w:rsidRPr="004850F3">
-        <w:t>Tuzzolino</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> regalis</w:t>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Cynoscion regalis</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">, to diel-cycling hypoxia: swimming speed, angular correlation, expected displacement and effects of hypoxia acclimation. </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Canadian Journal of Fisheries and Aquatic Sciences. 66</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">(3): 415-424. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C072B96" w14:textId="059F294F" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">Fennel, K., </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
-        <w:t xml:space="preserve">, Di Toro, D.M., </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, &amp; Tobias, C. (2009) Modeling denitrification in aquatic sediments. </w:t>
+        <w:t xml:space="preserve">, Di Toro, D.M., Fulweiler, R., Gardner, W.S., Giblin, A., McCarthy, M.J., Rao, A., Seitzinger, S., Thouvenot-Korppoo, &amp; Tobias, C. (2009) Modeling denitrification in aquatic sediments. </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Biogeochemistry. 93</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">(1-2): 159-178. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A200458" w14:textId="460060F0" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">CBEO Project Team: Ball, W.P., </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
-        <w:t xml:space="preserve">, Brooks, M.T., Burns, R, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, B.E., Di Toro, D.M., Gross, T.F., Kemp, W.M., Murray, L., Murphy, R.R., Perlman, E., Piasecki, M., Testa, J.M., &amp; Zaslavsky, I. (2008) Prototype system for multi-disciplinary shared cyberinfrastructure: Chesapeake Bay Environmental Observatory (CBEO). </w:t>
+        <w:t xml:space="preserve">, Brooks, M.T., Burns, R, Cuker, B.E., Di Toro, D.M., Gross, T.F., Kemp, W.M., Murray, L., Murphy, R.R., Perlman, E., Piasecki, M., Testa, J.M., &amp; Zaslavsky, I. (2008) Prototype system for multi-disciplinary shared cyberinfrastructure: Chesapeake Bay Environmental Observatory (CBEO). </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Hydrologic Engineering, ASCE</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve">(10): 960-970. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C959EB7" w14:textId="77777777" w:rsidR="00430DA9" w:rsidRPr="004850F3" w:rsidRDefault="00430DA9" w:rsidP="00430DA9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
@@ -8227,1520 +8705,2830 @@
         <w:t>Brady, D</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>C.</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:t xml:space="preserve"> M. Di Toro, and W. M. Kemp. (2017). Modeling physical and biogeochemical controls on dissolved oxygen in Chesapeake Bay: Lessons learned from simple and complex approaches.</w:t>
       </w:r>
       <w:r w:rsidR="002A29DE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="004850F3">
-        <w:t xml:space="preserve"> D. </w:t>
-[...7 lines deleted...]
-        <w:t>, K. Rose, R. Hetland, and K. Fennel, editors. Modeling Coastal Hypoxia: Numerical Simulations of Patterns, Controls and Effects of Dissolved Oxygen Dynamics. Springer-Verlag. Pp. 95-118</w:t>
+        <w:t xml:space="preserve"> D. Justic, K. Rose, R. Hetland, and K. Fennel, editors. Modeling Coastal Hypoxia: Numerical Simulations of Patterns, Controls and Effects of Dissolved Oxygen Dynamics. Springer-Verlag. Pp. 95-118</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59535831" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004850F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Peer Reviewed Reports Targeting Specific Management Actions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6B40CA" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+    <w:p w14:paraId="5B45CCA2" w14:textId="4440CE40" w:rsidR="00F71D04" w:rsidRPr="00F71D04" w:rsidRDefault="00F71D04" w:rsidP="00F71D04">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004850F3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rzeszowski, E</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7F2E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">J., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="46A1824A" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pol,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lozon,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Davies,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Ampela</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Focal Fisheries Requirements for Floating Offshore Wind Co- Design in the Gulf of Maine and the Mid-Atlantic Bight</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Golden, CO: National Renewable Energy Laboratory. NREL/TP-5000-92666. https://www.nrel.gov/docs/fy25osti/92666.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22277A95" w14:textId="670679C2" w:rsidR="00F71D04" w:rsidRPr="00F71D04" w:rsidRDefault="00104FED" w:rsidP="00F71D04">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3D1022EE" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71D04" w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, J.V. DePinto, S.C. Chapra, D.M. Di Toro, M.A.M. Friedrichs, M.W. Gray, T. Jordan, M. Xia. (2018) Scientific and Technical Advisory Committee Chesapeake Bay Water Quality and Sediment Transport Model (WQSTM) Review. STAC Publication Number 18-002, Edgewater, MD. 40 pp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A1824A" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="00F71D04" w:rsidRDefault="004850F3" w:rsidP="00F71D04">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="2F18DA55" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ball, W.P., B.D Michael, D.C. Brady, J.L. Martin, S.H. Scott, and P.R. Wilcock (2017) Lower Susquehanna River Reservoir System Model Enhancements Peer Review. CRC Publication No. 17-173, Chesapeake Research Consortium, Edgewater, MD. 59 pp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1022EE" w14:textId="29F89639" w:rsidR="004850F3" w:rsidRPr="00F71D04" w:rsidRDefault="00104FED" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004850F3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104FED">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004850F3">
-[...11 lines deleted...]
-    <w:p w14:paraId="677CA87F" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="00B30250" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:r w:rsidR="004850F3" w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Di Toro, D.M. (2015) Can TMDL Models Reproduce the Nutrient Loading-Hypoxia Relationship? Water Environmental Research Federation (WERF) Final Report No. U4R09</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F18DA55" w14:textId="7F60D7EE" w:rsidR="004850F3" w:rsidRPr="00F71D04" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="34590420" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fitzpatrick, J., </w:t>
+      </w:r>
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, De Pinto, J., Di Toro, D.M., Kemp, W.M., Scavia, D. (2015) Scenario-Based Forecasts in Support of Regional Coastal Management: Concepts of Operation. White Paper Prepared for NOAA/NOS National Centers of Coastal Ocean Science</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677CA87F" w14:textId="1FF65AF4" w:rsidR="004850F3" w:rsidRPr="00F71D04" w:rsidRDefault="00104FED" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004850F3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104FED">
         <w:rPr>
           <w:b/>
-        </w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Brady, D.C.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004850F3">
-[...3 lines deleted...]
-    <w:p w14:paraId="5600205B" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:r w:rsidR="004850F3" w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Environmental Monitoring Team Lead), and Environmental Monitoring Team (2015). Environmental Monitoring Report for VolturnUS Deployment in Castine, ME. Final Report Submitted to the United States Department of Energy. 484 p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34590420" w14:textId="6FFE143E" w:rsidR="004850F3" w:rsidRPr="00F71D04" w:rsidRDefault="00104FED" w:rsidP="004850F3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104FED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidR="004850F3" w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2014). TMDL Model and Data Evaluation for Delaware’s Inland Bays: Modeling Diel-cycling Hypoxia in Delaware’s Inland Bays. Report to the Center for the Inland Bays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5600205B" w14:textId="2DDBC5A3" w:rsidR="004850F3" w:rsidRPr="00F71D04" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="7" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Aikman, F., </w:t>
       </w:r>
-      <w:r w:rsidRPr="004850F3">
+      <w:r w:rsidR="00104FED" w:rsidRPr="00104FED">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004850F3">
-[...28 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Brush, M.J., Burke, P. Cerco, C.F., Fitzpatrick, J.J., He, R., Jacobs, G.A., Kemp, W.M., &amp; Wiggert, J.D. (2014) Modeling approaches for scenario forecasts of Gulf of Mexico hypoxia. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Edited by</w:t>
       </w:r>
-      <w:r w:rsidRPr="004850F3">
-[...8 lines deleted...]
-        <w:t>, &amp; E. Turner. White Paper from the Hypoxic Zone Modeling Technical Review Meeting, 17-19 April 2013 at the Mississippi State University Science and Technology Center at NASA’s Stennis Space Center in Mississippi, 46 pp.</w:t>
+      <w:r w:rsidRPr="00F71D04">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D.M. Kidwell, A.J. Lewitus, &amp; E. Turner. White Paper from the Hypoxic Zone Modeling Technical Review Meeting, 17-19 April 2013 at the Mississippi State University Science and Technology Center at NASA’s Stennis Space Center in Mississippi, 46 pp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77517484" w14:textId="41F38D57" w:rsidR="004850F3" w:rsidRPr="00F76979" w:rsidRDefault="00E80248" w:rsidP="00F76979">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F27085">
         <w:t>FUNDING HISTORY</w:t>
       </w:r>
       <w:r w:rsidR="00DB6E60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C3680" w:rsidRPr="00F27085">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E244D4">
         <w:t xml:space="preserve">PI, Co-I, or </w:t>
       </w:r>
       <w:r w:rsidR="0043561E">
         <w:t>Senior Personnel</w:t>
       </w:r>
       <w:r w:rsidR="002C3680" w:rsidRPr="00F27085">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C558465" w14:textId="6E319E79" w:rsidR="0080045C" w:rsidRDefault="0080045C" w:rsidP="002E48A0">
+    <w:p w14:paraId="3A66F8F7" w14:textId="7D72AF39" w:rsidR="0018110C" w:rsidRDefault="0018110C" w:rsidP="002E48A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1C3A67F5" w14:textId="34A15849" w:rsidR="0080045C" w:rsidRPr="006F0FC0" w:rsidRDefault="0080045C" w:rsidP="002E48A0">
+        </w:rPr>
+        <w:t>New Congressional Allocations for 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1B9983" w14:textId="59DD4BBE" w:rsidR="0018110C" w:rsidRDefault="0018110C" w:rsidP="0018110C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080045C">
-[...37 lines deleted...]
-    <w:p w14:paraId="23ED0E38" w14:textId="4E950AA9" w:rsidR="0080045C" w:rsidRDefault="0080045C" w:rsidP="002E48A0">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brady, D.C. &amp; Pettigrew, N. Recapitalizing the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018110C">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gulf of Maine Ocean Observing System</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Funded by NOAA for $5,000,000 starting in FY27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A7DBF0" w14:textId="6D5BF867" w:rsidR="002E48A0" w:rsidRDefault="004850F3" w:rsidP="002E48A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...63 lines deleted...]
-    <w:p w14:paraId="25824767" w14:textId="0C993A09" w:rsidR="006F0FC0" w:rsidRPr="0080045C" w:rsidRDefault="006F0FC0" w:rsidP="002E48A0">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996C72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Funded Grants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40215AEB" w14:textId="2CF602A2" w:rsidR="00D62362" w:rsidRDefault="00D62362" w:rsidP="00D62362">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Brady, D.C., Kiffney, T. </w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="21A7DBF0" w14:textId="6D5BF867" w:rsidR="002E48A0" w:rsidRDefault="004850F3" w:rsidP="002E48A0">
+        <w:t xml:space="preserve">Brady, D.C., St. Gelais, A., Farrell, S. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62362">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Improve Seaweed Management and Genetics to Increase Efficiencies and Profitability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Funded by a USDA Cooperative Agreement for $1,350,000 from 7/1/2026 – 6/30/2029</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AAF005" w14:textId="5B329F97" w:rsidR="00D62362" w:rsidRDefault="00D62362" w:rsidP="00D62362">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="75238698" w14:textId="7EB8CDAA" w:rsidR="006810A1" w:rsidRDefault="006810A1" w:rsidP="006810A1">
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62362">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brady, D.C., Kiffney, T. New England Seafood Partnership for Innovations, Research, and Engagement (NSPIRE). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Funded by the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62362">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NSF ENGINES program for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $15,000,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62362">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(UMaine portion: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62362">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>$400,000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>) and led</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62362">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by NERACOOS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>9/1/2026 – 8/31/2028</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512B2E36" w14:textId="005CD6D9" w:rsidR="00B40EDA" w:rsidRDefault="00B40EDA" w:rsidP="00B40EDA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C. &amp; Goode, A. The development of a deepwater lobster settlement survey in the Gulf of Maine. Funded by NOAA for $1,000,000 from 9/1/2026 – 8/31/2029</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24748BDA" w14:textId="7933BEC9" w:rsidR="0036459F" w:rsidRDefault="0036459F" w:rsidP="0018110C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brady, D.C. &amp; Goode, A. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036459F">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Infrastructure for observing climate, ecosystems, and marine life in the Northeast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Funded for $125,000 (UMaine Portion: $56,003) by the Northeast Regional Association of Coastal Ocean Observing Systems from 1/1/2026 – 1/1/2028</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABD20D4" w14:textId="2DAB6CAA" w:rsidR="0018110C" w:rsidRPr="0018110C" w:rsidRDefault="0018110C" w:rsidP="0018110C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brady, D.C., St Gelais, A., Farrell, S., Dewhurst, T. (Kelson Marine). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018110C">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Optimizing the Carbon and Climate Benefits of Offshore Kelp Aquaculture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Funded by the Builder’s Initiative for $700,000 from 3/1/2026 – 3/1/2028</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7478A672" w14:textId="205367AD" w:rsidR="00236490" w:rsidRDefault="00236490" w:rsidP="00236490">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brady, D.C. &amp; Dewhurst, T. (Kelson Marine). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantifying the Fate of Kelp Particles Sloughed from Alaskan Mariculture Sites</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Funded by the Alaska Fisheries Development Foundation for $</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>802</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>UMaine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Portion:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>701</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>) from 1/1/2026 – 12/31/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1363D92D" w14:textId="4EE64F2F" w:rsidR="00236490" w:rsidRDefault="00236490" w:rsidP="00236490">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liberti, K., Brady, D.C. &amp; GMRI (Mills, K.), Friends of Casco Bay, Casco Bay Estuary Partnership. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>RVA-OA2025: D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ynthesis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ommunity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ngagement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>efine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ocean</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Acidification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vulnerability Assessment in Casco Bay. Funded by NOAA for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>$499,216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (UMaine Portion: $28,700) from 1/1/2026 – 12/31/2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65021C4C" w14:textId="47C95F8F" w:rsidR="00236490" w:rsidRDefault="00236490" w:rsidP="00236490">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Liberti, K., Kiffney, T., Brady, D.C., Whitmore, E., Shyka, T., and Dyson, T. Building community-driven, accessible estuarine water quality monitoring to support climate adaptation in Maine. Funded for $139,000 (UMaine Portion: $85,750) by the Maine Coastal and Marine Climate Action Fund from 1/1/2026 – 6/30/2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB940AE" w14:textId="7FB53012" w:rsidR="00236490" w:rsidRDefault="00236490" w:rsidP="00863A8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Verma, A. &amp; Brady, D.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Multi-Modal Field-Scale Study of Turbulence, Stratification, and Mixing  Around a Floating Offshore Wind Turbine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Funded for the Maine Department of Energy Resources for $167,383 from 1/1/2026 – 12/31/2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115B511F" w14:textId="6BE307F5" w:rsidR="00236490" w:rsidRDefault="00236490" w:rsidP="00863A8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brady, D.C., Domeyer, D. (Maine Coastal Program), Coastal Rivers, and Manomet. Eelgrass Restoration in Great Salt Bay. Funded by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Maine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> Natural Resource Conservation Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for $1,449,490 (UMaine Portion: $500,041) from 6/1/2026 – 6/1/2031.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466B151A" w14:textId="51E9CC9C" w:rsidR="00236490" w:rsidRDefault="00236490" w:rsidP="00863A8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jekielek, P. &amp; Brady, D.C. and the Maine DMR. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Population connectivity of sea scallop (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Placopecten magellanicus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>) in Maine and beyond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Funded for $145,375 (UMaine Portion: $34,419) by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236490">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Maine Coastal and Marine Climate Action Fund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from 1/1/2026 – 12/31/2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CD4050" w14:textId="24CC2318" w:rsidR="00E62544" w:rsidRDefault="00E62544" w:rsidP="00863A8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rzeszowski, E., Hallowell, S., Viselli, A. &amp; Brady, D.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62544">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Co-Locating Fixed Gear Fisheries with a Floating Offshore Wind Turbine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62544">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantifying gear loss and developing fixed gear fishing strategies around the VolturnUS+ demonstration scale wind turbine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Funded for the Responsible Offshore Science Alliance for $566,368 from 1/1/2026-12/31/2028</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1034A4" w14:textId="13514B95" w:rsidR="00E32B4F" w:rsidRDefault="00E32B4F" w:rsidP="00863A8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hallowell, S., Fowler, M., Viselli, A., &amp; Brady, D.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32B4F">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Advancing Designs &amp; Analysis of High Voltage Direct Current Substations &amp; Environmental Monitoring for Floating Offshore Wind</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Funded by the California Energy Commission for $976,801 from 9/1/2025 – 8/31/2028</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F62AEF4" w14:textId="2DD68745" w:rsidR="00AE293A" w:rsidRDefault="00AE293A" w:rsidP="00863A8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE293A">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C., Bouchard, D. (Co-Directors), Rawson, P. Hamlin,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE293A">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Dwyer, M.</w:t>
+      </w:r>
+      <w:r w:rsidR="0091742B">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE293A">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sustainable Aquaculture and Land Based Aquaculture Program, Improving North American Atlantic Salmon Aquaculture Production, USDA Agricultural Research Service $11,137,500 from 7/1/2025 - 6/30/2029</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D18B74" w14:textId="5A7D73C1" w:rsidR="005D6D8A" w:rsidRDefault="005D6D8A" w:rsidP="00863A8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Verma, A.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24138">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24138">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Goupee, A., Kimball, R., Fowler, M., Zhu, Y., &amp; Brady, D.C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24138" w:rsidRPr="00B24138">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Beginnings: Experiential Learning in Digital Twin Technologies for the Blue Economy</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24138">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Funded by NSF from 9/1/2025-8/31/2028 for $</w:t>
+      </w:r>
+      <w:r w:rsidR="007545E5">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1,196,834.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715DB2CB" w14:textId="6BB5ADF2" w:rsidR="00863A8E" w:rsidRDefault="00863A8E" w:rsidP="00863A8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">St. Gelais, A., Lacourciere, S., &amp; Brady, D.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00863A8E">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>From Korea to Maine: Technology Transfer for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00863A8E">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Optimization of Farmed Kelp Production</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Funded by the World Wildlife Fund for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00863A8E">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>$163,560</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from November 2024 to October 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B67A267" w14:textId="67598C06" w:rsidR="00A04459" w:rsidRDefault="00A04459" w:rsidP="00152BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hallowell, S., Brady, D.C., Ward, J., &amp; Rzeszowski, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04459">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quantification of the Risk of Secondary Entanglement due to Derelict Fishing Gear for Floating Offshore Wind Turbines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Funded by the State of Maine’s Governor’s Energy Office for $340,118 from September 2025 – August 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB855D3" w14:textId="504AA9F9" w:rsidR="00B37FAA" w:rsidRDefault="00B37FAA" w:rsidP="00152BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C., Farrell, S., &amp; St. Gelais, A. Road to Recovery: Assessing the Feasibility of a Kelp Forest Restoration in the Gulf of Maine. Funded by the Essex Avenue Foundation for $700,000 from July 2025 – July 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554F8DC1" w14:textId="41077C92" w:rsidR="00B37FAA" w:rsidRDefault="00B37FAA" w:rsidP="00152BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brady, D.C. &amp; Krasnow, R. Modeling crustacean size at maturity based on morphometric data. </w:t>
+      </w:r>
+      <w:r w:rsidR="001750CB">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37FAA">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>NMFS-Sea Grant Population and Ecosystem Dynamics Graduate Fellowship</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funded for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37FAA">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>$167,311</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from September 2025 – August 2028</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDA003F" w14:textId="4C0A34A4" w:rsidR="00152BE7" w:rsidRDefault="00152BE7" w:rsidP="00152BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C., Rzeszowski, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B4F">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, Hallowell, S., &amp; Viselli, A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080045C">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Co-Locating a Fixed Gear Fishery with a Demonstration Scale Floating Offshore Wind Turbine Quantifying gear loss and developing fixed gear fishing strategies around the VolturnUS+ demonstration scale wind turbine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Funded by the Responsible Offshore Science Alliance for $600,000 between July 2025 – July 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773B4C4C" w14:textId="0B6ADC28" w:rsidR="00152BE7" w:rsidRPr="00152BE7" w:rsidRDefault="00152BE7" w:rsidP="00152BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0080045C">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brady, D.C., Liberti, C. Data synthesis and community engagement to define the scope of a regional ocean acidification vulnerability assessment in Casco Bay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Submitted by the Gulf of Maine Research Institute with partners at the Friends of Casco Bay and the Island Institute. UMaine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Budget Portion: $100,000</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED68A4">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ($499,216 total)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funded through NOAA’s Regional Vulnerability Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C832FC5" w14:textId="0CA2B1DE" w:rsidR="00E873FF" w:rsidRDefault="00E873FF" w:rsidP="006810A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Brady, D.C., Goode, A. &amp; Scott, B (</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Brady, D.C., Rzeszowski, E., &amp; Guttentag, D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E873FF">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>OceansWide</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Northern Advance: Blue Crab Range Expansion into Gulf of Maine Coastal Waters</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">). </w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="699C97DF" w14:textId="0A2629F0" w:rsidR="00A52277" w:rsidRDefault="00A52277" w:rsidP="00FB025A">
+        <w:t>. Funded by the Broadreach Foundation for $127,470 from 1/1/2025 – 1/1/2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A180D4" w14:textId="3586DD36" w:rsidR="00C449C3" w:rsidRDefault="00C449C3" w:rsidP="006810A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brady, D.C., </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Brady, D.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C449C3">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Rzeszowski</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Harmful Algal Bloom Monitoring using an Imaging Flow Cytobot</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, E. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A52277">
+        <w:t>. Funded by NEHABON NERACOOS for $</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62544">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Assessing Feasibility of Floating Offshore Wind and Aquaculture Co-location: Technical, Environmental, and Social Challenges and Opportunities</w:t>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>. Funded by the US Department of Energy for $77,498 (UMaine Portion) by Boston University from 1/2025-12/2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56256A28" w14:textId="7B258642" w:rsidR="006F0FC0" w:rsidRDefault="006F0FC0" w:rsidP="00FB025A">
+        <w:t>0,000 from 1/1/2025 – 12/31/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62544">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8F5134" w14:textId="7D443DB2" w:rsidR="00111F03" w:rsidRDefault="00111F03" w:rsidP="006810A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brady, D.C., Kiffney, T. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F0FC0">
+        <w:t>Brady, D.C. Using sonar to map aquaculture</w:t>
+      </w:r>
+      <w:r w:rsidR="00236490">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>De-Risking Investments in Aquatic Farming through Validated Regional Ocean and Wave Simulations Integrated with Model-Based Engineering and Techno-Economic Analysis</w:t>
+        <w:t xml:space="preserve"> and fishery</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>. Funded by the Alaska Fisheries Development Foundation for $154,000 (UMaine Portion) in collaboration with Kelson Marine. 1/2025 – 12/2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14868049" w14:textId="46C6DD52" w:rsidR="00FB025A" w:rsidRDefault="00FB025A" w:rsidP="00FB025A">
+        <w:t xml:space="preserve"> resources from remotely operated vehicles. Lukis Family Foundation. Funded for $</w:t>
+      </w:r>
+      <w:r w:rsidR="00236490">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>00,000 from September 2023 – August 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00236490">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75238698" w14:textId="2F1A0917" w:rsidR="006810A1" w:rsidRDefault="006810A1" w:rsidP="006810A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brady, D.C., Tremblay, C., Runge, J., &amp; Karp-Boss, L. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FB025A">
+        <w:t xml:space="preserve">Brady, D.C., Goode, A. &amp; Scott, B (OceansWide). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006810A1">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Ocean Habitat Strategic Plan in Partnership with Maine's Lobster Industry</w:t>
+        <w:t>Maine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>. Funded by NOAA for $440,000 from 10/1/2024 – 9/30/2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B7541E3" w14:textId="6997CC48" w:rsidR="00FB025A" w:rsidRDefault="00FB025A" w:rsidP="00FB025A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006810A1">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ghost Gear Retrieval and Decision Support Tool Development</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. NOAA Marine Debris Nationwide TRAP Program, funded for $199,364</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED68A4">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (UMaine Portion: $85,666)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from 1/1/2025 – 12/31/2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699C97DF" w14:textId="0A2629F0" w:rsidR="00A52277" w:rsidRDefault="00A52277" w:rsidP="00FB025A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brady, D.C., St. Gelais, A. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FB025A">
+        <w:t xml:space="preserve">Brady, D.C., Rzeszowski, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52277">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">UMaine </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00912C55">
+        <w:t>Assessing Feasibility of Floating Offshore Wind and Aquaculture Co-location: Technical, Environmental, and Social Challenges and Opportunities</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Climate Smart </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="632E1EFE" w14:textId="25C5136A" w:rsidR="00FB025A" w:rsidRDefault="00FB025A" w:rsidP="00FB025A">
+        <w:t>. Funded by the US Department of Energy for $77,498 (UMaine Portion) by Boston University from 1/2025-12/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EA0070" w14:textId="5E079AC5" w:rsidR="00111F03" w:rsidRDefault="00111F03" w:rsidP="00FB025A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brady, D.C., </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Brady, D.C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED68A4">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Jekeliek</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Developing the University of Maine’s </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, P., &amp; Bouchard, D. </w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="5CFC538E" w14:textId="79BD0322" w:rsidR="00B17BE8" w:rsidRDefault="00B17BE8" w:rsidP="00C857B2">
+        <w:t>Center for Blue Innovation. The William Procter Scientific Innovation Fund. Funded for $250,000 in September 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56256A28" w14:textId="50256D96" w:rsidR="006F0FC0" w:rsidRDefault="006F0FC0" w:rsidP="00FB025A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brady, D.C., St. Gelais, A. (UMaine), Hatton, A., Varanasi, K.K. (MIT) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B17BE8">
+        <w:t xml:space="preserve">Brady, D.C., Kiffney, T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0FC0">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Direct Ocean Capture and Aquaculture Enhancement</w:t>
+        <w:t>De-Risking Investments in Aquatic Farming through Validated Regional Ocean and Wave Simulations Integrated with Model-Based Engineering and Techno-Economic Analysis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Department of Energy ARPA-e. Funded for $350,000 (UMaine Portion) from 5/1/2024 – 4/30/2026 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0ECA1DEB" w14:textId="19CCB304" w:rsidR="000D234F" w:rsidRDefault="000D234F" w:rsidP="00C857B2">
+        <w:t>. Funded by the Alaska Fisheries Development Foundation for $154,000 (UMaine Portion) in collaboration with Kelson Marine. 1/2025 – 12/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14868049" w14:textId="46C6DD52" w:rsidR="00FB025A" w:rsidRDefault="00FB025A" w:rsidP="00FB025A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bouchard, D., Brady, D.C., (Co-Directors), Hamlin, H., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Habeston</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Brady, D.C., Tremblay, C., Runge, J., &amp; Karp-Boss, L. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB025A">
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, M., Hawkyard, M. </w:t>
-[...16 lines deleted...]
-        <w:t>Research, </w:t>
+        <w:t>Ocean Habitat Strategic Plan in Partnership with Maine's Lobster Industry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>USDA Agricultural Research Service Non-Assistance Cooperative Agreement $6,250,000 from 7/1/2023 - 6/30/2028</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0FD0079C" w14:textId="443DB80A" w:rsidR="008A20BF" w:rsidRDefault="008A20BF" w:rsidP="00C857B2">
+        <w:t>. Funded by NOAA for $440,000 from 10/1/2024 – 9/30/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7541E3" w14:textId="6997CC48" w:rsidR="00FB025A" w:rsidRDefault="00FB025A" w:rsidP="00FB025A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...29 lines deleted...]
-    <w:p w14:paraId="6940DA92" w14:textId="05FB3914" w:rsidR="00D54B8D" w:rsidRDefault="00D54B8D" w:rsidP="00555694">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brady, D.C., St. Gelais, A. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB025A">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UMaine </w:t>
+      </w:r>
+      <w:r w:rsidR="00912C55">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Climate Smart </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB025A">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kelp Nursery and Aquaculture Demonstration Farm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Funded by US Small Business Administration for $2,000,000 from 10/1/2024 – 9/30/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632E1EFE" w14:textId="410C83C9" w:rsidR="00FB025A" w:rsidRDefault="00FB025A" w:rsidP="00FB025A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="16E02B42" w14:textId="25E8A64F" w:rsidR="00F366EF" w:rsidRDefault="00F366EF" w:rsidP="00555694">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Brady, D.C., Jek</w:t>
+      </w:r>
+      <w:r w:rsidR="008972D7">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elek, P., &amp; Bouchard, D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB025A">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Integrating Sustainable Aquaculture Education and Research at the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB025A">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>University of Maine Darling Marine Center</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Funded for $974,363 from 9/1/2024 – 8/31/2027 by the Builders Initiative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67589559" w14:textId="64C96855" w:rsidR="00055380" w:rsidRDefault="00055380" w:rsidP="00C857B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="68D2A2D8" w14:textId="2657F1B3" w:rsidR="00A84240" w:rsidRDefault="00A84240" w:rsidP="00555694">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Bowden, T.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED68A4">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3F00">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, St. Gelais, A. (UMaine Team)</w:t>
+      </w:r>
+      <w:r w:rsidR="006217C5">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, MAIC, DEI, and Mook Sea Farm.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055380">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Cracking the Shell”: A Collaborative Approach to Developing Hatchery Production of the Atlantic Sea Scallop, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055380">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Placopecten magellanicus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055380">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3F00">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Funded by NOAA National Sea Grant for $750,000 from 7/1/2022-6/30/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C579E4" w14:textId="32126068" w:rsidR="00C449C3" w:rsidRDefault="00C449C3" w:rsidP="00C857B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="1E5E14F0" w14:textId="4F617502" w:rsidR="00555694" w:rsidRDefault="00555694" w:rsidP="00555694">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">St. Gelais, A. &amp; Brady, D.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C449C3">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Integrating automation and advanced breeding; bridging the gap between modern aquaculture and agriculture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Funded by USDA STTR through Macrobreed LLC for $20,000 from 9/1/2024-8/31/2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFC538E" w14:textId="08E87462" w:rsidR="00B17BE8" w:rsidRDefault="00B17BE8" w:rsidP="00C857B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...28 lines deleted...]
-        <w:t>7</w:t>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brady, D.C., St. Gelais, A. (UMaine), Hatton, A., Varanasi, K.K. (MIT) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17BE8">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Direct Ocean Capture and Aquaculture Enhancement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Department of Energy ARPA-e. Funded for $350,000 (UMaine Portion) from 5/1/2024 – 4/30/2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FD9F31" w14:textId="37B9B23E" w:rsidR="00AE293A" w:rsidRDefault="00AE293A" w:rsidP="00AE293A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE293A">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Brady, D.C., Bouchard, D. (Co-Directors), Rawson, P. Hamlin, &amp; Dwyer, M.  Genetic Improvement of North American Atlantic Salmon &amp; the Eastern Oyster</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE293A">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>for Aquaculture Production</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE293A">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> USDA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE293A">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Agricultural Research Service's Sustainable and Land Based Aquaculture Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE293A">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $7,989,577 from 7/1/2020 - 6/30/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD0079C" w14:textId="54B15458" w:rsidR="008A20BF" w:rsidRDefault="008A20BF" w:rsidP="00AE293A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Schultz, C (Northeastern), Luo, J.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C857B2">
+        <w:t>, Stock, C.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (NOAA GFDL), </w:t>
+      </w:r>
+      <w:r w:rsidR="00C857B2">
+        <w:t>Testa, J. (UMCES), Siedlecki, S. (UConn), and Brady, D.C. Developing a coupled benthic-pelagic biogeochemical model to evaluate the effectiveness of mCDR interventions. Funded by the NOAA National Oceanographic Partnership Program for $748,394</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED68A4">
+        <w:t xml:space="preserve"> (UMaine portion: $70,000)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C857B2">
+        <w:t xml:space="preserve"> from 9/1/2023 – 8/31/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6940DA92" w14:textId="05FB3914" w:rsidR="00D54B8D" w:rsidRDefault="00D54B8D" w:rsidP="00555694">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Schultz, C. (Northeastern), Luo, J. (NOAA GFDL), Fulweiler, W. (Boston University), Colleeen Petrik (Scripps), Long, M. (WHOI), Brady, D. (UMaine), Testa, J. (UMCES). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54B8D">
+        <w:t>Benthic Ecosystem and Carbon Synthesis (BECS) Working Group</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Funded by the Ocean Carbon &amp; Biogeochemistry Project Office for $69,020 for 5/1/2023 – 4/30/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E02B42" w14:textId="25E8A64F" w:rsidR="00F366EF" w:rsidRDefault="00F366EF" w:rsidP="00555694">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Brady, D.C., St. Gelais, A., Lindell, S., Bailey, D. (WHOI), &amp; Dewhurst, T. (Kelson Marine). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F366EF">
+        <w:t>Kelp Climate Solutions: Developing cost effective and scalable kelp cultivation strategies for deep-water exposed growing areas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Funded by the Builder’s Initiative for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F366EF">
+        <w:t xml:space="preserve"> $1,264,500.00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> from 5/1/2023-4/30/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D2A2D8" w14:textId="2657F1B3" w:rsidR="00A84240" w:rsidRDefault="00A84240" w:rsidP="00555694">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A84240">
+        <w:t xml:space="preserve">Hallowell, S., Viselli, A., Dagher, H., Ward, J., Fowler, M., and Brady, D.C. GFO-22-402 - Advancing Designs for Floating Offshore Wind Mooring Lines and Anchors. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Funded for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A84240">
+        <w:t>$2,188,649</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> by the State of California Energy Commission for 9/1/2023-8/31/2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61780B6C" w14:textId="6B5B0866" w:rsidR="00330F4B" w:rsidRDefault="00330F4B" w:rsidP="007B3C58">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00847DAC">
         <w:t>Maine Aqua Ventus I: Floating Offshore Wind Energy. Investigators: Dagher, H. (Advanced Composites Center)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, Anthony </w:t>
-[...7 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>, Anthony Viselli,</w:t>
       </w:r>
       <w:r w:rsidRPr="00847DAC">
         <w:t xml:space="preserve"> &amp; Brady, D.C. (University of Maine). Funding Agency: Department of Energy’s Offshore Wind Advanced Technology Demonstration Projects. </w:t>
       </w:r>
       <w:r w:rsidR="007B3C58">
         <w:t>Initially</w:t>
       </w:r>
       <w:r w:rsidRPr="00847DAC">
         <w:t xml:space="preserve"> funded at $4,000,000</w:t>
       </w:r>
       <w:r w:rsidR="007B3C58">
-        <w:t xml:space="preserve"> in 2013 pending a partnership with an offshore wind developer which occurred in 2020 when UMaine partnered with Diamond Offshore Wind and RWE to create New England Aqua Ventus to develop a one turbine (11.4 MW) project off of </w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId18" w:history="1">
+        <w:t xml:space="preserve"> in 2013 pending a partnership with an offshore wind developer which occurred in 2020 when UMaine partnered with Diamond Offshore Wind and RWE to create New England Aqua Ventus to develop a one turbine (11.4 MW) project off of Monhegan Island tentatively scheduled for 2024 making the project eligible for the full $47 million DOE award: see the following for more details: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="007B3C58" w:rsidRPr="008A6571">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://umaine.edu/news/blog/2012/12/13/umaine-wins-4m-doe-award/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007B3C58">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="007B3C58" w:rsidRPr="007B3C58">
         <w:t>https://neaquaventus.wpenginepowered.com/wp-content/uploads/2020/08/FINAL_NEAV_release_clean.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50117503" w14:textId="110DA94B" w:rsidR="00425A5E" w:rsidRDefault="00425A5E" w:rsidP="00B35E04">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Brady, D.C. &amp; Coleman, S. </w:t>
       </w:r>
       <w:r w:rsidR="00B35E04">
         <w:t>Developing an Environmentally and Economically Sustainable Kelp Aquaculture Industry With Commercial and Climate Mitigating Impacts. Funded by the Essex Avenue Foundation for $445,000 from 9/1/2022 – 8/31/2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF79CAB" w14:textId="5CAC10E8" w:rsidR="00425A5E" w:rsidRDefault="00425A5E" w:rsidP="00425A5E">
+    <w:p w14:paraId="2DF79CAB" w14:textId="47C2BD46" w:rsidR="00425A5E" w:rsidRDefault="00425A5E" w:rsidP="00425A5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Brady, D.C. &amp; Coleman, S. </w:t>
       </w:r>
       <w:r w:rsidRPr="00425A5E">
         <w:t>Developing an Environmentally and Economically Sustainable Kelp Aquaculture Industry in Maine: Reducing Costs, Carbon Footprint, and Production Risks</w:t>
       </w:r>
       <w:r>
         <w:t>. Funded by the William Procter Scientific Innovation Fund for $100,000 from 9/1/2022 – 8/31/2024 and $100,000 from Cayuse Partners from 1/1/2023 – 12/31/2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7206EB60" w14:textId="7142E27C" w:rsidR="00DA1498" w:rsidRDefault="00DA1498" w:rsidP="00DA1498">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Bosma, K. (Woods Hole Group), Brady, D.C., Cole, K., </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, H. (GMRI), Straub, W., Messina, N. (CMA Engineers). </w:t>
+        <w:t xml:space="preserve">Bosma, K. (Woods Hole Group), Brady, D.C., Cole, K., Huguenard, K. (UMaine), Ballestero, T. (UNH), Baranes, H. (GMRI), Straub, W., Messina, N. (CMA Engineers). </w:t>
       </w:r>
       <w:r w:rsidRPr="00657F1F">
         <w:t>Maine Coastal Flood Risk Model (ME-CFRM)</w:t>
       </w:r>
       <w:r>
         <w:t>. Funded by the Maine Department of Transportation from 7/1/2022 – 8/1/2024 for ~$1,000,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2813CAE9" w14:textId="78626699" w:rsidR="00560501" w:rsidRDefault="00560501" w:rsidP="00560501">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, A., Kimball, R., Brady, D.C., Friess, W., &amp; Fisher, R. </w:t>
+        <w:t xml:space="preserve">Verma, A.S., Goupee, A., Kimball, R., Brady, D.C., Friess, W., &amp; Fisher, R. </w:t>
       </w:r>
       <w:r w:rsidRPr="00417257">
         <w:t>Maine Workforce development on Offshore Wind Technology</w:t>
       </w:r>
       <w:r>
         <w:t>. Funded by the State of Maine’s Clean Energy Partnership Program for $300,000 from 9/1/2022-8/31/2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA183D1" w14:textId="0683C316" w:rsidR="00BC0564" w:rsidRDefault="00BC0564" w:rsidP="00BC0564">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Bohlen, C., Blumberg, A., Brady, D.C., Stein, P.J., &amp; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, W.B. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bohlen, C., Blumberg, A., Brady, D.C., Stein, P.J., &amp; Needelman, W.B. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0564">
         <w:t>SCC-CIVIC-PG Track A: Ocean Model Infrastructure For A Resilient Coastal City</w:t>
       </w:r>
       <w:r>
         <w:t>. Funded by the NSF CIVIC Program for $46,362 from 10/1/2022 to 3/31/2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400E062C" w14:textId="6424B786" w:rsidR="004E3992" w:rsidRDefault="004E3992" w:rsidP="004E3992">
+    <w:p w14:paraId="400E062C" w14:textId="3E925218" w:rsidR="004E3992" w:rsidRDefault="004E3992" w:rsidP="004E3992">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Green, R., Hall, M. (NREL), Pol, M., Hutton-Dice, L., (ROSA), </w:t>
-[...7 lines deleted...]
-        <w:t>, E., &amp; Brady, D.C. Co-Design Solutions for Floating Offshore Wind Farms and Fishing Co-Existence. National Offshore Wind Research &amp; Development for $</w:t>
+        <w:t>Green, R., Hall, M. (NREL), Pol, M., Hutton-Dice, L., (ROSA), Rzeszowski, E., &amp; Brady, D.C. Co-Design Solutions for Floating Offshore Wind Farms and Fishing Co-Existence. National Offshore Wind Research &amp; Development for $</w:t>
       </w:r>
       <w:r w:rsidR="00C351C7">
         <w:t>785</w:t>
       </w:r>
       <w:r>
-        <w:t>,000 from 9/1/2022-8/31/2024</w:t>
+        <w:t>,000</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED68A4">
+        <w:t xml:space="preserve"> (UMaine Portion: $149,975)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> from 9/1/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E873FF">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-8/31/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E873FF">
+        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B523BAA" w14:textId="3C49D981" w:rsidR="00417257" w:rsidRDefault="00417257" w:rsidP="00417257">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Brady, D.C., </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009959B7">
-        <w:t>Wahle</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, E. (FSU). </w:t>
+        <w:t xml:space="preserve">Wahle, R., </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Beitl, C., Stoll, J., Leslie, H., Cash, C. (UMaine), Mills, K. (GMRI), Goes, J., Gomes, H. (Columbia), and Chassignet, E. (FSU). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A508DC">
         <w:t>Rapid Arctic change and its implications for fisheries and  fishing communities of the western North Atlantic</w:t>
       </w:r>
       <w:r>
         <w:t>. NSF Navigating the New Arctic Program for $3,000,000 from 9/1/2022-8/31/2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602B0D00" w14:textId="1F8BA554" w:rsidR="00335D2C" w:rsidRDefault="00335D2C" w:rsidP="00335D2C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Brady, D.C. &amp; Morse, D. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A508DC">
         <w:t>Comparing the biological and economic performance of rigid trays and lantern nets for the nursery culture of Atlantic Sea Scallops (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A508DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Placopecten</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Placopecten magellanicus</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A508DC">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>. Funded by the Atlantic States Marine Fisheries Commission for $106,235 from 9/1/2022-8/31/2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18F85ECD" w14:textId="68BE1B52" w:rsidR="00DC18CB" w:rsidRDefault="00DC18CB" w:rsidP="00DC18CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">McKay, S., Lindsay, S. (PI’s), Research Practice Partnership Leadership Team: Brady, D.C., </w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="425D5701" w14:textId="61F1EC05" w:rsidR="0088282C" w:rsidRDefault="0088282C" w:rsidP="00F72280">
+        <w:t>McKay, S., Lindsay, S. (PI’s), Research Practice Partnership Leadership Team: Brady, D.C., Lagerbom, C., White, L., Small, L., Koskela, E., Schortz, L., Sprague, D. DTI: A Model Program to Engage Students in Authentic, Technology-Infused Coastal Research and Monitoring: Building Student Data Literacy and Career Competency through Partnership, NSF Innovative Technology Experiences for Students and Teachers (iTEST). $1.35 million from 5/1/2022-4/30/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425D5701" w14:textId="028CD355" w:rsidR="0088282C" w:rsidRDefault="0088282C" w:rsidP="00F72280">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dwyer, M., Tudor, S., Ranco, D. (PI’s), Bouchard, D., Rawson, P., &amp; Brady, D.C. (Senior Personnel). </w:t>
-[...7 lines deleted...]
-        <w:t>: Aquaculture Experimental Opportunities for Undergraduate Students: Integrating Indigenous and Wester</w:t>
+        <w:t>Dwyer, M., Tudor, S., Ranco, D. (PI’s), Bouchard, D., Rawson, P., &amp; Brady, D.C. (Senior Personnel). AquEOUS: Aquaculture Experimental Opportunities for Undergraduate Students: Integrating Indigenous and Wester</w:t>
       </w:r>
       <w:r w:rsidR="00CA00DE">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Science through Applied Aquaculture Research. Funded for the USDA National Institute of Food and Agriculture’s Research and Extension Experiences for Undergraduates program for $750,000 from 2/1/2022 – 1/31/2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD3AB22" w14:textId="4C2B4B2C" w:rsidR="00200990" w:rsidRDefault="00200990" w:rsidP="00F72280">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Brady, D.C., Coleman, S., Dewhurst, T. (Kelson Marine), </w:t>
       </w:r>
       <w:r w:rsidR="00477922">
         <w:t>Fredriksson</w:t>
@@ -9795,345 +11583,249 @@
         <w:t>$10,000,000 (</w:t>
       </w:r>
       <w:r>
         <w:t>UMaine Portion</w:t>
       </w:r>
       <w:r w:rsidR="00E15BC6">
         <w:t>: $2,023,300</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="497EF287" w14:textId="59F1F451" w:rsidR="004A4FEE" w:rsidRDefault="004A4FEE" w:rsidP="009974FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Brady, D.C., Goode, A., Wahle, R., </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, J., Shank, B., Ji, R., &amp; Changsheng, C. </w:t>
+        <w:t xml:space="preserve">Brady, D.C., Goode, A., Wahle, R., Carloni, J., Shank, B., Ji, R., &amp; Changsheng, C. </w:t>
       </w:r>
       <w:r w:rsidRPr="004A4FEE">
         <w:t>An Ecosystem-Based Approach to American Lobster Habitat and Trophic Dynamics: Integrated Modeling to Evaluate Climate-related Impacts</w:t>
       </w:r>
       <w:r>
         <w:t>. Funded by the National Sea Grant American Lobster Research Program for $400,000 from 9/1/2021-8/31/2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0784D85B" w14:textId="3BF88E7C" w:rsidR="009974FC" w:rsidRDefault="009974FC" w:rsidP="009974FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dagher, H, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, A., &amp; Brady, D.C. </w:t>
+        <w:t xml:space="preserve">Dagher, H, Viselli, A., &amp; Brady, D.C. </w:t>
       </w:r>
       <w:r w:rsidRPr="009974FC">
         <w:t>Construction Research Programs for the New England Aqua Ventus I FOWT</w:t>
       </w:r>
       <w:r>
         <w:t>. Funded by the Department of Energy’s Wind Energy Technologies Office (</w:t>
       </w:r>
       <w:r w:rsidRPr="009974FC">
         <w:t>DE-EE0009426.0000</w:t>
       </w:r>
       <w:r>
         <w:t>) for $5,000,000 from 9/1/2021-8/31/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D409C4" w14:textId="11230509" w:rsidR="009974FC" w:rsidRDefault="009974FC" w:rsidP="009974FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Brady, D.C. and Coleman, S. A techno-economic analysis of ear-hanging as a scalable grow-out method for Sea Scallop (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009974FC">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Placopecten</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Placopecten magellanicus</w:t>
+      </w:r>
       <w:r>
         <w:t>) aquaculture in the Gulf of Maine. Funded by an anonymous donor for $150,000 from 7/1/2021-6/30/2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="401C0815" w14:textId="733B5CA0" w:rsidR="00105206" w:rsidRDefault="00105206" w:rsidP="008526BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Brady, D.C., Coleman, S., &amp; Peters, A. </w:t>
       </w:r>
       <w:r w:rsidRPr="00105206">
         <w:t>Biological and economic optimization of shell size for Sea Scallop (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00105206">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Placopecten</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Placopecten magellanicus</w:t>
+      </w:r>
       <w:r w:rsidRPr="00105206">
         <w:t>) ear-hanging in the Gulf of Maine</w:t>
       </w:r>
       <w:r>
         <w:t>. Funded by USDA Sustainable Agriculture and Education (SARE) program for $21,190 from 9/1/2021-8/31/2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00798F40" w14:textId="7629C666" w:rsidR="008526BF" w:rsidRDefault="008526BF" w:rsidP="008526BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Brady, D.C., Wilbur, J., &amp; Desjardins, E. (</w:t>
-[...7 lines deleted...]
-        <w:t>, Inc.) Low cost ocean temperature profile sensing. Funded by the NOAA Small Business Innovation Research (SBIR) Phase 1 (1/1/2020-12/31/2020; $150,000; $29,730 UMaine Portion) and Phase 2 (6/15/2021-6/14/2023; $600,000; $124,941 UMaine Portion)</w:t>
+        <w:t>Brady, D.C., Wilbur, J., &amp; Desjardins, E. (Creare, Inc.) Low cost ocean temperature profile sensing. Funded by the NOAA Small Business Innovation Research (SBIR) Phase 1 (1/1/2020-12/31/2020; $150,000; $29,730 UMaine Portion) and Phase 2 (6/15/2021-6/14/2023; $600,000; $124,941 UMaine Portion)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAD0759" w14:textId="35079F5D" w:rsidR="00F234D0" w:rsidRDefault="00F234D0" w:rsidP="003255EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dagher, H., </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, A, &amp; Brady, D.C. (UMaine) </w:t>
+        <w:t xml:space="preserve">Dagher, H., Viselli, A, &amp; Brady, D.C. (UMaine) </w:t>
       </w:r>
       <w:r w:rsidR="003255EF">
         <w:t>Demonstrating a Reduced-Footprint Synthetic Rope Mooring System that Minimizes Fishing Impacts and Costs for a 10MW+ Floating Wind Turbine. The Department of Energy for $5,000,000 from 2/1/2021-1/31/2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E8DC697" w14:textId="3BE23085" w:rsidR="000B3E04" w:rsidRDefault="000B3E04" w:rsidP="000B3E04">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Brady, D.C, &amp; Cole, K. (UMaine) Development of numerical modeling tools for shellfish management on the Maine coast. Maine DEP and Maine Department of Marine Resources; $50,442; 2/2021-2/2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D5CE48F" w14:textId="44A5FAA8" w:rsidR="0026508E" w:rsidRPr="0026508E" w:rsidRDefault="0026508E" w:rsidP="0026508E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Cole, K., Brady, D.C., </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, M. (USDA), Swanson, A. (Cooke Aquaculture) Development of a decision support system for sea lice management in salmon aquaculture. </w:t>
+        <w:t xml:space="preserve">Cole, K., Brady, D.C., Bricknell, I. (UMaine), Peterson, B., Pietrak, M. (USDA), Swanson, A. (Cooke Aquaculture) Development of a decision support system for sea lice management in salmon aquaculture. </w:t>
       </w:r>
       <w:r w:rsidR="00842CFD">
         <w:t>Funded by the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> USDA NIFA Special Research Grants Program – Aquaculture Research for $315,000 from 9/1/2020-8/31/2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA36F0A" w14:textId="04DFE0C7" w:rsidR="0056127E" w:rsidRPr="0056127E" w:rsidRDefault="0056127E" w:rsidP="0056127E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002975D8">
         <w:t xml:space="preserve">Brady, D.C., </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Wahle, R., Bouchard, D., Jury, S. (St Joseph’s College), &amp; </w:t>
-[...7 lines deleted...]
-        <w:t>, B. (Wells NERRs).</w:t>
+        <w:t>Wahle, R., Bouchard, D., Jury, S. (St Joseph’s College), &amp; Gutzler, B. (Wells NERRs).</w:t>
       </w:r>
       <w:r w:rsidRPr="002975D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00390A26">
         <w:t>Improving Business Practices to Reduce Mortality in the Lobster Supply Chain</w:t>
       </w:r>
       <w:r w:rsidRPr="002975D8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F15674">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002975D8">
-        <w:t xml:space="preserve">NOAA </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Kennedy</w:t>
+        <w:t>NOAA Saltonstall Kennedy</w:t>
       </w:r>
       <w:r w:rsidR="00F15674">
         <w:t xml:space="preserve"> funded for</w:t>
       </w:r>
       <w:r w:rsidRPr="002975D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00390A26">
         <w:t>$299,106</w:t>
       </w:r>
       <w:r w:rsidR="00F15674">
         <w:t>, project period: 9/1/2020-8/31/2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D672A4" w14:textId="14604284" w:rsidR="005E5FD7" w:rsidRDefault="005E5FD7" w:rsidP="002E48A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
@@ -10141,1458 +11833,1195 @@
       <w:r>
         <w:t xml:space="preserve">Maine Sea Grant Aquaculture Industry HUB Grant: </w:t>
       </w:r>
       <w:r w:rsidR="00BB25F9">
         <w:t xml:space="preserve">Perry, N. (Pine Point Oysters), Morse, D. (Maine Sea Grant), Titan Fan (Beacon Analytical Systems), &amp; Kiffney, T. &amp; Brady, D.C. (UMaine) </w:t>
       </w:r>
       <w:r w:rsidR="00BB25F9" w:rsidRPr="00BB25F9">
         <w:t>Reducing the cost of biotoxin testing in scallop aquaculture</w:t>
       </w:r>
       <w:r w:rsidR="00BB25F9">
         <w:t xml:space="preserve"> for $18,454</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F50510" w14:textId="029B7A1A" w:rsidR="00650D2A" w:rsidRDefault="00650D2A" w:rsidP="0013701E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t xml:space="preserve">Segee, B., Brady, D.C., Cousins, S., Roy, S., &amp; </w:t>
+      </w:r>
       <w:r w:rsidR="00127039" w:rsidRPr="00127039">
         <w:t>Rasaiah</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00127039">
         <w:t xml:space="preserve">, J. </w:t>
       </w:r>
       <w:r w:rsidR="00127039" w:rsidRPr="00127039">
         <w:t>CC* Compute: High-Memory Compute Resources for Maine</w:t>
       </w:r>
       <w:r w:rsidR="00127039">
         <w:t>. NSF’s Campus Cyberinfrastructure for $399,813 from 10/1/2020 to 9/31/2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537AE55D" w14:textId="4ACC76C3" w:rsidR="0013701E" w:rsidRDefault="0013701E" w:rsidP="0013701E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E333BD">
-        <w:t>Varahramyan</w:t>
-[...35 lines deleted...]
-        <w:t>, B., Price, N., Ranco, D., Record, N., Rich, J., Saros, J., Sherwo</w:t>
+        <w:t>Varahramyan, K., Beard-Tisdale, M.K., Emerson, D., Kinnison, M., Leslie, H. (PI’s), Senior Research Personnel: Abedi, A., Brady, D.C., Bruewitz, Cammen, K., Countway, P., Frederich, M., King, W., Lasley-Rasher, R., McGreavy, B., Price, N., Ranco, D., Record, N., Rich, J., Saros, J., Sherwo</w:t>
       </w:r>
       <w:r w:rsidR="0072537C">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333BD">
         <w:t>d, G., Tarbox, B., Wahle, R., Whitney, Wilson, K., and Zegers</w:t>
       </w:r>
       <w:r w:rsidR="008F4EA9">
         <w:t>, G.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333BD">
-        <w:t>. Molecule to Ecosystem: Environmental DNA as a Nexus of Coastal Ecosystem Sustainability for Maine (Maine-eDNA). Submitted to the National Science Foundation Established Program to Stimulate Competitive Research (</w:t>
-[...7 lines deleted...]
-        <w:t>) Track I on July 31</w:t>
+        <w:t>. Molecule to Ecosystem: Environmental DNA as a Nexus of Coastal Ecosystem Sustainability for Maine (Maine-eDNA). Submitted to the National Science Foundation Established Program to Stimulate Competitive Research (EPSCoR) Track I on July 31</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333BD">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333BD">
         <w:t>, 2018 for $20,000,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32FCDDEF" w14:textId="324B2C15" w:rsidR="00F679AA" w:rsidRDefault="000C69B0" w:rsidP="00F679AA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="OLE_LINK1"/>
       <w:bookmarkStart w:id="4" w:name="OLE_LINK2"/>
       <w:r>
-        <w:t xml:space="preserve">Brady, D.C., </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, A. (Massachusetts Institute of Technology). </w:t>
+        <w:t xml:space="preserve">Brady, D.C., Triantafyllou, M. &amp; Techet, A. (Massachusetts Institute of Technology). </w:t>
       </w:r>
       <w:r w:rsidR="00F679AA">
         <w:t>Planning Grant: Engineering Research Center for Technologies and Design for Sustainable Offshore Aquaculture (SOA)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. NSF </w:t>
       </w:r>
       <w:r w:rsidR="00F679AA">
         <w:t>Award Number:</w:t>
       </w:r>
       <w:r w:rsidR="00D61774">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F679AA">
         <w:t>1936981</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> funded from </w:t>
       </w:r>
       <w:r w:rsidR="00F679AA">
         <w:t>09/01/2019</w:t>
       </w:r>
       <w:r>
         <w:t>-8/31/2020 for</w:t>
       </w:r>
       <w:r w:rsidR="007D6FAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F679AA">
         <w:t>$98,82</w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="6CB3EE47" w14:textId="61F74AB1" w:rsidR="002E5A72" w:rsidRDefault="002E5A72" w:rsidP="00EB58B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Davis, C., </w:t>
-[...7 lines deleted...]
-        <w:t>, J. (MAIC), Leslie, H., Brady, D.C. (UMaine). Development of low cost sensing technology for aquaculture site selection. Maine Technology Institute (MTI) Development Grant. $25,000. Funded 9/1/2019-8/31/2020</w:t>
+        <w:t>Davis, C., Girges, J. (MAIC), Leslie, H., Brady, D.C. (UMaine). Development of low cost sensing technology for aquaculture site selection. Maine Technology Institute (MTI) Development Grant. $25,000. Funded 9/1/2019-8/31/2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6B1C0A" w14:textId="045C8701" w:rsidR="006C2FDE" w:rsidRPr="00EB58B7" w:rsidRDefault="006C2FDE" w:rsidP="00EB58B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Brady, D.C., </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB58B7">
+        <w:t xml:space="preserve">Xue, H., Incze, L. Ji, R. (WHOI), Chen, C. (UMass). </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB58B7" w:rsidRPr="00EB58B7">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Projecting Climate-related Shifts in American Lobster Habitat and Connectivity:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB58B7">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB58B7" w:rsidRPr="00EB58B7">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Integrated Modeling to Inform Sustainable Management</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB58B7">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>. National Sea Grant, $400,000 Project Period: 9/1/2019-8/31/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A17403" w14:textId="4236D4C6" w:rsidR="00EB58B7" w:rsidRDefault="00EB58B7" w:rsidP="00EB58B7">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Brady, D.C., </w:t>
-[...20 lines deleted...]
-          <w:lang w:val="en"/>
+        <w:t>Br</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04419">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ady, D.C., Hare, M. (Cornell), G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ray, M. (UMCES) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB58B7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Optimizing restoration to promote ecosystem services in New York Harbor using</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB58B7" w:rsidRPr="00EB58B7">
-[...12 lines deleted...]
-    <w:p w14:paraId="36A17403" w14:textId="4236D4C6" w:rsidR="00EB58B7" w:rsidRDefault="00EB58B7" w:rsidP="00EB58B7">
+      <w:r w:rsidRPr="00EB58B7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ecosystem models</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. New York Sea Grant $233,000 Project Period 1/1/2020-12/31/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47188299" w14:textId="1540F1FD" w:rsidR="00416FB8" w:rsidRDefault="00416FB8" w:rsidP="00416FB8">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>Optimizing restoration to promote ecosystem services in New York Harbor using</w:t>
+      <w:r w:rsidRPr="00416FB8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Development of a Low Cost Environmental Observing Buoy for Aquaculture Site Prospecting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Leslie, H., Brady, D.C., Davis, C., Pettigrew, N., and Girgis, J. University of Maine System Research Reinvestment Fund funded for $42,840 from June 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082632A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2019 – May 31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082632A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFB8BD8" w14:textId="5DBA1730" w:rsidR="0082632A" w:rsidRDefault="0082632A" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Track 1: Detecting changes in zooplankton following recovery of river herring in the Penobscot. Lasley-Rasher and Brady, D.C. University of Maine System Research Reinvestment Fund funded for $31,660 from June 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082632A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2019 – May 31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082632A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A05FBB" w14:textId="111F8006" w:rsidR="0082632A" w:rsidRDefault="0082632A" w:rsidP="0082632A">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Track 3: Science and Workforce Development for Sustainable Aquaculture in Maine. Leslie, H., Wilson, K., Beal, B., Lasley-Rasher, R., Brady, D.C., Rich, J., Stoll, J., &amp; Willis, T. University of Maine System Research Reinvestment Fund funded for $30,000 from May 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082632A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2019 – April 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082632A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42439A02" w14:textId="3DCBB104" w:rsidR="0082632A" w:rsidRDefault="0082632A" w:rsidP="005B1D9E">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Track 1: Graduate Support to Enhance Collaborative Research with Maine’s Lobster Industry. Brady, D.C., Bouchard, D., Wahle, R., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Billings, C. University of Maine System Research Reinvestment Fund funded for $31,132 from June 1</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1D9E" w:rsidRPr="0082632A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2019 – May 31</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1D9E" w:rsidRPr="0082632A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA0B11B" w14:textId="1854DEFF" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00417280">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Retrospective analysis of marine mammal strandings in a region of socio-ecological and environmental change</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cammen, K, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D520FF">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Senior Personnel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: Todd, S., Doughty, L., Brady, D.C., Staudinger, M. NOAA Prescott funded at $89,556. Project Period 8/31/2018-09/01/2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB74049" w14:textId="55738D95" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Improving productivity of Casco Bay kelp farms using spatiotemporal analysis of coastal nutrient data. Grebe, G., Brady, D.C., &amp; Byron, C. Submitted to USDA’s Northeast Sustainable Agriculture Research &amp; Education Graduate Student Grants Program for $1</w:t>
+      </w:r>
+      <w:r w:rsidR="008B498F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>8,973</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> September 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996C72">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2018-August 31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996C72">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602A0470" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751057">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>New high-resolution satellite-derived water-quality data informs sustainable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB58B7">
-[...12 lines deleted...]
-    <w:p w14:paraId="47188299" w14:textId="1540F1FD" w:rsidR="00416FB8" w:rsidRDefault="00416FB8" w:rsidP="00416FB8">
+      <w:r w:rsidRPr="00751057">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>aquaculture development</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Brady, D., Boss, E., Morse, D., Thomas, A. Funded by the National Sea Grant Aquaculture Initiative funded for $692,200 from September 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996C72">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2018-August 31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996C72">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F9274F" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00416FB8">
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Optimizing production and products for scallop aquaculture. Brady, D.C. (UMaine) and Morse, D. (Maine Sea Grant). NOAA Saltonstall-Kennedy Grant funded for $295,380 for project period 9/1/2018-8/31/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F65EDBF" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED7E04">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>OpenWater – A Citizen Science Monitoring System</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Kynor, D. (Creare), Boss, E., &amp; Brady, D.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7E04">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7E04">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Small Business Innovation Research (SBIR) Phase 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funded at $400,000 for 5/1/2018-4/30/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645E8F60" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A strategy for ocean and coastal acidification (OCA) education and citizen science monitoring in the Northeast. Strong, A. (Hamilton) &amp; Brady, D.C. NOAA Northeast Regional Coastal Ocean Observing System (NERACOOS) for $17,085 and a project period of 5/15/2018-5/31/2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAF51A9" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Supporting the Development of Maine’s Sea Scallop Aquaculture Industry. Morse, D. &amp; Brady, D.C., Lasley-Rasher, R. University of Maine’s Research Reinvestment Fund, funded November 2017 for $100,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DC7691" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Deploying High Throughput Nitrogen Sensors to Guide Policy Development and Science at Portland, Maine’s East End. Bohlen, C. (CBEP), Brady, D.C., Strong, A. (UMaine), Brewer, A., Mohlar, R. (Maine DEP), Doan, M. (Friends of Casco Bay), Firmin, S. (Director of Wastewater Services, Portland, ME), &amp; Wilson, K. (USM). Funded by Challenge.gov’s Nutrient Sensor </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Action Challenge for $10,000 (eligible for $100,000 prize) from January 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2B54">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>-December 31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2B54">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="0AFB8BD8" w14:textId="5DBA1730" w:rsidR="0082632A" w:rsidRDefault="0082632A" w:rsidP="004850F3">
+        <w:t xml:space="preserve">, 2018 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBD7F06" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0082632A">
+        <w:t>Highlighting Low-lying Estuary Watershed Areas to Compare Coastal Bacteria Pollution Vulnerability in Maine. Smith, S., Beard, K., McGreavy, B., Jones, S., &amp; Brady, D.C. Funded by the USGS’s Maine Water Resources Research Institute for $40,000 (1/1/2018-12/31/2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5981FCE5" w14:textId="498CE652" w:rsidR="00335593" w:rsidRDefault="00335593" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335593">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Development of numerical modeling tools for shellfish management on the Maine coast</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Brady, D.C., Cole, K., Kanwit, K. Maine Department of Marine Resources from 7/1/2018-5/31/2020 funded for $111,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BF0E06" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Maine Agricultural and Forest Experimental Station (MAFES) Faculty. Aquaculture Site Prospecting: Using Remote Sensing and Ecosystem Models to Identify Future Sustainable Aquaculture Growing Areas. Funded for the USDA National Institutes of Food and Agriculture Accession Number: 1013134. Eligible for research funds and a Research Assistantship Funding through the Hatch Fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A89FE55" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Enhancing nutrient and pH monitoring in Casco Bay. Liebman, M., Bohlen, C., Brady, D.C. (Casco Bay Estuary Partnership) EPA Supplemental Funding. Funded at $30,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEEC9FD" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Low </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742DC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the coastal waters of the Gulf of Maine: What are the sources and vulnerabilities to coastal communities? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742DC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Townsend, D., Strong, A., Brady, D.C., Mayer, L., Salisbury, J., &amp; Morrison, R.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742DC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>NOAA Regional Vulnerability Assessments for Ocean Acidification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Funded at $400,000 from September 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54A0D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>, 2019 – May 31</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0082632A">
+        <w:t xml:space="preserve"> 2017-August 31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54A0D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>, 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72A05FBB" w14:textId="111F8006" w:rsidR="0082632A" w:rsidRDefault="0082632A" w:rsidP="0082632A">
+        <w:t xml:space="preserve"> 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C7B0D8" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Track 3: Science and Workforce Development for Sustainable Aquaculture in Maine. Leslie, H., Wilson, K., Beal, B., Lasley-Rasher, R., Brady, D.C., Rich, J., Stoll, J., &amp; Willis, T. University of Maine System Research Reinvestment Fund funded for $30,000 from May 1</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="42439A02" w14:textId="3DCBB104" w:rsidR="0082632A" w:rsidRDefault="0082632A" w:rsidP="005B1D9E">
+        <w:t>Improving Maine’s Coastal Infrastructure: Upgrade Decisions through High-Frequency Nutrient Measurements in Casco Bay. Brady, D.C., Strong, A., Bohlen, C., Wilson, K. University of Maine Research Reinvestment Fund – 6/1/2017-5/31/2018 funded at $100,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D848AE" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...38 lines deleted...]
-    <w:p w14:paraId="5CA0B11B" w14:textId="1854DEFF" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:r w:rsidRPr="00742DC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>New England Aqua Ventus 1 - Part II.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742DC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dagher, H., Viselli, A., Ward, J.S., Goupee, A., &amp; Brady, D.C. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposal to the Department of Energy - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742DC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Proj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ect Period 6/1/2016 - 12/31/2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742DC7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funded at $3,700,000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C68F893" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00417280">
-[...3 lines deleted...]
-        <w:t>Retrospective analysis of marine mammal strandings in a region of socio-ecological and environmental change</w:t>
+      <w:r w:rsidRPr="00595120">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dynamics of Ocean and Coastal Acidification in Coastal Maine: Assessing the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Potential Risks to Livelihoods. Strong, A., Brady, D.C., &amp; Stancioff, E. Proposal to the University of Maine Research Reinvestment Fund – Project Period Summer 2016 funded at $5,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1215168B" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD778F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Enhancing the forecasting value of the American Lobster Settlement Index to Maine's Coastal Economy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Wahle, R., Brady, D.C., &amp; Beal, B. Proposal to the University of Maine Research Reinvestment Fund – Project Period 09/01/2016-08/31/2017 funded at $100,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0E7EC7" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Modeling estuarine circulation on Maine mudflats to improve shellfish harvesting. Brady, D.C., Beal, B., &amp; McGreavy, B. University of Maine Research Reinvestment Fund – Project Period 09/01/2016-08/31/2018 funded Gabrielle Hillyer for two years ($20,000 graduate stipend &amp; tuition)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D227F8C" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B28EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Incorporating Environmental Variability into Assessment and Management of American Lobster</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="1BB74049" w14:textId="55738D95" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:r w:rsidRPr="009B28EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Chen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Y., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B28EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Jacobson</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, L. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B28EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>NOAA), Brady</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, D.C.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B28EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wahle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, R.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B28EB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>University of Maine Research Reinvestment Fund – Project Period 09/01/2017-08/31/2018 funded Kisei Tanaka for one year ($20,000 graduate stipend &amp; tuition)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F83DCE0" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...44 lines deleted...]
-    <w:p w14:paraId="602A0470" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:r w:rsidRPr="00E244D4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Supporting the Darling Marine Center as a Research and Demonstration Farm for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E244D4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Shellfish and Seaweed Aquaculture in Maine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Leslie, H., Brady, D.C., Davis, C., &amp; Morse, D. NSF EPSCoR </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Project – Sustainable Ecological Aquaculture Network Research Intensive Farms. Project Period 09/01/2016-08/31/2017 funded at $7,750</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BD4E00" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00751057">
-[...3 lines deleted...]
-        <w:t>New high-resolution satellite-derived water-quality data informs sustainable</w:t>
+      <w:r w:rsidRPr="006A52B3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Simulating the transport of bacterial pathogens in Machias Bay, ME</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Maine Coastal Program and Maine Department of Marine Resources. Brady, D.C. &amp; Cole, K. 09/01/2016-08/31/2018 funded at $74,000 (renewed for 9/1/2018-8/31/2019 for an additional $38,000)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49661A8F" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037743B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Assessing Casco Bay’s nutrient sources, cycles and impacts: Improving Casco Bay</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00751057">
-[...38 lines deleted...]
-    <w:p w14:paraId="46F9274F" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:r w:rsidRPr="0037743B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>loading estimations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Brady, D.C., &amp; Smith, S. Casco Bay Estuary Partnership Fellowship – 9/1/2016-8/31/2017, $20,000 graduate stipend (Designed the first National Estuary Program Casco Bay Estuary Partnership Fellowship for the University of Maine)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D15C181" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-    <w:p w14:paraId="5F65EDBF" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:r w:rsidRPr="00A040AC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Developing a dynamic ecosystem model: a tool for managers, researchers and fishermen planning for the future of Maine fisheries (and coastal communities).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A040AC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wilson, K. &amp; Brady, D.C. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Funded by University of Southern Maine MEIF. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A040AC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Project timeline: November 1, 2015 – October 31, 2016 funded at $100,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AD5EBB" w14:textId="3687EEF3" w:rsidR="004850F3" w:rsidRPr="004A1DB8" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:rPr>
-[...51 lines deleted...]
-      <w:r w:rsidRPr="00ED7E04">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NSF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1DB8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>MRI Track</w:t>
+      </w:r>
+      <w:r w:rsidR="0090280C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...666 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="004A1DB8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">MRI Track1: Acquisition of High Performance Computing to Model Coastal Responses to a Changing Environment. Brady, D.C., Xue, H., Chai, F., Zou, Q., </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, B., &amp; Cousins, S. NSF </w:t>
+        <w:t xml:space="preserve">1: Acquisition of High Performance Computing to Model Coastal Responses to a Changing Environment. Brady, D.C., Xue, H., Chai, F., Zou, Q., Segee, B., &amp; Cousins, S. NSF </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Major Research Instrumentation 09/01/2015-08/31/2018</w:t>
       </w:r>
       <w:r w:rsidRPr="004A1DB8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> $266,309</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74182949" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="004A1DB8" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004A1DB8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aquaculture Site Prospecting: Developing Remote Sensing Capabilities for the Aquaculture Community of Maine</w:t>
       </w:r>
       <w:r>
@@ -11687,329 +13116,182 @@
       </w:r>
       <w:r w:rsidRPr="007025D1">
         <w:t>Brady, D.C., Chai</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA5DF4">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> F.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Lindsay, S., &amp; Steneck, R. (University of Maine). Funding Agency: National Science Foundation. Project Period: 9/1/2013-9/1/2015 funded at $24,993</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D19FB8" w14:textId="2C9BF837" w:rsidR="00924562" w:rsidRDefault="004850F3" w:rsidP="00924562">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Water Sustainability and Climate Category 3 Collaborative: Impacts of Climate Change on the Phenology of Linked Agriculture-Water Systems. Ball, W.P. (Director), Harmon, C. (JHU – Associate Director), Brady, D.C. (UMaine – Assistant Director), Testa, J.M., Kemp, W.M., </w:t>
-[...15 lines deleted...]
-        <w:t>, A. (Cornell). Funding Agency: NSF. Project Period: 09/01/2014 – 08/31/2018 funded at $2,500,000</w:t>
+        <w:t>Water Sustainability and Climate Category 3 Collaborative: Impacts of Climate Change on the Phenology of Linked Agriculture-Water Systems. Ball, W.P. (Director), Harmon, C. (JHU – Associate Director), Brady, D.C. (UMaine – Assistant Director), Testa, J.M., Kemp, W.M., Wainger, L. (UMCES), and Ortiz-Bobra, A. (Cornell). Funding Agency: NSF. Project Period: 09/01/2014 – 08/31/2018 funded at $2,500,000</w:t>
       </w:r>
       <w:r w:rsidR="00924562">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45AFBE9C" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="00130DC4" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Maine </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">: The Nexus of Coastal Marine Social-Environmental Systems. </w:t>
+        <w:t xml:space="preserve">Maine EPSCoR: The Nexus of Coastal Marine Social-Environmental Systems. </w:t>
       </w:r>
       <w:r w:rsidRPr="00130DC4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Part of the Writing Team</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Funding Agency NSF </w:t>
-[...7 lines deleted...]
-        <w:t>. Project Period: 11/1/2014-10/31/2019 funded at $20,000,000</w:t>
+        <w:t>Funding Agency NSF EPSCoR. Project Period: 11/1/2014-10/31/2019 funded at $20,000,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02303C05" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Application of a Shallow-water Model for Use in Supporting Chesapeake Bay Management Decision-making. Investigators: Testa, J.M., Li, M. (UMCES), &amp; Brady, D.C. (University of Maine). Funding Agency: Environmental Protection Agency. Project Period: 03/2014-02/2016 funded at $73,333</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F7B3B06" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="0052624C" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>The role of wild and farmed fish in modulating infectious pressure of the sea louse (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...41 lines deleted...]
-        <w:t>, I. &amp; Brady, D.C. (University of Maine). Funding Agency: NOAA National Sea Grant. Project Period 2013-2015 funded at $697,826.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lepeophtherius salmonis </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Kroyer 1837). Investigators: Bricknell, I. &amp; Brady, D.C. (University of Maine). Funding Agency: NOAA National Sea Grant. Project Period 2013-2015 funded at $697,826.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0594194C" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="00F27085" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">TMDL Model and Data Evaluation for Delaware’s Inland Bays. </w:t>
       </w:r>
       <w:r w:rsidRPr="0052624C">
         <w:t>Investigator: Brady, D.C.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (University of Maine). Funding Agency: Delaware Center for the Inland Bays. Project Period: 2012-2013 funded at $15,000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9B2100" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="00847DAC" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00847DAC">
-        <w:t xml:space="preserve">Validating and improving a mechanistic sediment flux modeling framework to simulate a climate and nutrient management driven transition from eutrophication to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Validating and improving a mechanistic sediment flux modeling framework to simulate a climate and nutrient management driven transition from eutrophication to oligotrophication. Investigators: Brady, D.C. (University of Maine), Di Toro, D.M. (University of Delaware (UD)), Nixon, S. (University of Rhode Island), &amp; Fulweiler, R. (Boston University). Funding Agency: Rhode Island Sea Grant. Project Period: 2011-2012 funded at $10,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634DACCD" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="00847DAC" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
       <w:r w:rsidRPr="00847DAC">
-        <w:t>oligotrophication</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Feasibility Study for Operational Regional Coastal Ecosystem Management Models. Investigators: Fitzpatrick, J. (HDR|HydroQual), Di Toro, D.M. (UD), Scavia, D. (University of Michigan), De Pinto, J. (LimnoTech, Inc.), Kemp, W.M. (University of Maryland Center for Environmental Sciences), &amp; Brady, D.C. (University of Maine). Funding Agency: NOAA Center for Sponsored Coastal Ocean Research. Project Period: 2011-2014 funded at $500,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA9EA06" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="00847DAC" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
       <w:r w:rsidRPr="00847DAC">
-        <w:t xml:space="preserve">. Investigators: Brady, D.C. (University of Maine), Di Toro, D.M. (University of Delaware (UD)), Nixon, S. (University of Rhode Island), &amp; </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> Research Institute). Funding Agency: Maine Sea Grant. Project Period: 2013-2014 funded at $5,400</w:t>
+        <w:t>Developing wildlife monitoring capabilities for weather buoys in the Gulf of Maine. Investigators: Brady, D.C. (University of Maine) &amp; Adams, E. (BioDiversity Research Institute). Funding Agency: Maine Sea Grant. Project Period: 2013-2014 funded at $5,400</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0383A40D" w14:textId="77777777" w:rsidR="004850F3" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00847DAC">
         <w:t>Can TMDL Models Reproduce the Nutrient Loading-Hypoxia Relationship? Investigators: Di Toro, D.M. (UD), Brady, D.C. (University of Maine), &amp; Ball, W.P. (Johns Hopkins University). Funding Agency: Water Environment Research Federation (WERF). Project Period: 2010-2014 funded at $175,000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C393F37" w14:textId="742D694F" w:rsidR="004850F3" w:rsidRPr="00B17426" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B17426">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Funded Opportunities Used to Support my Transition to UMaine as Research Faculty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3B1F88" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="00847DAC" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00847DAC">
-        <w:t xml:space="preserve">NASA </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">NASA EPSCoR Research Project: Building and Enhancing a Competitive and Sustainable Remote Sensing Infrastructure for Critical Zone Studies and Cutting Edge Research. Investigators: Mullan, M, Yan, X-H, Sparks, D., Di Toro, D.M., Klemas, V., Jo, Y-H., &amp; Brady, D.C. (UD). Funding Agency: NASA EPSCoR. Project Period: 2008 – 2011 funded at $749,769 and matched at $750,124. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56359CAA" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="00847DAC" w:rsidRDefault="004850F3" w:rsidP="004850F3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
       <w:r w:rsidRPr="00847DAC">
-        <w:t>EPSCoR</w:t>
-[...35 lines deleted...]
-        <w:t>, F. (JHU), Di Toro, D.M., &amp; Brady, D.C. (UD). Funding Agency: National Science Foundation – Environmental Engineering. Project Period 2009 – 2012 funded at $252,193</w:t>
+        <w:t>Collaborative research: Process Based Statistical Interpolation Methods for Improved Analysis of WATERS Test-bed Observations and Water Quality Models. Investigators: Ball, W.P., Curriero, F. (JHU), Di Toro, D.M., &amp; Brady, D.C. (UD). Funding Agency: National Science Foundation – Environmental Engineering. Project Period 2009 – 2012 funded at $252,193</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C81420" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="00847DAC" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00847DAC">
         <w:t>CHRP07: Modeling Hypoxia and ecological responses to Climate and Nutrients. Investigators: Kemp, W.M., Li, M., North, E., Boynton, W., Secor, D., (University of Maryland Center for Environmental Studies), Di Toro, D.M., Brady, D.C. (UD), &amp; Fennel, K. (Dalhousie University). Funding Agency: NOAA’s Coastal Hypoxia Research Program. Project Period 2007 – 2012 funded at $2,321,845</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B8FED1" w14:textId="77777777" w:rsidR="004850F3" w:rsidRPr="00847DAC" w:rsidRDefault="004850F3" w:rsidP="004850F3">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00847DAC">
         <w:t xml:space="preserve">A Prototype System for Multi-Disciplinary Shared Cyberinfrastructure – Chesapeake Bay Environmental Observatory (CBEO). Investigators: Gross, T. (Chesapeake Research Consortium), Ball, W.P. (JHU), Di Toro, D.M. (UD), Kemp, W.M. (UMCES), Piasecki, M. </w:t>
       </w:r>
       <w:r w:rsidRPr="00847DAC">
         <w:lastRenderedPageBreak/>
         <w:t>(Drexel University), &amp; Burns, R. (JHU). Funding Agency: National Science Foundation - Cyberinfrastructure. Project Period: 2007-2010 funded at $2,149,906</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14482193" w14:textId="4CCA4255" w:rsidR="0043561E" w:rsidRPr="0043561E" w:rsidRDefault="0043561E" w:rsidP="004850F3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -12638,2016 +13920,301 @@
     </w:p>
     <w:p w14:paraId="3917BD0E" w14:textId="4466F402" w:rsidR="00F909F4" w:rsidRDefault="00F909F4" w:rsidP="004850F3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F909F4">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Brady, D.C. &amp; Maxwell, E. Deep Star: Assessing Marine Growth Penetration on Fiber Ropes. Submitted to Stress Engineering Services, Inc for $27,711.90 from 2/28/2022-12/31/2022</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CABC180" w14:textId="79949118" w:rsidR="00F909F4" w:rsidRPr="00E30BE0" w:rsidRDefault="00F909F4" w:rsidP="004850F3">
+    <w:p w14:paraId="54EE7320" w14:textId="72E7E076" w:rsidR="00623D9B" w:rsidRPr="00164109" w:rsidRDefault="00F909F4" w:rsidP="00164109">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F909F4">
+        <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F909F4">
+        <w:t xml:space="preserve">Brady, D.C., Thornton, K,. Maxwell, E. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brady, D.C., Thornton, K,. Maxwell, E. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Nordic AquaFarm Ambient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F909F4">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nordic </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Water Quality Monitoring. Submitted to Muddy River Farm Aquaponics for $57,117.37 executed on 5/27/2021</w:t>
       </w:r>
-    </w:p>
-[...1703 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5AC36D36" w14:textId="77777777" w:rsidR="00B622B9" w:rsidRDefault="00B622B9" w:rsidP="00847DAC">
       <w:pPr>
         <w:numPr>
           <w:ins w:id="5" w:author="auror" w:date="2004-12-09T17:21:00Z"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F27085">
         <w:t>CONTRIBUTED AND INVITED RESEARCH PRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1641A19D" w14:textId="383B2D67" w:rsidR="004A1DB8" w:rsidRDefault="00E44EC6" w:rsidP="00DB6E60">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">SCIENCE </w:t>
       </w:r>
       <w:r w:rsidR="00DB6E60" w:rsidRPr="00DB6E60">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>LEADERSHIP</w:t>
       </w:r>
       <w:r w:rsidR="00270034">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411CC0EF" w14:textId="22A6B96D" w:rsidR="007D4C39" w:rsidRPr="007D4C39" w:rsidRDefault="007D4C39" w:rsidP="00AD19D0">
+    <w:p w14:paraId="411CC0EF" w14:textId="02A4FDD1" w:rsidR="007D4C39" w:rsidRPr="007D4C39" w:rsidRDefault="007D4C39" w:rsidP="00AD19D0">
       <w:r>
         <w:t xml:space="preserve">Co-Chair of the Science and Technical Subcommittee for the Marine and Coastal Working Group for Maine’s Climate Action Plan, </w:t>
       </w:r>
       <w:r w:rsidRPr="007D4C39">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Maine Won’t Wait</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D4C39">
-        <w:t>(2024)</w:t>
+        <w:t>(2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00164109">
+        <w:t>-present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4C39">
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">This </w:t>
-[...18 lines deleted...]
-        <w:t>“</w:t>
+        <w:t xml:space="preserve">This was the 4-year update to the original </w:t>
+      </w:r>
+      <w:r w:rsidR="00164109">
+        <w:t>plan:</w:t>
+      </w:r>
+      <w:r w:rsidR="00164109">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00164109" w:rsidRPr="007D4C39">
+        <w:t>“Maine</w:t>
       </w:r>
       <w:r w:rsidRPr="007D4C39">
-        <w:t>Maine</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Won't Wait</w:t>
+      </w:r>
+      <w:r w:rsidR="00164109">
+        <w:t>”</w:t>
+      </w:r>
       <w:r w:rsidRPr="007D4C39">
-        <w:t xml:space="preserve"> Won't Wait is Maine's four-year climate plan packed with actionable strategies and goals to emit less carbon, produce energy from renewable sources and protect our natural resources, communities and people from the effects of climate change.</w:t>
+        <w:t xml:space="preserve"> is Maine's four-year climate plan packed with actionable strategies and goals to emit less carbon, produce energy from renewable sources and protect our natural resources, communities and people from the effects of climate change.</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C300F3" w14:textId="6E6F5BAC" w:rsidR="00F44D91" w:rsidRDefault="00F44D91" w:rsidP="00AD19D0">
       <w:r>
         <w:t xml:space="preserve">Convener of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F44D91">
         <w:t>Benthic Ecosystem and Carbon Synthesis (BECS)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> session at the 2023 Ocean Sciences Meeting with Cristina Schultz, Jessica Luo, Robinson </w:t>
-[...7 lines deleted...]
-        <w:t>, Jeremy Testa, Matthew Long, Colleen Petrik</w:t>
+        <w:t xml:space="preserve"> session at the 2023 Ocean Sciences Meeting with Cristina Schultz, Jessica Luo, Robinson Fulweiler, Jeremy Testa, Matthew Long, Colleen Petrik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47088E7A" w14:textId="4A338BD3" w:rsidR="0090280C" w:rsidRDefault="0090280C" w:rsidP="0090280C">
+      <w:r>
+        <w:t xml:space="preserve">Co-leader of Research Theme 2: Species on the Move of the $20,000,000 NSF EPSCoR funded project: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333BD">
+        <w:t xml:space="preserve">Molecule to Ecosystem: Environmental DNA as a Nexus of Coastal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333BD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ecosystem Sustainability for Maine (Maine-eDNA)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: NSF’s largest investment in eDNA science (2020 – 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FACE9B" w14:textId="59A29478" w:rsidR="0090280C" w:rsidRDefault="0090280C" w:rsidP="0090280C">
+      <w:r>
+        <w:t>Leader of Research Theme 2: Ecological Carrying Capacity of the $20,000,000 NSF EPSCoR funded project: Maine EPSCoR: The Nexus of Coastal Marine Social-Environmental Systems: NSF’s largest investment in aquaculture science (2015 – 2020)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB421DA" w14:textId="45682E3F" w:rsidR="006F3441" w:rsidRDefault="006F3441" w:rsidP="00AD19D0">
       <w:r>
         <w:t xml:space="preserve">Convener of and Panelist for Environmental, Co-existence, and Outreach Panel for </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3441">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>AFLOAT: The American Floating Offshore Wind Technical Summit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on October 30</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3441">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:t>, 2020 and September 14</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3441">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:t>, 2022, the first floating offshore wind conference in the US</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3287B169" w14:textId="1A09A4D2" w:rsidR="007C4A03" w:rsidRDefault="007C4A03" w:rsidP="007C4A03">
       <w:r w:rsidRPr="007C4A03">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Understanding the Wildlife and Marine Impacts of Offshore Wind</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> presentation to the Maine Conservation Voter’s Lunch and Learn series on July 30</w:t>
       </w:r>
       <w:r w:rsidRPr="007C4A03">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:t>, 2021</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2504AD8F" w14:textId="143F5BAE" w:rsidR="00591189" w:rsidRDefault="00591189" w:rsidP="00AD19D0">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591189">
         <w:t xml:space="preserve">Contributor to NOAA’s Aquaculture Nutrient Removal </w:t>
       </w:r>
       <w:r>
         <w:t>Calculator (2023-2024)</w:t>
       </w:r>
       <w:r w:rsidRPr="00591189">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="0001162E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://connect.fisheries.noaa.gov/ANRC/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10D9F00A" w14:textId="45994BFB" w:rsidR="00E44EC6" w:rsidRDefault="00842CFD" w:rsidP="00AD19D0">
       <w:r w:rsidRPr="00842CFD">
         <w:t xml:space="preserve">Named a </w:t>
       </w:r>
       <w:r w:rsidR="00E44EC6" w:rsidRPr="00E44EC6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>NASA Plankton, Aerosol, Cloud, Ocean Ecosystem (PACE)</w:t>
       </w:r>
       <w:r w:rsidR="00E44EC6">
         <w:t xml:space="preserve"> Early Adopter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in May 2020.</w:t>
@@ -14868,93 +14435,78 @@
       </w:r>
       <w:r w:rsidRPr="008D57DC">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">SCI-163 </w:t>
       </w:r>
       <w:r w:rsidRPr="008D57DC">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Timing is Everything: Phenology in Coastal Marine Ecosystems with Kemp, W.M., &amp; Testa, J.M. (2015)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A262DCE" w14:textId="77777777" w:rsidR="004A1DB8" w:rsidRPr="008D57DC" w:rsidRDefault="004A1DB8" w:rsidP="00B9019B">
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="008D57DC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Leader of the NOAA North Atlantic Regional Team on the 2015 Theme - “Linking freshwater and ocean dynamics towards integrative ecosystem modeling: opportunities and challenges” with Dr. Adrian </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> - August 27-28</w:t>
+        <w:t>Leader of the NOAA North Atlantic Regional Team on the 2015 Theme - “Linking freshwater and ocean dynamics towards integrative ecosystem modeling: opportunities and challenges” with Dr. Adrian Jordaan - August 27-28</w:t>
       </w:r>
       <w:r w:rsidRPr="008D57DC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="008D57DC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Norrie Point Environmental Center, NY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05B80BFC" w14:textId="77777777" w:rsidR="00DB6E60" w:rsidRPr="008D57DC" w:rsidRDefault="00DB6E60" w:rsidP="00DB6E60">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D57DC">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Co-chair of the Coastal and Estuarine Research Federation (CERF) Session: </w:t>
       </w:r>
       <w:r w:rsidRPr="008D57DC">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">SCI-039 </w:t>
       </w:r>
       <w:r w:rsidRPr="008D57DC">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Synthesis Research in Estuarine and Coastal Science: Focus on Process and Application with Kemp, W.M., Testa, J.M., &amp; Boynton, W.P.</w:t>
       </w:r>
       <w:r w:rsidR="004A1DB8" w:rsidRPr="008D57DC">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013)</w:t>
       </w:r>
     </w:p>
@@ -15166,91 +14718,82 @@
         </w:rPr>
         <w:t>, 2015: Guest on WERU’s Coastal</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3D31">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Conversations: Ocean Acidification</w:t>
       </w:r>
       <w:r w:rsidR="0025106B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, Maine Public Broadcasting Network Program on Climate</w:t>
       </w:r>
       <w:r w:rsidR="00C9592C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, July 2024 Guest on Maine Calling (Maine Public Broadcasting), frequent contributor to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C9592C">
+        <w:t xml:space="preserve">, July 2024 Guest on Maine Calling (Maine Public Broadcasting), frequent contributor to stories on aquaculture and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5062D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B5062D">
+        <w:t xml:space="preserve">American </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9592C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">American </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C9592C">
+        <w:t xml:space="preserve">lobster in the Portland Press Herald, Bangor Daily News, WABI, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5062D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">lobster in the Portland Press Herald, Bangor Daily News, WABI, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B5062D">
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9592C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp; </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">WMTW </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE17D2E" w14:textId="0769ACD2" w:rsidR="00B5062D" w:rsidRDefault="00B5062D" w:rsidP="00244EE7">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>I give frequent lectures on issues related to marine carbon dioxide removal, aquaculture, the American lobster fishery, water quality, and climate change. A few selected lectures are referenced below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E5E3B7" w14:textId="7F8B727B" w:rsidR="00B5062D" w:rsidRDefault="00B5062D" w:rsidP="00B5062D">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
@@ -15620,51 +15163,60 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA0568F" w14:textId="07762D35" w:rsidR="00A333BE" w:rsidRDefault="00A333BE" w:rsidP="00244EE7">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Brady, D.C. Accessing Site Specific Data for Optimal Site Selection. Module taught to the Aquaculture In Shared Waters Course sponsored by Maine Sea Grant, Maine Aquaculture Innovation Center, Coastal Enterprise Institute, and Maine Aquaculture Association each year (58 participants in Brunswick, ME 2019 and 20 participants at the Darling Marine Center in 2018)</w:t>
+        <w:t xml:space="preserve">Brady, D.C. Accessing Site Specific Data for Optimal Site Selection. Module taught to the Aquaculture In Shared Waters Course sponsored by Maine Sea Grant, Maine Aquaculture Innovation Center, Coastal Enterprise Institute, and Maine Aquaculture </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Association each year (58 participants in Brunswick, ME 2019 and 20 participants at the Darling Marine Center in 2018)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53CD4BC7" w14:textId="7B0CB2F5" w:rsidR="00EA717C" w:rsidRDefault="00EA717C" w:rsidP="00244EE7">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Brady, D.C. &amp; Cole, K. How Water Quality Models Can Help Environmental Policy Decision Making. Presentation to the Portland Water District, Casco Bay Estuary Partnership, and Friends of Casco Bay on January, 2020 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DF916A" w14:textId="351DD050" w:rsidR="002E2FC9" w:rsidRDefault="002E2FC9" w:rsidP="00244EE7">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:bCs/>
@@ -15725,911 +15277,874 @@
       </w:r>
       <w:r w:rsidR="001A35C3">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Using Remote Sensing to Develop Offshore Aquaculture. Invited Talk at the Massachusetts Institute of Technology, Boston, MA for NSF Engineering Research Center (ERC), December 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459F4A1C" w14:textId="627F0E19" w:rsidR="00C55FE0" w:rsidRDefault="00C55FE0" w:rsidP="00244EE7">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>Brady, D.C. &amp; Davis, C. Aquaculture in Maine: Challenges and Opportunities for Sustainable Seafood Production. Ira C. Darling Summer Lecture Series on August 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C55FE0">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BC7788" w14:textId="3C9AA603" w:rsidR="007B3484" w:rsidRDefault="007B3484" w:rsidP="00244EE7">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brady, D.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B3484">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Aquaculture site prospecting: Using ocean observing, remote sensing, and numerical modeling to inform sustainable ecological aquaculture expansion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Invited Seminar at the Woods Hole Oceanographic Institute on May 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E86452" w14:textId="38063CB3" w:rsidR="008642C9" w:rsidRDefault="008642C9" w:rsidP="00244EE7">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brady, D.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008642C9">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Challenges and Opportunities to Understanding the Intertidal in Downeast Maine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Eastern Maine Coastal Current Collaborative: State of the Science Conference, Machias, Maine June 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62537139" w14:textId="5C0CD527" w:rsidR="009C3284" w:rsidRDefault="009C3284" w:rsidP="00244EE7">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Brady, D.C. Water Quality Modeling in Delaware’s Inland Bays: Where Have We Been and Where Should We Go? Invited by the Center for the Inland Bays Science and Technical Advisory Committee, February 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C6D160" w14:textId="4287EC34" w:rsidR="009C3284" w:rsidRDefault="009C3284" w:rsidP="00244EE7">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brady, D.C., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Liberti,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boss,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Newell,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Morse,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thomas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Keeney</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, N.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aquaculture Site Prospecting: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Using ocean observing, remote sensing, and numerical modeling to inform sustainable ecological aquaculture expansion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Xiamen Symposium on Marine Environmental Sciences (XMAS IV), Xiamen, China, January 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737D5C88" w14:textId="12585F1F" w:rsidR="009C3284" w:rsidRDefault="009C3284" w:rsidP="009C3284">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brady, D.C., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Liberti,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boss,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Newell,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Morse,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thomas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Keeney</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, N.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aquaculture Site Prospecting: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Using ocean observing, remote sensing, and numerical modeling to inform sustainable ecological aquaculture expansion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Invited Seminar at </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA717C">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>State Key Laboratory, Zhejiang University, Hangzhou, China, January 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA700E5" w14:textId="0C5867C9" w:rsidR="0066156E" w:rsidRDefault="0066156E" w:rsidP="00244EE7">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Brady, D.C. Why is the Damariscotta one of the best oyster growing locations in the world? Presentation for the Tour de Source Taste of Maine Tours, June 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066156E">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, 2018 (160 participants)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6124BF67" w14:textId="4DABB0B5" w:rsidR="005C648A" w:rsidRDefault="005C648A" w:rsidP="00244EE7">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brady, D.C. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3DCD">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aquaculture in Maine’s changing estuaries. Gulf of Maine Research Institute Invited Science Seminar Series. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portland, ME </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3DCD">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>May 9</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3DCD" w:rsidRPr="009D3DCD">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3DCD">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27177365" w14:textId="77777777" w:rsidR="004007F8" w:rsidRDefault="004007F8" w:rsidP="00244EE7">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Brady, D.C. One if by land, Two if by Sea</w:t>
+      </w:r>
+      <w:r w:rsidR="009368BD">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Understanding how Maine </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D1F">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Estuaries are Changing. Ira C. Darling Marine Center Summer Lecture Series. July 21</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D1F" w:rsidRPr="00F45D1F">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D1F">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B2BD89" w14:textId="77777777" w:rsidR="00C20ADB" w:rsidRDefault="00C20ADB" w:rsidP="00244EE7">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Brady, D.C. Fisheries and Aquaculture in the Changing Gulf of Maine. Maine Upward Bound (1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C20ADB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> generation college students) June 26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C20ADB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691E146C" w14:textId="77777777" w:rsidR="00244EE7" w:rsidRDefault="00244EE7" w:rsidP="00244EE7">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E029A4">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Brady, D.C. &amp; Davis, C. Aquaculture in Maine: Challenges and Opportunities for Sustainable Seafood Production. Ira C. Darling Summer Lecture Series on August 9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C55FE0">
+        <w:t xml:space="preserve">Brady, D.C. Sustainable Ecological Aquaculture Network Observing in the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Bagaduce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E029A4">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> River estuary. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17E66">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>SEANET Public Meeting – Aquaculture and Ecosystem in the Bagaduce River</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17E66">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17E66">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="05BC7788" w14:textId="3C9AA603" w:rsidR="007B3484" w:rsidRDefault="007B3484" w:rsidP="00244EE7">
+        <w:t>, 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42026367" w14:textId="77777777" w:rsidR="00E029A4" w:rsidRPr="00E029A4" w:rsidRDefault="00E029A4" w:rsidP="00E47118">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E029A4">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Brady, D.C. Sustainable Ecological Aquaculture Network Observing in the New Meadows River estuary. Aquaculture in the New Meadows – What’s Happening Here? Why here?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New Meadows Watershed Partnership May 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E029A4">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AC3D08" w14:textId="77777777" w:rsidR="00E47118" w:rsidRPr="00E47118" w:rsidRDefault="00E47118" w:rsidP="00E47118">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47118">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Brady, D.C. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3484">
-[...16 lines deleted...]
-    <w:p w14:paraId="41E86452" w14:textId="38063CB3" w:rsidR="008642C9" w:rsidRDefault="008642C9" w:rsidP="00244EE7">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Invited Presentation:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47118">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>An introduction to the role of nutrients in coastal acidification. Maine Ocean and Coastal Acidification Partnership Mini-Symposium on OA Remediation Projects and Policy Directions. November 15th, 2016 Augusta Legislative Council Room, ME</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAE5B36" w14:textId="77777777" w:rsidR="00E47118" w:rsidRPr="00E47118" w:rsidRDefault="00E47118" w:rsidP="00E47118">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E47118">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Brady, D.C. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008642C9">
-[...16 lines deleted...]
-    <w:p w14:paraId="62537139" w14:textId="5C0CD527" w:rsidR="009C3284" w:rsidRDefault="009C3284" w:rsidP="00244EE7">
+      <w:r w:rsidRPr="00E47118">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Invited Presentation to Board of Trustees</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47118">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Coastal Waters that Work for All of Us: Trends, Challenges, and Solutions in Water Quality. November 2016, Chewonki, Wiscasset, ME</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEDF179" w14:textId="77777777" w:rsidR="00E47118" w:rsidRDefault="00E47118" w:rsidP="00E47118">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...631 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00E47118">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brady, D.C. </w:t>
-[...122 lines deleted...]
-        <w:t xml:space="preserve">, B, Smith, S., McGill, B., Beard, K., Roy, S. </w:t>
+        <w:t xml:space="preserve">Brady, D.C., McGreavy, B, Smith, S., McGill, B., Beard, K., Roy, S. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E47118">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Invited Presentation:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E47118">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Creating a Decision Support Toolbox for Safe Beaches &amp; Shellfish Harvests. October 17th, 2016, Senator George J. Mitchell Center for Sustainability Solutions, Orono, ME</w:t>
@@ -16987,50 +16502,51 @@
         <w:t xml:space="preserve">, 2015: </w:t>
       </w:r>
       <w:r w:rsidRPr="00270034">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Invited Feature:</w:t>
       </w:r>
       <w:r w:rsidRPr="00270034">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Damariscotta River Estuary: Where have we been and where are we going?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35121ADF" w14:textId="77777777" w:rsidR="00A031C3" w:rsidRPr="00270034" w:rsidRDefault="00A031C3" w:rsidP="00270034">
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="00270034">
+        <w:lastRenderedPageBreak/>
         <w:t>Brady, D.C. Maine Department of Environmental Protection, Augusta, ME December 17</w:t>
       </w:r>
       <w:r w:rsidRPr="00270034">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00270034">
         <w:t xml:space="preserve">, 2014: </w:t>
       </w:r>
       <w:r w:rsidRPr="00270034">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Invited Feature: </w:t>
       </w:r>
       <w:r w:rsidRPr="00270034">
         <w:t>How Models Influence Environmental Policy Decision-Making: Lessons Learned from Models of Nutrient Loading and Hypoxia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129DBEDF" w14:textId="77777777" w:rsidR="009710FC" w:rsidRPr="00270034" w:rsidRDefault="009710FC" w:rsidP="00313F60">
       <w:r w:rsidRPr="00270034">
         <w:t>Brady, D.C. The George J. Mitchell Center for Sustainability Solutions Invited Presenter, Orono, ME September 15</w:t>
       </w:r>
@@ -17115,51 +16631,50 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 2014: </w:t>
       </w:r>
       <w:r w:rsidR="00426D7C" w:rsidRPr="00175A2C">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Invited Presentation</w:t>
       </w:r>
       <w:r w:rsidR="00426D7C">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>TMDL Models and Hypoxic Volume: A Lo</w:t>
       </w:r>
       <w:r w:rsidR="00C31C34">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t>g-term Modeling Approach</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AFA38E" w14:textId="77777777" w:rsidR="00426D7C" w:rsidRDefault="00367F9A" w:rsidP="00426D7C">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Brady, D.C. Center for the Inland Bays Science and Technical Advisory Committee, Lewes, DE March 28, 2014: </w:t>
       </w:r>
       <w:r w:rsidR="00EC1CA2" w:rsidRPr="00EC1CA2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Invited Paper</w:t>
       </w:r>
       <w:r w:rsidR="00426D7C">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Water quality Modeling in Delaware’s Inland Bays: Where Have We Been and Where Should We Go?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45225128" w14:textId="77777777" w:rsidR="00367F9A" w:rsidRDefault="00426D7C" w:rsidP="009B5566">
       <w:r w:rsidRPr="00426D7C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Brady, D.C. Climate Solutions Expo and Summit, March 15</w:t>
       </w:r>
       <w:r w:rsidRPr="00426D7C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
@@ -17199,72 +16714,56 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Invited Seminar</w:t>
       </w:r>
       <w:r>
         <w:t>: Floating Offshore Wind Energy Development: Monitoring and Permitting Next Generation Technology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42DABA10" w14:textId="77777777" w:rsidR="001C4F10" w:rsidRPr="001C4F10" w:rsidRDefault="001C4F10" w:rsidP="009B5566">
       <w:r>
         <w:t xml:space="preserve">Brady, D.C. Island </w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t xml:space="preserve">Institute </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Energy Conference, Belfast Bay, ME, October 18 2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Invited Presentation</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: Floating Offshore Wind Energy Development in Maine: Updates from </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and Maine Aqua Ventus</w:t>
+        <w:t>: Floating Offshore Wind Energy Development in Maine: Updates from DeepCwind and Maine Aqua Ventus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C20BFE4" w14:textId="77777777" w:rsidR="00EF3C11" w:rsidRDefault="00EF3C11" w:rsidP="009B5566">
       <w:r>
-        <w:t xml:space="preserve">Brady, D.C., Fitzpatrick, J., </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, D., DePinto, J., Kemp, W.M., &amp; Di Toro, D.M. </w:t>
+        <w:t xml:space="preserve">Brady, D.C., Fitzpatrick, J., Scavia, D., DePinto, J., Kemp, W.M., &amp; Di Toro, D.M. </w:t>
       </w:r>
       <w:r w:rsidR="0074017D">
         <w:t>Association for the Sciences of Limnology and Oceanography</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Aquatic Sciences, New Orleans, February </w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t xml:space="preserve">17-22, </w:t>
       </w:r>
       <w:r>
         <w:t>2013</w:t>
       </w:r>
       <w:r w:rsidR="001F58EB">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Invited Paper</w:t>
       </w:r>
@@ -17290,430 +16789,327 @@
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t xml:space="preserve">17-22, </w:t>
       </w:r>
       <w:r>
         <w:t>2013</w:t>
       </w:r>
       <w:r w:rsidR="001F58EB">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contributed Paper</w:t>
       </w:r>
       <w:r>
         <w:t>: Coupling the spatial and temporal dynamics of hypoxia with juvenile estuary dependent fish behavior</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCA6BE8" w14:textId="77777777" w:rsidR="007E0A36" w:rsidRPr="007E0A36" w:rsidRDefault="00BE2E09" w:rsidP="009B5566">
       <w:r>
-        <w:t xml:space="preserve">Brady, D.C. U.S.-Canadian Lobsterman Town Meeting, Portland, ME March 2012. Environmental Effects of Offshore Wind Development: The </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Case Study</w:t>
+        <w:t>Brady, D.C. U.S.-Canadian Lobsterman Town Meeting, Portland, ME March 2012. Environmental Effects of Offshore Wind Development: The DeepCwind Case Study</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599A8BCE" w14:textId="77777777" w:rsidR="000F5B6D" w:rsidRPr="00F27085" w:rsidRDefault="000F5B6D" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F27085">
         <w:t>Brady, D.C., Testa, J., Di Toro, D.M., Boynton, W.R. &amp; Kemp, W.M. Coastal and Estuarine Research Federation Meeting, Daytona, FL, November 2011</w:t>
       </w:r>
       <w:r w:rsidR="001F58EB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contributed Paper</w:t>
       </w:r>
       <w:r w:rsidRPr="00617397">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>Estimating organic matter deposition and decay with a long-term sediment flux database and mechanistic model</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18F246AA" w14:textId="77777777" w:rsidR="00B622B9" w:rsidRPr="00F27085" w:rsidRDefault="00333394" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F27085">
+        <w:lastRenderedPageBreak/>
         <w:t>Brady, D.C., Testa, J., Di Toro, D.M., &amp; Kemp, W.M. Chesapeake Bay Modeling Symposium, Annapolis, MD, May 2010</w:t>
       </w:r>
       <w:r w:rsidR="001F58EB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Invited Paper:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B495E" w:rsidRPr="00F27085">
         <w:t>Sediment-Water Oxygen and Nutrient Exchanges in Chesapeake Bay: Insights from Model-Data Comparisons</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="218D9FA8" w14:textId="77777777" w:rsidR="00B622B9" w:rsidRPr="00F27085" w:rsidRDefault="00B622B9" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CBEO Project Team</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:rStyle w:val="pagecontents1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ball, W.P., Burns, R, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F27085">
+        <w:t>Ball, W.P., Burns, R, Cuker, B.E., Di Toro, D.M., Kemp, W.M., Murray, L., Piasecki, M., Zaslavsky, I., Aguayo, M., Bosch, J., Brady, D.C., Murphy, R.R., Perlman, E., Rodriguez, M., Testa, J.M., &amp; Whitenack, T. American Geophysical Union, San Francisco, CA, December 2009</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60D48" w:rsidRPr="00F27085">
         <w:rPr>
           <w:rStyle w:val="pagecontents1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Cuker</w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contributed Paper</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>: The Design and Application of a Chesapeake Bay Environmental Observatory</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5132B6D6" w14:textId="77777777" w:rsidR="00B622B9" w:rsidRPr="00F27085" w:rsidRDefault="00B622B9" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F27085">
         <w:t>Brady, D.C. &amp; Targett, T.E. Coastal and Estuarine Research Federation, Portland, OR, November 2009</w:t>
       </w:r>
       <w:r w:rsidR="001F58EB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contributed Paper</w:t>
       </w:r>
       <w:r w:rsidRPr="00617397">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Movement of juvenile weakfish (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Cynoscion</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Cynoscion regalis</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
-          <w:i/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> regalis</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>) and spot (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
-          <w:color w:val="000000"/>
-[...30 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Leiostomus xanthurus</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>) in relation to diel-cycling hypoxia in an estuarine tributary: Assessment using acoustic telemetry</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219D2289" w14:textId="77777777" w:rsidR="00B622B9" w:rsidRPr="00F27085" w:rsidRDefault="00B622B9" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F27085">
-        <w:lastRenderedPageBreak/>
         <w:t>Brady, D.C., Di Toro, D.M., Kirby, J.T., Xu, L., &amp; Targett, T.E</w:t>
       </w:r>
       <w:r w:rsidR="003960AB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:rStyle w:val="indexabstract"/>
         </w:rPr>
         <w:t>Estuarine Research Federation Conference, Providence, RI, November 2007</w:t>
       </w:r>
       <w:r w:rsidR="001F58EB">
         <w:rPr>
           <w:rStyle w:val="indexabstract"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:rPr>
           <w:rStyle w:val="indexabstract"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:rStyle w:val="indexabstract"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contributed Paper:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:rStyle w:val="indexabstract"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00F27085">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Water quality modeling of diel-cycling hypoxia in Delaware’s Coastal Bays</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24429FBD" w14:textId="77777777" w:rsidR="00B622B9" w:rsidRPr="00F27085" w:rsidRDefault="00B622B9" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F27085">
-        <w:t xml:space="preserve">Brady, D.C., </w:t>
-[...7 lines deleted...]
-        <w:t>, D.M., &amp; Targett, T.E</w:t>
+        <w:t>Brady, D.C., Tuzzolino, D.M., &amp; Targett, T.E</w:t>
       </w:r>
       <w:r w:rsidR="003960AB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> Annual Larval Fish Conference, St. John’s, Newfoundland, Canada, July 2007</w:t>
       </w:r>
       <w:r w:rsidR="001F58EB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contributed Paper</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>: Laboratory and field evaluation of juvenile weakfish (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Cynoscion</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> regalis</w:t>
+        <w:t>Cynoscion regalis</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>) behavioral responses to diel-cycling hypoxia in estuarine tributaries.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF6D174" w14:textId="77777777" w:rsidR="00B622B9" w:rsidRPr="00F27085" w:rsidRDefault="00B622B9" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F27085">
         <w:t>Brady, D.C. &amp; Di Toro, D.M</w:t>
       </w:r>
       <w:r w:rsidR="003960AB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>Denitrification Modeling Across Terrestrial, Freshwater, and Marine Systems. The Institute of Ecosystems Studies, Millbrook, NY</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t>. November 2006</w:t>
       </w:r>
       <w:r w:rsidR="001F58EB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Invited Presentation</w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>Sediment Flux Modeling: Special E</w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t>mphasis on Denitrification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59CE2708" w14:textId="77777777" w:rsidR="00B622B9" w:rsidRPr="00F27085" w:rsidRDefault="00B622B9" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F27085">
-        <w:t xml:space="preserve">Brady, D.C., </w:t>
-[...7 lines deleted...]
-        <w:t>, D.M., &amp; Targett, T.E</w:t>
+        <w:t>Brady, D.C., Tuzzolino, D.M., &amp; Targett, T.E</w:t>
       </w:r>
       <w:r w:rsidR="003960AB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>Tidal Finfish Advisory Council, Delaware Department of Natural Resources &amp; Environmental Control. Dover, DE</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t>. November 2006</w:t>
       </w:r>
       <w:r w:rsidR="001F58EB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Invited Presentation</w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -17798,153 +17194,132 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Invited Presentation:</w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve">A How </w:t>
       </w:r>
       <w:r w:rsidR="001F58EB" w:rsidRPr="00F27085">
         <w:t>to Guide for</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> Estuary-Dependent Fish Avoiding Hy</w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t>poxia in Delaware’s Inland Bays</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C58FB3B" w14:textId="77777777" w:rsidR="00B622B9" w:rsidRPr="00F27085" w:rsidRDefault="00B622B9" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F27085">
-        <w:t xml:space="preserve">Brady, D.C., </w:t>
-[...7 lines deleted...]
-        <w:t>, D.M., &amp; Targett, T.E</w:t>
+        <w:t>Brady, D.C., Tuzzolino, D.M., &amp; Targett, T.E</w:t>
       </w:r>
       <w:r w:rsidR="003960AB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>Estuarine Research Federation Conference. Norfolk, VA.</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> October 2005</w:t>
       </w:r>
       <w:r w:rsidR="001F58EB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:rStyle w:val="indexabstract"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contributed Paper</w:t>
       </w:r>
       <w:r w:rsidR="003960AB">
         <w:rPr>
           <w:rStyle w:val="indexabstract"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:rStyle w:val="indexabstract"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hypoxia-induced searching strategies of juvenile weakfish: How do interacting </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> facilitate hypoxia avoidance and survival?</w:t>
+        <w:t>Hypoxia-induced searching strategies of juvenile weakfish: How do interacting kineses facilitate hypoxia avoidance and survival?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAAE105" w14:textId="77777777" w:rsidR="00B622B9" w:rsidRPr="00F27085" w:rsidRDefault="00B622B9" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F27085">
         <w:t>Brady, D.C</w:t>
       </w:r>
       <w:r w:rsidR="003960AB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>American Fisheries Society 135</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> Annual Meeting. Anchorage, AK. September 2005</w:t>
       </w:r>
       <w:r w:rsidR="001F58EB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contributed Paper</w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>Integrating fish behavior and water quality models: Hypoxia-induced searching strategies of ju</w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t>venile weakfish</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22876DCF" w14:textId="77777777" w:rsidR="00B622B9" w:rsidRPr="00F27085" w:rsidRDefault="00B622B9" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F27085">
+        <w:lastRenderedPageBreak/>
         <w:t>Brady, D.C</w:t>
       </w:r>
       <w:r w:rsidR="003960AB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>Mid-Atlantic Chapter-American Fisheries Society Annual Meeting, Rider University, NJ. 2005</w:t>
       </w:r>
       <w:r w:rsidR="001F58EB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Invited Presentation</w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>Searching for oxygen: Deriving a mechanistic understanding of w</w:t>
@@ -18043,91 +17418,82 @@
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contributed Paper</w:t>
       </w:r>
       <w:r w:rsidR="003960AB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>Behavioral responses of juvenile estuarine-</w:t>
       </w:r>
       <w:r w:rsidR="005269F3" w:rsidRPr="00F27085">
         <w:t>dependent</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> fishes to declining dissolved oxygen: avoid</w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t>ance, recovery, and acclimation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD39AE0" w14:textId="77777777" w:rsidR="00B622B9" w:rsidRPr="00F27085" w:rsidRDefault="00B622B9" w:rsidP="009B5566">
       <w:bookmarkStart w:id="6" w:name="OLE_LINK4"/>
       <w:bookmarkStart w:id="7" w:name="OLE_LINK5"/>
       <w:r w:rsidRPr="00F27085">
-        <w:lastRenderedPageBreak/>
         <w:t>Brady, D.C. &amp; Targett, T.E</w:t>
       </w:r>
       <w:r w:rsidR="003960AB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>Tidal Finfish Advisory Council, Delaware Department of Natural Resources &amp; Environmental Control. Dover, DE</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t xml:space="preserve">. June 2004: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Invited Presentation</w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>Moving targets: linking water quality to juvenile</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> weakfish and summer flounder</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="29E950A1" w14:textId="77777777" w:rsidR="00B622B9" w:rsidRDefault="00B622B9" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F27085">
-        <w:t xml:space="preserve">Brady, D.C. &amp; </w:t>
-[...7 lines deleted...]
-        <w:t>, K.L</w:t>
+        <w:t>Brady, D.C. &amp; Stierhoff, K.L</w:t>
       </w:r>
       <w:r w:rsidR="003960AB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>UD College of Marine Studies Ocean Current Lecture Series. Lewes, DE</w:t>
       </w:r>
       <w:r w:rsidR="005848DE" w:rsidRPr="00F27085">
         <w:t xml:space="preserve">. 2002: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Invited Presentation</w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>The stresses on fish and graduate stude</w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t>nts in and around Delaware Bay</w:t>
       </w:r>
@@ -18236,59 +17602,57 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Testa,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.M., </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA05F5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Brady,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> D.C., </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA05F5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Cerco</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, C.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA05F5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Linker</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, L. </w:t>
       </w:r>
       <w:r w:rsidR="009221F3" w:rsidRPr="009221F3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -18326,130 +17690,94 @@
     </w:p>
     <w:p w14:paraId="445F22FC" w14:textId="254E7FFD" w:rsidR="008A6EE5" w:rsidRDefault="008A6EE5" w:rsidP="00D70F9E">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Testa, J.M., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shen, C., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, N., Cole, K.L., Liu, W., Moore, A., &amp; Brady, D.C. </w:t>
+        <w:t xml:space="preserve">Shen, C., Basenback, N., Cole, K.L., Liu, W., Moore, A., &amp; Brady, D.C. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A6EE5">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Temporal and spatial scales of oxygen depletion in a shallow tributary estuary in response to altered nutrient loading and elevated temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. AGU Ocean Sciences Meeting San Diego, CA February 16-21, 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="126D3333" w14:textId="2E41D7A6" w:rsidR="008E37F7" w:rsidRPr="008E37F7" w:rsidRDefault="008E37F7" w:rsidP="00D70F9E">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Lewis, K.A., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ainsworth, C., Brady, D.C., de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, K., Rose, K.A., &amp; Sable, S. </w:t>
+        <w:t xml:space="preserve">Ainsworth, C., Brady, D.C., de Mustert, K., Rose, K.A., &amp; Sable, S. </w:t>
       </w:r>
       <w:r w:rsidRPr="008E37F7">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Multiple ecosystem model integration for use in an environmental impact study</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. CERF</w:t>
       </w:r>
       <w:r w:rsidR="00940A3C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mobile, AL,</w:t>
       </w:r>
@@ -18472,238 +17800,138 @@
     </w:p>
     <w:p w14:paraId="76538454" w14:textId="16FEB47F" w:rsidR="00987DB7" w:rsidRPr="00987DB7" w:rsidRDefault="00987DB7" w:rsidP="00D70F9E">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00987DB7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Stevens, J.R.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00987DB7">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Jech, J.M., Zydlewski, G. &amp; Brady, D.C. (Presentation) Response of Estuarine Fish Biomass to Large-scale Restoration in the Penobscot River, Maine.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> American Fisheries Society </w:t>
+      </w:r>
       <w:r w:rsidRPr="00987DB7">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Jech</w:t>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t>2019 Reno, NV: September 29-October 3, 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B3DA6D" w14:textId="14114A13" w:rsidR="00D70F9E" w:rsidRDefault="00D70F9E" w:rsidP="00D70F9E">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0011757B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Scherelis</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Scherelis, C.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zydlewski, G.B., &amp; Brady, D.C. (Presentation) </w:t>
+      </w:r>
       <w:r w:rsidRPr="0011757B">
         <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Using side-looking hydroacoustics to study relationships between fish abundance and changing river conditions, including dam removal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. The American Fisheries Society Annual Meeting, August 21-25 2017, Kansas City, MO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CF63AF" w14:textId="77777777" w:rsidR="00D70F9E" w:rsidRPr="00950D39" w:rsidRDefault="00D70F9E" w:rsidP="00D70F9E">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E146D1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, C.,</w:t>
-[...77 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Stevens, J.R</w:t>
       </w:r>
       <w:r w:rsidRPr="00950D39">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">., Saunders, R., Sheehan, T.F., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, M., &amp; </w:t>
+        <w:t xml:space="preserve">., Saunders, R., Sheehan, T.F., Jech, M., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00940A3C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="00950D39">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assessing changes in the spatial and temporal distribution of fish</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Penobscot River Estuary. The Coastal and Estuarine Research Federation, Providence, RI, November 5-9, 2017</w:t>
       </w:r>
@@ -18783,88 +18011,79 @@
         </w:rPr>
         <w:t>The Coastal and Estuarine Research Federation, Providence, RI, November 5-9, 2017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41EEB734" w14:textId="733CB5EE" w:rsidR="00575653" w:rsidRDefault="00575653" w:rsidP="00940A3C">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Hillyer, G.</w:t>
       </w:r>
       <w:r w:rsidRPr="00575653">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>V.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, Brady, D.C., </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, B., Beal, B., &amp; Garwood, P.E. </w:t>
+        <w:t xml:space="preserve">, Brady, D.C., McGreavy, B., Beal, B., &amp; Garwood, P.E. </w:t>
       </w:r>
       <w:r w:rsidRPr="00575653">
         <w:t>A Participatory Modeling Approach to Understanding the Transport of Pathogenic Bacteria on Maine Mudflats</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>The Coastal and Estuarine Research Federation, Providence, RI, November 5-9, 2017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78062B54" w14:textId="62C5EC0C" w:rsidR="00575653" w:rsidRDefault="00575653" w:rsidP="00575653">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Coupland, K.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, &amp; Brady, D.C. </w:t>
       </w:r>
       <w:r w:rsidRPr="00575653">
         <w:t>What influences pH in a Maine estuary and how could it impact shellfish aquaculture?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>The Coastal and Estuarine Research Federation, Providence, RI, November 5-9, 2017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A437444" w14:textId="49A2FF80" w:rsidR="00575653" w:rsidRPr="00575653" w:rsidRDefault="00575653" w:rsidP="00575653">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -18905,324 +18124,190 @@
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>The Coastal and Estuarine Research Federation, Providence, RI, November 5-9, 2017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48682688" w14:textId="77777777" w:rsidR="00D70F9E" w:rsidRDefault="00D70F9E" w:rsidP="00D70F9E">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Snyder, J., Boss, E., </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D090B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Weatherbee</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Weatherbee, R.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Brady, D.C., &amp; Newell, C. (Presentation) Oyster site selection using LandSat 8. Third International Ocean Colour Science Meeting. May 15-18 2017, Lisbon, Portugal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9B08DE" w14:textId="77777777" w:rsidR="00D70F9E" w:rsidRDefault="00D70F9E" w:rsidP="00D70F9E">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008D090B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, R.</w:t>
-[...46 lines deleted...]
-    <w:p w14:paraId="5E9B08DE" w14:textId="77777777" w:rsidR="00D70F9E" w:rsidRDefault="00D70F9E" w:rsidP="00D70F9E">
+        <w:t>Gray, M.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Snyder, J., Whittemore, B., Martin, T., Miller, K., Brady, D.C. (Poster) Enhanced aquaculture production through remote sensing, field studies, and industry partnerships. The Association for the Sciences of Limnology &amp; Oceanography. Feb 26 – Mar 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67EF7">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, 2017, Honolulu, HI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB02834" w14:textId="77777777" w:rsidR="00D70F9E" w:rsidRDefault="00D70F9E" w:rsidP="00D70F9E">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D090B">
+      <w:r w:rsidRPr="00D70F9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Gray, M.,</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Snyder, J., Whittemore, B., Martin, T., Miller, K., Brady, D.C. (Poster) Enhanced aquaculture production through remote sensing, field studies, and industry partnerships. The Association for the Sciences of Limnology &amp; Oceanography. Feb 26 – Mar 3</w:t>
+        <w:t xml:space="preserve">Coupland, C. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>&amp; Brady, D.C. (Contributing Paper) Understanding shellfish growth potential in the Damariscotta River, Maine using a coupled modeling approach. The Association for the Sciences of Limnology &amp; Oceanography. Feb 26 – Mar 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D67EF7">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, 2017, Honolulu, HI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB02834" w14:textId="77777777" w:rsidR="00D70F9E" w:rsidRDefault="00D70F9E" w:rsidP="00D70F9E">
+    <w:p w14:paraId="0D0340E4" w14:textId="77777777" w:rsidR="00E47118" w:rsidRDefault="00E47118" w:rsidP="00E47118">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70F9E">
-[...121 lines deleted...]
-        <w:t xml:space="preserve">, L., Miller, J., Rose, C., Rubino, M., &amp; Walton, B. Aquaculture Canada. September 2016, St. John’s, Newfoundland, Canada </w:t>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rose, J., Balcom, N., Brady, D.C., Bricker, S., Bunswick, S., Chadwick, C., Concepcion, A., DeGuise, S., Getchis, T., Hoeberecht, L., Miller, J., Rose, C., Rubino, M., &amp; Walton, B. Aquaculture Canada. September 2016, St. John’s, Newfoundland, Canada </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DD10D1" w14:textId="0D30A400" w:rsidR="00C853A2" w:rsidRDefault="00C853A2" w:rsidP="00C853A2">
       <w:r w:rsidRPr="00C853A2">
         <w:t>Bayer, S.R., Wahle, R.A., Brady, D.C. &amp; Jumars, P.A. Building a tool-kit to assess reproductive performance of commercially exploited broadcast spawners inside and outside no-take zones. International Marine Conservation Congress. St John’s, Newfoun</w:t>
       </w:r>
       <w:r>
         <w:t>dland, Canada. August 1st, 2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BDAFF49" w14:textId="77777777" w:rsidR="00E83946" w:rsidRDefault="00E83946" w:rsidP="00C853A2">
       <w:r w:rsidRPr="00E83946">
-        <w:t xml:space="preserve">Lasley-Rasher, R., </w:t>
-[...15 lines deleted...]
-        <w:t>, J. The dynamic conditions and food web of the Penobscot Estuary (oral presentation) Penobscot Watershed Conference, Lincolnville, ME, April 9th 2016 (app. 300 attendees)</w:t>
+        <w:t>Lasley-Rasher, R., Derlath, L., Brady, D.C., Stevens, J., Kocik, J. The dynamic conditions and food web of the Penobscot Estuary (oral presentation) Penobscot Watershed Conference, Lincolnville, ME, April 9th 2016 (app. 300 attendees)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8079CC" w14:textId="77777777" w:rsidR="00E83946" w:rsidRDefault="00E83946" w:rsidP="00E83946">
       <w:r w:rsidRPr="00E83946">
+        <w:lastRenderedPageBreak/>
         <w:t>Lasley-Rasher, R. Brady, D.C., Smith, B., &amp; Jumars, P. Using fish guts to sample elusive prey over large spatial and temporal scales (oral presentation) Benthic Ecology Meeting, Portland, ME, March 16th</w:t>
       </w:r>
       <w:r>
         <w:t>-18th 2016 (app. 400 attendees)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047F35ED" w14:textId="227BDDF0" w:rsidR="00322AA9" w:rsidRDefault="00322AA9" w:rsidP="00322AA9">
       <w:r w:rsidRPr="00322AA9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Oppenheim, N.,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wahle, R., Brady, D.C., Dayton, A., &amp; Sun, C.H.J. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5184">
         <w:t>Coupling Recruitment Forecasts with Economics in the Gulf of Maine's American Lobster Fishery</w:t>
       </w:r>
       <w:r>
         <w:t>. AGU Ocean Sciences Meeting, Feb 21-26, 2016 New Orleans, LA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ACD5E9F" w14:textId="2E802103" w:rsidR="00377228" w:rsidRPr="00270034" w:rsidRDefault="00377228" w:rsidP="00377228">
       <w:r w:rsidRPr="00270034">
@@ -19271,101 +18356,79 @@
       </w:r>
       <w:r w:rsidRPr="00B67D71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Brooks, D.A. &amp; Jumars, P.A. Association for the Sciences of Limnology and Oceanography: Ocean Sciences, Honolulu, HI, February 23-28 2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contributed Poster</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4F10">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Scale of fertilization success in an exploited broadcast spawner: From an individual to an estuary</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6F4022" w14:textId="77777777" w:rsidR="00E47118" w:rsidRDefault="00377228" w:rsidP="00377228">
       <w:r w:rsidRPr="00270034">
-        <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-        <w:t>, I. Sea Lice 2014 August 31</w:t>
+        <w:t>Frederick, C., Pietrak, M., Barker, S., Brady, D.C., &amp; Bricknell, I. Sea Lice 2014 August 31</w:t>
       </w:r>
       <w:r w:rsidRPr="00270034">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="00270034">
         <w:t>-September 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00270034">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00270034">
         <w:t xml:space="preserve">, 2014: </w:t>
       </w:r>
       <w:r w:rsidRPr="00270034">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contributed Paper:</w:t>
       </w:r>
       <w:r w:rsidRPr="00270034">
-        <w:t xml:space="preserve"> Where are all the sea lice? A First glance at sentinel fish in </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Where are all the sea lice? A First glance at sentinel fish in Cobscook</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> Bay</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15FC21EF" w14:textId="77777777" w:rsidR="00377228" w:rsidRDefault="00377228" w:rsidP="00377228">
       <w:r>
         <w:t xml:space="preserve">Oppenheim, N.G., Wahle, R.A., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00B67D71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Brady, D.C.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Association for the Sciences of Limnology and Oceanography: Ocean Sciences, Honolulu, HI, February 23-28 2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -19453,59 +18516,51 @@
     <w:p w14:paraId="2A03828F" w14:textId="77777777" w:rsidR="00377228" w:rsidRDefault="00377228" w:rsidP="00377228">
       <w:r w:rsidRPr="00F27085">
         <w:t>Ball, W.P., Bosch, J.A., Brady, D.C., Di Toro, D.M., Kemp, W.M., Murphy, R.R., &amp; Testa, J.M. Association of Environmental Engineering and Science Professors, Tampa Bay, FL, July 2011</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contributed Paper</w:t>
       </w:r>
       <w:r w:rsidRPr="00617397">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>Hypoxia in Chesapeake Bay: Mining decades of data for new insights</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B470A1" w14:textId="77777777" w:rsidR="00377228" w:rsidRDefault="00377228" w:rsidP="00377228">
       <w:r w:rsidRPr="00F27085">
-        <w:t xml:space="preserve">Targett, T.E., Brady, D.C., &amp; </w:t>
-[...7 lines deleted...]
-        <w:t>, K.L</w:t>
+        <w:t>Targett, T.E., Brady, D.C., &amp; Stierhoff, K.L</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>Ecological Impacts on Living Resources Workshop, Stennis Space Center, Bay St. Louis, MS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>March 2007</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contributed paper:</w:t>
       </w:r>
@@ -19523,82 +18578,70 @@
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve">FELLOWSHIPS AND DISTINCTIONS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6C7F5B" w14:textId="66EA2BAA" w:rsidR="008A6EE5" w:rsidRDefault="008A6EE5" w:rsidP="009B5566">
       <w:r>
         <w:t>Named the Agatha B. Darling Professor of Oceanography</w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
         <w:t xml:space="preserve"> at the University of Maine</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in July 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0519DD84" w14:textId="181875D1" w:rsidR="006757CB" w:rsidRDefault="007B6C7D" w:rsidP="009B5566">
       <w:r>
         <w:t>2016 George</w:t>
       </w:r>
       <w:r w:rsidR="00236457">
         <w:t xml:space="preserve"> J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Mitchell Center for Sustainable Solutions Award for “Outstanding contribution toward the development of a solution by a research team” New England Sustainability </w:t>
+        <w:t xml:space="preserve"> Mitchell Center for Sustainable Solutions Award for “Outstanding contribution toward the development of a solution by a research team” New England </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sustainability </w:t>
       </w:r>
       <w:r w:rsidR="00236457">
         <w:t>Cooperative</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Decision Support System</w:t>
       </w:r>
       <w:r w:rsidR="00236457">
         <w:t>s Team</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (B. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, D. Brady, S. Smith, B. McGill, K. Beard, </w:t>
+        <w:t xml:space="preserve"> (B. McGreavy, D. Brady, S. Smith, B. McGill, K. Beard, </w:t>
       </w:r>
       <w:r w:rsidR="00236457">
-        <w:t xml:space="preserve">B. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">B. Parmentier, </w:t>
       </w:r>
       <w:r>
         <w:t>&amp; S. Roy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C53D61D" w14:textId="77777777" w:rsidR="005A06DB" w:rsidRPr="00F27085" w:rsidRDefault="005A06DB" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve">Frances Severance Award for Best Thesis or Dissertation in the College of Marine and Earth Studies Marine Biosciences Program, </w:t>
       </w:r>
       <w:r w:rsidR="00BF22D8">
         <w:t xml:space="preserve">University of Delaware, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve">Lewes, </w:t>
       </w:r>
       <w:r w:rsidR="00BF22D8">
         <w:t xml:space="preserve">DE, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t>2008</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4749E31D" w14:textId="77777777" w:rsidR="005A06DB" w:rsidRPr="00F27085" w:rsidRDefault="005A06DB" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F27085">
         <w:t>Center for the Inland Bays Award</w:t>
@@ -19627,51 +18670,50 @@
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27085">
         <w:t>Marian R. Okie Fellow</w:t>
       </w:r>
       <w:r w:rsidR="00BF22D8">
         <w:t>ship for academic and research excellence and demonstrated leadership abilities</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve">. University of Delaware Graduate College of Marine Studies. 2004 </w:t>
       </w:r>
       <w:r w:rsidR="007A0E6C" w:rsidRPr="00F27085">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> 2005</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3344C3" w14:textId="77777777" w:rsidR="005A06DB" w:rsidRDefault="005A06DB" w:rsidP="009B5566">
       <w:pPr>
         <w:numPr>
           <w:ins w:id="9" w:author="damian.brady@maine.edu" w:date="2010-01-07T15:54:00Z"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27085">
-        <w:lastRenderedPageBreak/>
         <w:t>Marine Biology/Biochemistry Program Fellow. University of Delaware Graduate College of Marine Studies. 2001-2002.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE1BB70" w14:textId="77777777" w:rsidR="002B6310" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00B61672">
         <w:t xml:space="preserve">TEACHING </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&amp; EDUCATION </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:t>EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="277C6C87" w14:textId="68E3F872" w:rsidR="004E261C" w:rsidRDefault="004E261C" w:rsidP="009B5566">
       <w:r>
         <w:t xml:space="preserve">Developer and Instructor of SMS 491: Sustainable Aquaculture </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE0A647" w14:textId="72EDCA72" w:rsidR="00F43CAB" w:rsidRDefault="00F43CAB" w:rsidP="009B5566">
@@ -19681,609 +18723,673 @@
       <w:r w:rsidR="004E261C">
         <w:t>instructor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E261C">
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A4B98">
         <w:t>SMS</w:t>
       </w:r>
       <w:r w:rsidR="004E261C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A4B98">
         <w:t>484 Semester by the Sea: Estuarine Oceanography</w:t>
       </w:r>
       <w:r w:rsidR="00852ABF">
         <w:t xml:space="preserve"> (passed through curriculum committee and now fulfills a requirement for oceanography for graduate and undergraduate students)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E57F5E5" w14:textId="1AB9C8FA" w:rsidR="00F43CAB" w:rsidRDefault="00DB26E0" w:rsidP="009B5566">
+    <w:p w14:paraId="2E57F5E5" w14:textId="53730B10" w:rsidR="00F43CAB" w:rsidRDefault="00DB26E0" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F310DD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Ph.D. </w:t>
       </w:r>
       <w:r w:rsidR="00F43CAB" w:rsidRPr="00F310DD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Students</w:t>
       </w:r>
       <w:r w:rsidRPr="00F310DD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F43CAB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0031444A">
         <w:t>Kate</w:t>
       </w:r>
       <w:r w:rsidR="00F43CAB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0031444A">
         <w:t>Liberti</w:t>
       </w:r>
       <w:r w:rsidR="00F310DD">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
         <w:t xml:space="preserve">graduated </w:t>
       </w:r>
       <w:r w:rsidR="00F310DD">
         <w:t>Ph.D., Oceanography</w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
+      <w:r w:rsidR="006E4D1F">
+        <w:t>, UMaine Marine Field Operations Director</w:t>
+      </w:r>
       <w:r w:rsidR="00F310DD">
         <w:t>), Ke</w:t>
       </w:r>
       <w:r w:rsidR="00F43CAB">
         <w:t>vin Du Clos (graduated</w:t>
       </w:r>
       <w:r w:rsidR="00F310DD">
         <w:t xml:space="preserve"> Ph.D. Oceanography</w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
         <w:t xml:space="preserve"> 2016</w:t>
       </w:r>
+      <w:r w:rsidR="00DB51E8">
+        <w:t>, faculty at LUMCON</w:t>
+      </w:r>
       <w:r w:rsidR="007F0B15">
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="00F43CAB">
         <w:t>Andrew Goode</w:t>
       </w:r>
       <w:r w:rsidR="00F310DD">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="0065228D">
         <w:t xml:space="preserve">graduated </w:t>
       </w:r>
       <w:r w:rsidR="00F310DD">
         <w:t>Ph.D., Oceanography</w:t>
       </w:r>
       <w:r w:rsidR="0065228D">
         <w:t>, Post-doc University of Maine 2022</w:t>
       </w:r>
       <w:r w:rsidR="00F310DD">
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="00C03EE1">
         <w:t>Gretchen Grebe (</w:t>
       </w:r>
       <w:r w:rsidR="00766D5C">
         <w:t>graduated</w:t>
       </w:r>
       <w:r w:rsidR="00CA44D1">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C03EE1">
         <w:t>Ph.D. Marine Biology</w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
         <w:t xml:space="preserve"> 2022</w:t>
       </w:r>
       <w:r w:rsidR="000A2EAB">
-        <w:t>, Project</w:t>
-[...11 lines deleted...]
-        <w:t>2022</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA137D">
+        <w:t>Faculty at Unity College</w:t>
       </w:r>
       <w:r w:rsidR="00C03EE1">
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
-        <w:t xml:space="preserve">Camille Ross (graduated Ph.D. in Oceanography 2025), Thomas Kiffney (graduated Marine Biology, Ph.D. 2025), </w:t>
+        <w:t>Camille Ross (graduated Ph.D. in Oceanography 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D1F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA137D">
+        <w:t>Post-doc UMaine</w:t>
+      </w:r>
+      <w:r w:rsidR="007C53FF">
+        <w:t>), Thomas Kiffney (graduated Marine Biology, Ph.D. 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB51E8">
+        <w:t>, Post-Doctoral Researcher at UMaine</w:t>
+      </w:r>
+      <w:r w:rsidR="007C53FF">
+        <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="00C03EE1">
         <w:t>Adrianus Both (graduated Ph.D., Marine Biology</w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
         <w:t xml:space="preserve"> 2022</w:t>
       </w:r>
       <w:r w:rsidR="0065228D">
         <w:t>; Post-doc at Upsalla University 2022</w:t>
       </w:r>
       <w:r w:rsidR="00C03EE1">
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="007F0B15">
         <w:t xml:space="preserve">Emily </w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
         <w:t>Lancaster</w:t>
       </w:r>
       <w:r w:rsidR="007F0B15">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
         <w:t xml:space="preserve">graduated </w:t>
       </w:r>
       <w:r w:rsidR="007F0B15">
         <w:t>Ph.D.</w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
       <w:r w:rsidR="00364663">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007F0B15">
         <w:t xml:space="preserve"> Marine Biology</w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007C53FF" w:rsidRPr="007C53FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
         <w:t>faculty at Eckerd College</w:t>
       </w:r>
       <w:r w:rsidR="007F0B15">
         <w:t>), Rene Francolini (</w:t>
       </w:r>
       <w:r w:rsidR="00364663">
-        <w:t>Ph.D., Marine Biology), Sydney Greenlee (Ph.D., Marine Biology), Kyle Oliveira (Ph.D., Marine Biology), Shane Farrell (Ph.D., Marine Biology)</w:t>
+        <w:t>Ph.D., Marine Biology), Sydney Greenlee (Ph.D., Marine Biology), Kyle Oliveira (Ph.D., Marine Biology</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA137D">
+        <w:t>, Post-doc Bigelow</w:t>
+      </w:r>
+      <w:r w:rsidR="00364663">
+        <w:t>), Shane Farrell (</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D1F">
+        <w:t xml:space="preserve">Graduated </w:t>
+      </w:r>
+      <w:r w:rsidR="00364663">
+        <w:t>Ph.D.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D1F">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00364663">
+        <w:t>, Marine Biology</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D1F">
+        <w:t xml:space="preserve">, Post-doc at </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA137D">
+        <w:t>UMaine</w:t>
+      </w:r>
+      <w:r w:rsidR="00364663">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005B4504">
         <w:t>, Parker Gassett (</w:t>
       </w:r>
       <w:r w:rsidR="00CA44D1">
         <w:t>graduated</w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
         <w:t xml:space="preserve"> 2021</w:t>
       </w:r>
       <w:r w:rsidR="00CA44D1">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005B4504">
         <w:t>Ph</w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005B4504">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005B4504">
-        <w:t xml:space="preserve"> Ecology and Environmental Sciences)</w:t>
+        <w:t xml:space="preserve"> Ecology and Environmental Sciences</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D1F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D1F" w:rsidRPr="006E4D1F">
+        <w:t>Marine and Coastal Community Specialist</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D1F">
+        <w:t xml:space="preserve"> at UMaine</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4504">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
-        <w:t>, Chris Noren (graduated Ph.D. Marine Biology, 2025)</w:t>
+        <w:t>, Chris</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D1F">
+        <w:t>topher</w:t>
+      </w:r>
+      <w:r w:rsidR="007C53FF">
+        <w:t xml:space="preserve"> Noren (graduated Ph.D. Marine Biology, 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="006B44EB">
+        <w:t xml:space="preserve">, now works at </w:t>
+      </w:r>
+      <w:r w:rsidR="006B44EB" w:rsidRPr="006B44EB">
+        <w:t>SCS Global Services</w:t>
+      </w:r>
+      <w:r w:rsidR="007C53FF">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00630ECA">
-        <w:t>, Claire Enterline (Ph.D. Marine Biology), Christopher Tremblay (Ph.D. Marine Biology, Adam St. Gelais (Ph.D. Marine Biology)</w:t>
+        <w:t>, Claire Enterline (Ph.D. Marine Biology), Christopher Tremblay (Ph.D. Marine Biology</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D1F">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00630ECA">
+        <w:t>, Adam St. Gelais (Ph.D. Marine Biology)</w:t>
       </w:r>
       <w:r w:rsidR="00D52843">
-        <w:t>, Everett Rzeszowski (Ph.D. Marine Biology)</w:t>
+        <w:t>, Everett Rzeszowski (Ph.D. Marine Biology</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA137D">
+        <w:t>, Post-doc UMaine</w:t>
+      </w:r>
+      <w:r w:rsidR="00D52843">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000E3D10">
         <w:t>, Ruby Krasnow (Ph.D. Marine Biology)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="62E46D58" w14:textId="468567A6" w:rsidR="007F0B15" w:rsidRDefault="007F0B15" w:rsidP="009B5566">
+      <w:r w:rsidR="006E4D1F">
+        <w:t>, Robert Jarrett (Ph.D. Marine Biology)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA137D">
+        <w:t>, Andrew Treat (Ph.D. Oceanography)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E46D58" w14:textId="169AE6FA" w:rsidR="007F0B15" w:rsidRDefault="007F0B15" w:rsidP="009B5566">
       <w:r w:rsidRPr="00F310DD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Master</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">s Students: </w:t>
       </w:r>
       <w:r w:rsidR="00D52843">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Esther Martin (M.S., Marine Biology), </w:t>
       </w:r>
       <w:r w:rsidR="000E3D10">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Drew Guttentag (M.S., Marine Biology), </w:t>
       </w:r>
       <w:r w:rsidR="00D52843">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Brandon Harris (Masters, Aquaculture and Aquatic Resources), </w:t>
       </w:r>
       <w:r w:rsidR="007C53FF">
-        <w:t xml:space="preserve">Aidan Lurgio (graduated Masters 2025, microbiologist at Maine DMR 2025), Sydney Avena (graduated 2025, Maine Aquaculture Innovation Center 2025), </w:t>
+        <w:t xml:space="preserve">Aidan Lurgio (graduated Masters 2025, microbiologist at Maine DMR 2025), Sydney </w:t>
+      </w:r>
+      <w:r w:rsidR="007C53FF">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Avena (graduated </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D1F">
+        <w:t xml:space="preserve">Masters </w:t>
+      </w:r>
+      <w:r w:rsidR="007C53FF">
+        <w:t xml:space="preserve">2025, Maine Aquaculture Innovation Center), </w:t>
       </w:r>
       <w:r>
         <w:t>Jordan Snyder (graduated</w:t>
       </w:r>
       <w:r w:rsidR="00C03EE1">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> M.S., Oceanography), Gabrielle Hillyer (graduated, dual degree M.S. Marine Policy/Oceanography</w:t>
       </w:r>
       <w:r w:rsidR="008A10D4">
-        <w:t>, now a PhD Student in the University of Maine’s Department of Communication and Journalism</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">), Whitley Gray (graduated, M.S., Marine Policy), Justin Stevens (graduated, M.S., Marine Biology), Struan Coleman (M.S., </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A973DA">
+        <w:t>then received</w:t>
+      </w:r>
+      <w:r w:rsidR="008A10D4">
+        <w:t xml:space="preserve"> a PhD Student </w:t>
+      </w:r>
+      <w:r w:rsidR="00A973DA">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="008A10D4">
+        <w:t xml:space="preserve"> the University of Maine’s Department of Communication and Journalism</w:t>
+      </w:r>
+      <w:r>
+        <w:t>), Whitley Gray (graduated, M.S., Marine Policy), Justin Stevens (graduated, M.S., Marine Biology</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D1F">
+        <w:t>, Maine DMR</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), Struan Coleman (M.S., </w:t>
       </w:r>
       <w:r w:rsidR="006F4845">
         <w:t xml:space="preserve">graduated </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Marine Policy), </w:t>
       </w:r>
       <w:r w:rsidR="00C03EE1">
         <w:t>Cassandra</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Leeman (M.S., Marine Biology)</w:t>
+        <w:t xml:space="preserve"> Leeman (M.S., Marine Biology</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D1F">
+        <w:t>, Oregon Fish and Wildlife</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00364663">
         <w:t>, Gabriel Hesketh (M.S., Marine Biology)</w:t>
       </w:r>
       <w:r w:rsidR="005B4504">
         <w:t>, Andrew Clement (Professional Science Masters, SMS</w:t>
       </w:r>
       <w:r w:rsidR="003E0BC4">
         <w:t>, graduated 2021</w:t>
       </w:r>
       <w:r w:rsidR="005B4504">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B12487">
-        <w:t>, Robert Cuddy (M.S., Marine Biology)</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="7F810EA8" w14:textId="4CB4D0B0" w:rsidR="002C0891" w:rsidRDefault="00C15B8A" w:rsidP="009B5566">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A973DA">
+        <w:t xml:space="preserve">Ruth Indrick (graduated Professional Science Masters, 2025), </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12487">
+        <w:t>Robert Cuddy (M.S., Marine Biology</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D1F">
+        <w:t>, Community Shellfish</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12487">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03E4D">
+        <w:t xml:space="preserve">, Phoebe </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA137D">
+        <w:t>Chur</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03E4D">
+        <w:t>ney (M.S. Marine Biology), Samantha Smith (M.S. Marine Biology), Craig Condon (M.S. Aquaculture)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F810EA8" w14:textId="668B6372" w:rsidR="002C0891" w:rsidRDefault="00C15B8A" w:rsidP="009B5566">
       <w:r w:rsidRPr="00C15B8A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate </w:t>
       </w:r>
       <w:r w:rsidR="00F43CAB" w:rsidRPr="00C15B8A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Student Committees</w:t>
       </w:r>
       <w:r w:rsidR="00F43CAB">
         <w:t xml:space="preserve">: Dongmei Xie, </w:t>
       </w:r>
       <w:r w:rsidR="00CA44D1">
         <w:t xml:space="preserve">Elizabeth Younce </w:t>
       </w:r>
       <w:r w:rsidR="00F43CAB">
         <w:t xml:space="preserve">(Civil and Environmental Engineering), </w:t>
       </w:r>
       <w:r w:rsidR="00C146F0">
-        <w:t xml:space="preserve">Vanessa Mahan </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Vanessa Mahan Quintana, </w:t>
       </w:r>
       <w:r w:rsidR="00DB26E0">
         <w:t>Skylar Bayer</w:t>
       </w:r>
       <w:r w:rsidR="00191370">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DB26E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00191370">
         <w:t>Jennifer McHenry,</w:t>
       </w:r>
       <w:r w:rsidR="00CA44D1">
         <w:t xml:space="preserve"> Noah Oppenheim,</w:t>
       </w:r>
       <w:r w:rsidR="00191370">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB6E60">
         <w:t xml:space="preserve">Kevin Staples, </w:t>
       </w:r>
       <w:r>
         <w:t>Cheyenne Adams, Amalia Harringto</w:t>
       </w:r>
       <w:r w:rsidR="00F43CAB">
         <w:t xml:space="preserve">n, </w:t>
       </w:r>
       <w:r w:rsidR="00B93184">
-        <w:t xml:space="preserve">Elise </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Elise Hartill, </w:t>
       </w:r>
       <w:r w:rsidR="00F43CAB">
-        <w:t xml:space="preserve">Emma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Emma Taccardi, </w:t>
       </w:r>
       <w:r w:rsidR="00191370">
         <w:t>Catherine Fredericks</w:t>
       </w:r>
       <w:r w:rsidR="002D3EB9">
-        <w:t xml:space="preserve">, Juliana </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, Juliana Tavora</w:t>
+      </w:r>
       <w:r w:rsidR="00C03EE1">
-        <w:t xml:space="preserve">, Melissa </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, Melissa Britsch</w:t>
+      </w:r>
       <w:r w:rsidR="00CA44D1">
-        <w:t xml:space="preserve">, Holland </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, Holland Haverkamp, Phoebe Jek</w:t>
+      </w:r>
+      <w:r w:rsidR="008972D7">
+        <w:t>i</w:t>
+      </w:r>
       <w:r w:rsidR="00CA44D1">
-        <w:t>Haverkamp</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">elek, Julia </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4D1F">
+        <w:t>Clem</w:t>
+      </w:r>
       <w:r w:rsidR="00CA44D1">
         <w:t>, Samuel Tan</w:t>
       </w:r>
       <w:r w:rsidR="00B12487">
-        <w:t xml:space="preserve">, Eleanor </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, Eleanor Glahn</w:t>
+      </w:r>
       <w:r w:rsidR="000E3D10">
-        <w:t xml:space="preserve">, Constantin </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, Constantin Scherelis</w:t>
+      </w:r>
       <w:r w:rsidR="00C146F0">
         <w:t>, Kelsey Wells, Dara Yiu</w:t>
       </w:r>
+      <w:r w:rsidR="00EA137D">
+        <w:t>, Sarah Risley</w:t>
+      </w:r>
       <w:r w:rsidR="00191370">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB26E0">
         <w:t>(UMaine’s School of Marine Sciences)</w:t>
       </w:r>
       <w:r w:rsidR="00DB6E60">
         <w:t xml:space="preserve">, Brett Gerrard </w:t>
       </w:r>
       <w:r w:rsidR="00DB26E0">
         <w:t>(UMaine’s School of Earth and Climate Sciences)</w:t>
       </w:r>
       <w:r w:rsidR="00DB6E60">
-        <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Tanaka (UMaine’s Climate Change Institute), Sarah Fischer (University of Delaware’s College of Earth</w:t>
+        <w:t>, Kisei Tanaka (UMaine’s Climate Change Institute), Sarah Fischer (University of Delaware’s College of Earth</w:t>
       </w:r>
       <w:r w:rsidR="00CA41B9">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DB6E60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA41B9">
         <w:t>Ocean, and the Environment)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, Nicole </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (UMCES)</w:t>
+        <w:t>, Nicole Basenback (UMCES)</w:t>
       </w:r>
       <w:r w:rsidR="009974FC">
         <w:t>, Kevin McGann (University of Southe</w:t>
       </w:r>
       <w:r w:rsidR="0079200B">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="009974FC">
         <w:t>n Maine)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151C3347" w14:textId="79E10AB3" w:rsidR="00CA41B9" w:rsidRDefault="00CA41B9" w:rsidP="00FA1B66">
+    <w:p w14:paraId="151C3347" w14:textId="756FDA30" w:rsidR="00CA41B9" w:rsidRDefault="00CA41B9" w:rsidP="00FA1B66">
       <w:r w:rsidRPr="00D70F9E">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Post-doc Advisor</w:t>
       </w:r>
       <w:r w:rsidR="00D70F9E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Rachel Lasley-Rasher, Ph.D. (NSF Biol</w:t>
       </w:r>
       <w:r w:rsidR="00F43CAB">
         <w:t>ogical Oceanography Fellowship and currently faculty at the University of Southern Maine), Matthew Gray</w:t>
       </w:r>
       <w:r w:rsidR="00D70F9E">
         <w:t>, Ph.D.</w:t>
       </w:r>
       <w:r w:rsidR="00F43CAB">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00CA44D1">
         <w:t xml:space="preserve">NSF </w:t>
       </w:r>
       <w:r w:rsidR="00F43CAB">
         <w:t xml:space="preserve">SEANET and currently faculty at the University of Maryland Center for Environmental Science), </w:t>
       </w:r>
       <w:r>
         <w:t>Kelly Cole, Ph.D. (NSF New England Sustainability Consortium</w:t>
       </w:r>
       <w:r w:rsidR="00C03EE1">
         <w:t xml:space="preserve"> and currently faculty at </w:t>
       </w:r>
       <w:r w:rsidR="00860C0F">
         <w:t>EMCC</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D70F9E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00860C0F">
-        <w:t xml:space="preserve"> Andrew Goode (funded by the NSF Navigating the New Arctic program), Phoebe </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (funded by the Builder’s Initiative),</w:t>
+        <w:t xml:space="preserve"> Andrew Goode (funded by the NSF Navigating the New Arctic program), Phoebe Jekielek (funded by the Builder’s Initiative),</w:t>
       </w:r>
       <w:r w:rsidR="00D70F9E">
-        <w:t xml:space="preserve"> and Wei Liu, Ph.D. (</w:t>
+        <w:t xml:space="preserve"> Wei Liu, Ph.D. (</w:t>
       </w:r>
       <w:r w:rsidR="00CA44D1">
         <w:t xml:space="preserve">NSF </w:t>
       </w:r>
       <w:r w:rsidR="00D70F9E">
         <w:t>SEANET</w:t>
       </w:r>
       <w:r w:rsidR="00FA1B66">
         <w:t>; currently a d</w:t>
       </w:r>
       <w:r w:rsidR="00FA1B66" w:rsidRPr="00FA1B66">
         <w:t>ata analyst in the Integrated Financial Engineering Group (IFE Group)</w:t>
       </w:r>
       <w:r w:rsidR="00D70F9E">
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="00DC11E8">
+        <w:t>, Everett Rzeszowski (funded by ROSA), Thomas Kiffney (USDA)</w:t>
+      </w:r>
+      <w:r w:rsidR="00435F8E">
+        <w:t>, Camille Ross (Maine DMR)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="75E7E229" w14:textId="09B44A3C" w:rsidR="00EA2CA1" w:rsidRDefault="00E04FD3" w:rsidP="009B5566">
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Undergraduate </w:t>
       </w:r>
       <w:r w:rsidR="002C0891" w:rsidRPr="00D70F9E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Capstone </w:t>
       </w:r>
       <w:r w:rsidR="00B02EB2" w:rsidRPr="00D70F9E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Project Advisor</w:t>
       </w:r>
       <w:r w:rsidR="00D70F9E" w:rsidRPr="00D70F9E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
@@ -20300,167 +19406,128 @@
       <w:r w:rsidR="00803644">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="002C0891">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00D70F9E">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00B02EB2">
         <w:t xml:space="preserve">Behavioral model of Atlantic salmon in relation </w:t>
       </w:r>
       <w:r w:rsidR="00D70F9E">
         <w:t>to sea lice infectious pressure),</w:t>
       </w:r>
       <w:r w:rsidR="00B02EB2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D70F9E">
         <w:t>Brianna Smith (</w:t>
       </w:r>
       <w:r w:rsidR="000556C4">
         <w:t>Nutrient, Light, and Productivity Dynamics in the Damariscott</w:t>
       </w:r>
       <w:r w:rsidR="00D70F9E">
-        <w:t xml:space="preserve">a River Estuary), Breanna Whittemore, Chase Main, Ian </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Ranney</w:t>
+        <w:t>a River Estuary), Breanna Whittemore, Chase Main, Ian Wanner, Jessima Ranney</w:t>
       </w:r>
       <w:r w:rsidR="00600EB5">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B42075">
         <w:t>Megan Amico, and Rochelle Gordon</w:t>
       </w:r>
       <w:r w:rsidR="00682AF9">
         <w:t xml:space="preserve"> (winner of the WJW Potts Memorial Prize in Aquaculture for best undergraduate aquaculture project)</w:t>
       </w:r>
       <w:r w:rsidR="00C03EE1">
         <w:t>, Robert Cuddy</w:t>
       </w:r>
       <w:r w:rsidR="00CA44D1">
         <w:t>, Emma Spies, Seth White</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129EF4DF" w14:textId="5684A18A" w:rsidR="00B42075" w:rsidRDefault="00B42075" w:rsidP="009B5566">
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Undergraduate Summer Interns Advised:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Nick Houseman (URI), Maggie </w:t>
-[...15 lines deleted...]
-        <w:t>, Cassandra Leeman (Eckerd), Tania Couture (McGill), Thomas Kiffney (Colby), Struan Coleman (Dartmouth), Alwyn Ecker (Wheaton), Andrew Moreira (Mount Allison)</w:t>
+        <w:t xml:space="preserve"> Nick Houseman (URI), Maggie MacMahon (MMA), Kim Kusminsky, Cassandra Leeman (Eckerd), Tania Couture (McGill), Thomas Kiffney (Colby), Struan Coleman (Dartmouth), Alwyn Ecker (Wheaton), Andrew Moreira (Mount Allison)</w:t>
       </w:r>
       <w:r w:rsidR="00C03EE1">
         <w:t>, Esther Martin (Bates), Kelsey Martin (Stockton), Robert Cuddy (UMaine), Katie Pell (Colorado College)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BDC4803" w14:textId="77777777" w:rsidR="00F43CAB" w:rsidRDefault="00F43CAB" w:rsidP="009B5566">
       <w:r w:rsidRPr="00D70F9E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Honor’s Thesis Advisor</w:t>
       </w:r>
       <w:r>
         <w:t>: Bethany Stevens,</w:t>
       </w:r>
       <w:r w:rsidR="00D70F9E">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Martin, </w:t>
+        <w:t xml:space="preserve"> Teiga Martin, </w:t>
       </w:r>
       <w:r w:rsidR="00FA1A21">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00D70F9E">
         <w:t>Katherine Miller</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC38484" w14:textId="77777777" w:rsidR="00AC5375" w:rsidRDefault="00781187" w:rsidP="009B5566">
       <w:r>
         <w:t>May/</w:t>
       </w:r>
       <w:r w:rsidR="00AC5375">
         <w:t>June 2011</w:t>
       </w:r>
       <w:r w:rsidR="00F43CAB">
         <w:t xml:space="preserve"> - 2013</w:t>
       </w:r>
       <w:r w:rsidR="00AC5375">
         <w:t xml:space="preserve">: MATLAB for Marine Scientists </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(2 CR) </w:t>
       </w:r>
       <w:r w:rsidR="00AC5375">
         <w:t>at the Darling Marine Center at the University of Maine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63BF853B" w14:textId="77777777" w:rsidR="00B03DA4" w:rsidRDefault="00AC5375" w:rsidP="009B5566">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Fall 2012</w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t xml:space="preserve"> and 2013</w:t>
       </w:r>
       <w:r>
         <w:t>: Developer</w:t>
       </w:r>
       <w:r w:rsidR="00781187">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and Lecturer in SMS 500: Marine Biology, the University of Maine’s 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC5375">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Graduate Level Marine Biology course and a requirement for graduate students</w:t>
       </w:r>
       <w:r w:rsidR="00F43CAB">
         <w:t>. Continue to guest lecture on modeling in SMS 500 each Fall.</w:t>
@@ -20554,51 +19621,50 @@
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:t>Education Consultant, Metis Associates, New York, New York</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:t xml:space="preserve"> Data analysis particularly concerning program development and evaluation</w:t>
       </w:r>
       <w:r w:rsidR="00BF22D8">
         <w:t xml:space="preserve"> in K-12</w:t>
       </w:r>
       <w:r w:rsidR="00BF22D8" w:rsidRPr="00BF22D8">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00BF22D8">
         <w:t xml:space="preserve"> grade education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D8D40D" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
-        <w:lastRenderedPageBreak/>
         <w:t>Summer 1996 &amp; 1997</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:t>Marine Mammal Demonstration Narrator and Assistant Trainer, Wildlife Conservation Society New York Aquarium for Wildlife Conservation</w:t>
       </w:r>
       <w:r w:rsidR="00BF22D8">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:t>Narrated marine mammal demonstrations (three shows daily for 1400 people) and assisted in care, training and behavioral observations for California sea lions, Atlantic bottle-nosed dolphins, and beluga whales</w:t>
       </w:r>
       <w:r w:rsidR="00BF22D8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704BDFC5" w14:textId="1477DFD1" w:rsidR="002B6310" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
@@ -20611,89 +19677,76 @@
         <w:t xml:space="preserve"> &amp; RESEARCH</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> SERVICE, CONSULTING, </w:t>
       </w:r>
       <w:r w:rsidR="00BF22D8">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:t>VOLUNTEER OUTREACH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D47BBC" w14:textId="77777777" w:rsidR="00991315" w:rsidRDefault="00991315" w:rsidP="00991315">
       <w:r w:rsidRPr="00F27085">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Environmental Monitoring and Permitting Task Manager</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F27085">
-        <w:t>DeepCwind</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Consortium and </w:t>
+        <w:t xml:space="preserve">DeepCwind Consortium and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Maine </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27085">
         <w:t xml:space="preserve">Aqua Ventus I </w:t>
       </w:r>
       <w:r>
         <w:t>(2012-present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="579B95D1" w14:textId="47D7F6EC" w:rsidR="00991315" w:rsidRDefault="00991315" w:rsidP="00991315">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA4440">
         <w:t>Received Finding of No Significant</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Impact (FONSI) for </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Island Floating Offshore Wind Test Site (2012) – First permitted project of its kind in the U</w:t>
+        <w:t xml:space="preserve"> Impact (FONSI) for Monhegan Island Floating Offshore Wind Test Site (2012) – First permitted project of its kind in the U</w:t>
       </w:r>
       <w:r w:rsidR="0088018F">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="0088018F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06CF4773" w14:textId="0466F7F4" w:rsidR="00991315" w:rsidRDefault="00991315" w:rsidP="00991315">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA4440">
         <w:t>Received Finding of No Significant</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Impact (FONSI) for the Castine, ME Floating Offshore Wind Test Site (2013) – First floating offshore wind turbine connected to the grid in the U</w:t>
       </w:r>
@@ -20731,50 +19784,51 @@
     </w:p>
     <w:p w14:paraId="273D0C66" w14:textId="097994B4" w:rsidR="009974FC" w:rsidRPr="007A201E" w:rsidRDefault="009974FC" w:rsidP="009974FC">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A201E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Environmental Effects Committees:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ADBD3E1" w14:textId="00875BE0" w:rsidR="004E261C" w:rsidRDefault="00F34F8E" w:rsidP="007F5C13">
       <w:r>
         <w:t>Member of the Governor’s Energy Office Offshore Wind Research Consortium Advisory Board</w:t>
       </w:r>
       <w:r w:rsidR="007D4C39">
         <w:t xml:space="preserve"> (2023 – present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F1771E" w14:textId="0CBF1D83" w:rsidR="00A9257E" w:rsidRDefault="00A9257E" w:rsidP="007F5C13">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Environment and Wildlife Working Group for the State of Maine’s Offshore Wind Roadmap (2022-2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F48E37" w14:textId="7338B129" w:rsidR="00DD3FA4" w:rsidRDefault="00DD3FA4" w:rsidP="007F5C13">
       <w:r>
         <w:t>Science Advisor to the Responsible Offshore Science Alliance (ROSA) since 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9A7D24" w14:textId="4BEAE29A" w:rsidR="00DD3FA4" w:rsidRDefault="00DD3FA4" w:rsidP="00DD3FA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Reviewed the Fisheries and Offshore Wind Energy: Synthesis of the Science – Section 1c Ecosystem Effects – Interactions of Offshore Wind on Oceanographic Processes (Feb 2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A216CE8" w14:textId="0E00B132" w:rsidR="007F5C13" w:rsidRDefault="007F5C13" w:rsidP="007F5C13">
       <w:r>
         <w:t xml:space="preserve">Member of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B0B">
@@ -20807,62 +19861,64 @@
       </w:r>
       <w:r w:rsidR="009974FC">
         <w:t>he State of Maine: Member of the Casco Bay Estuary Management Committee (2017 - present, An EPA National Estuary Program), the Department of Environmental Protection’s Portland Area Nitrogen Group (PANG; 2020-present), the Maine Offshore Wind Environment and Wildlife Working Group (2021-present), Maine Sea Grant’s Healthy Beaches Program (2015-2019)</w:t>
       </w:r>
       <w:r>
         <w:t>, Advisor to the Maine Coastal Mapping Initiative and the Maine Coastal Atlas Project, both run by the State of Maine’s Coastal Program: 2013-2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608E3749" w14:textId="2B810D82" w:rsidR="007D4C39" w:rsidRDefault="007D4C39" w:rsidP="004A4FEE">
       <w:pPr>
         <w:ind w:left="1260" w:hanging="540"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Board Member of Coastal Rivers Conservation Trust (2024 – present): </w:t>
       </w:r>
       <w:r w:rsidR="00173BDD">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00173BDD" w:rsidRPr="00173BDD">
         <w:t>Coastal Rivers is a 501(c)(3) non-profit, membership supported, community based, nationally accredited land trust and conservation organization with more than 1,800 members conserving nearly 4,000 acres of the region’s most significant lands for public benefit.</w:t>
       </w:r>
       <w:r w:rsidR="00173BDD">
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F7ED43" w14:textId="736E10FA" w:rsidR="004A4FEE" w:rsidRDefault="004A4FEE" w:rsidP="004A4FEE">
+    <w:p w14:paraId="75F7ED43" w14:textId="68D37E38" w:rsidR="004A4FEE" w:rsidRDefault="00EA5D70" w:rsidP="004A4FEE">
       <w:pPr>
         <w:ind w:left="1260" w:hanging="540"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A4FEE">
+        <w:t>Vice President of the board for</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4FEE">
+        <w:t xml:space="preserve"> the Maine Aquaculture Innovation Center (MAIC): “</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4FEE" w:rsidRPr="004A4FEE">
         <w:t>established in 1988 by the Maine Legislature with a mission to assist in developing economically and environmentally sustainable aquaculture opportunities in Maine</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004A4FEE">
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="539D3C40" w14:textId="288D0A48" w:rsidR="007B2AE2" w:rsidRDefault="00145FEB" w:rsidP="004A4FEE">
       <w:pPr>
         <w:ind w:left="1260" w:hanging="540"/>
       </w:pPr>
       <w:r>
         <w:t>Steering Committee for the US-Canada Climate and Fisheries Future Collaborative (2021-</w:t>
       </w:r>
       <w:r w:rsidR="00173BDD">
         <w:t>2023</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C9A4CB" w14:textId="326C25DE" w:rsidR="007A201E" w:rsidRDefault="007A201E" w:rsidP="007A201E">
       <w:pPr>
         <w:ind w:left="1260" w:hanging="540"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Member of </w:t>
       </w:r>
       <w:r w:rsidRPr="007A201E">
@@ -20926,60 +19982,64 @@
         <w:t xml:space="preserve">Member of the </w:t>
       </w:r>
       <w:r w:rsidRPr="001A712F">
         <w:t>Peer Advisory Panel for the National Oceanic and Atmospheric Association (NOAA) Coastal Hypoxia Research Program. February 2010.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55BFCA59" w14:textId="6B5AB472" w:rsidR="004A4FEE" w:rsidRPr="004A4FEE" w:rsidRDefault="00D13AC1" w:rsidP="004A4FEE">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A201E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Project and Proposal</w:t>
       </w:r>
       <w:r w:rsidR="001A712F" w:rsidRPr="007A201E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Review:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBF6494" w14:textId="1950A0A0" w:rsidR="00F34F8E" w:rsidRDefault="00F34F8E" w:rsidP="00DF19F9">
+    <w:p w14:paraId="6DBF6494" w14:textId="4E1C85D2" w:rsidR="00F34F8E" w:rsidRDefault="00F34F8E" w:rsidP="00DF19F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Reviewer for the Department of Energy ARPA-e SEA CO2 program</w:t>
+      </w:r>
+      <w:r w:rsidR="006A58AB">
+        <w:t xml:space="preserve"> (2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D980B09" w14:textId="315D9239" w:rsidR="00613351" w:rsidRDefault="00613351" w:rsidP="00DF19F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Reviewer for the Natural Sciences and Engineering Research Council of Canada’s Discovery Grants Program (2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0764887B" w14:textId="06628BC0" w:rsidR="007353F9" w:rsidRDefault="007353F9" w:rsidP="00DF19F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Reviewer for the American University of Sharjah (UAE) Internal Grants Program</w:t>
       </w:r>
@@ -21014,299 +20074,225 @@
     <w:p w14:paraId="6B17F3F2" w14:textId="5D187342" w:rsidR="00DF19F9" w:rsidRDefault="00DF19F9" w:rsidP="00DF19F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF19F9">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>National Science Foundation Panels</w:t>
       </w:r>
       <w:r>
         <w:t>: Small Business Innovation Research Phase 1: Food and Agriculture (May 2020)</w:t>
       </w:r>
       <w:r w:rsidR="00A77F5F">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF19F9">
-        <w:t xml:space="preserve">Improving Undergraduate STEM Education: Pathways into the Earth, Ocean, Polar and Atmospheric &amp; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Sciences</w:t>
+        <w:t>Improving Undergraduate STEM Education: Pathways into the Earth, Ocean, Polar and Atmospheric &amp; Geospace Sciences</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A77F5F">
-        <w:t>GeoPaths</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">; </w:t>
+        <w:t xml:space="preserve">GeoPaths; </w:t>
       </w:r>
       <w:r>
         <w:t>March 2020)</w:t>
       </w:r>
       <w:r w:rsidR="00A77F5F">
         <w:t>, &amp; Inclusion across the Nation of Communities of Learners of Underrepresented Discoverers in Engineering and Science (NSF INCLUDES Alliance Proposals (NSF’s largest investment in broadening participation in STEM, March 2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="553CB696" w14:textId="4B3FE470" w:rsidR="00D13AC1" w:rsidRDefault="00D13AC1" w:rsidP="00A711A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A711A9">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Chile</w:t>
       </w:r>
       <w:r w:rsidR="00A711A9" w:rsidRPr="00A711A9">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">: Comisión Nacional de </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> (CONICYT) </w:t>
+        <w:t xml:space="preserve">: Comisión Nacional de Investigación Científica y Tecnológica (CONICYT) </w:t>
       </w:r>
       <w:r w:rsidR="00A711A9">
         <w:t>Reviewer of Centers of Excellence, Nuclei in Natural and Exact Science, and the Millennium Science Initiative (2019 – present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33837C6C" w14:textId="05F65630" w:rsidR="002F71DC" w:rsidRDefault="002F71DC" w:rsidP="009B5566">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Reviewer for New Jersey</w:t>
       </w:r>
       <w:r w:rsidR="000556C4">
         <w:t>, Puerto Rico, and Oregon</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sea Grant</w:t>
       </w:r>
       <w:r w:rsidR="00752CBB">
         <w:t xml:space="preserve"> Full Proposals</w:t>
       </w:r>
       <w:r>
         <w:t>: July 2013</w:t>
       </w:r>
       <w:r w:rsidR="0055316A">
         <w:t>. Reviewer for Maryland Sea Grant 2015</w:t>
       </w:r>
       <w:r w:rsidR="00F02ED8">
         <w:t>. NSF Electronic Proposal Reviewer 2018</w:t>
       </w:r>
       <w:r w:rsidR="00E92482">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004A4FEE">
         <w:t xml:space="preserve"> Reviewer for Alabama-Mississippi Sea Grant (2021) and WHOI Sea Grant (2021)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EAA23CB" w14:textId="77777777" w:rsidR="001A712F" w:rsidRDefault="000556C4" w:rsidP="009B5566">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Panel </w:t>
       </w:r>
       <w:r w:rsidR="00525A8A">
         <w:t xml:space="preserve">Reviewer for </w:t>
       </w:r>
       <w:r w:rsidR="001A712F">
         <w:t>Connecticut and New York Sea Grant: Long Island Sound Study Pre-proposals and Full Proposal</w:t>
       </w:r>
       <w:r w:rsidR="00525A8A">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001A712F">
         <w:t>: 2012</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="202BEA28" w14:textId="77777777" w:rsidR="001A712F" w:rsidRDefault="000556C4" w:rsidP="009B5566">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Panel </w:t>
       </w:r>
       <w:r w:rsidR="00525A8A">
         <w:t xml:space="preserve">Reviewer for </w:t>
       </w:r>
       <w:r w:rsidR="001A712F">
         <w:t>Virginia Sea Grant Pre-proposals 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526E4FFB" w14:textId="7FC67CC3" w:rsidR="00F70911" w:rsidRDefault="00F70911" w:rsidP="002B274B">
+    <w:p w14:paraId="526E4FFB" w14:textId="0F32899A" w:rsidR="00F70911" w:rsidRDefault="00F70911" w:rsidP="002B274B">
       <w:r>
         <w:t>University Committee</w:t>
       </w:r>
       <w:r w:rsidR="002B274B">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:r w:rsidR="006A58AB">
+        <w:t xml:space="preserve">Distinguished Professorship Committees: The Henry W. Saunders Professor of Forest Resources and The Barabara Wheatland Professor of Spatial Innovation (2025), </w:t>
+      </w:r>
       <w:r w:rsidR="00F34F8E">
         <w:t xml:space="preserve">University of Maine: Maine Center for Genetics in the Environment (MCGE) Peer Committee (2023-present), </w:t>
       </w:r>
       <w:r w:rsidR="00EE0AD5">
         <w:t xml:space="preserve">University of Maine Advanced Research Computing (ARC) Committee (2020-present); </w:t>
       </w:r>
       <w:r w:rsidR="005042EF">
         <w:t>Director of the Ira C. Darling Marine Center (Dr. Heather Leslie), Marine Microbial Ecologist (Dr. Jeremy Rich), and Director of the School of Marine Sciences (Dr. David Townsend)</w:t>
       </w:r>
       <w:r w:rsidR="002B274B">
         <w:t>, Graduate Curriculum Committee (2017-2018), Ira C. Darling Marine Center Safety Committee (2012-2015) and the Ira C. Darling Steering Committee (2016-present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45727548" w14:textId="530A2AEA" w:rsidR="009974FC" w:rsidRDefault="0055316A" w:rsidP="009974FC">
       <w:r>
-        <w:t xml:space="preserve">Reviewed Manuscripts or Book Chapters for Estuarine and Coastal Shelf Science (named a top reviewer in 2015), Estuaries and Coasts, Marine Ecology Progress Series, Climatic Change, Conservation Physiology, Journal of Marine Systems, Fisheries Oceanography, Journal of the American Water Resources Association, Fishery Bulletin, Journal of Environmental Management, African Journal of Biotechnology, Journal of Experimental Marine Biology and Ecology, Fisheries Research, and Garland Scientific, </w:t>
-[...3 lines deleted...]
-        <w:t>Hydrobi</w:t>
+        <w:t>Reviewed Manuscripts or Book Chapters for Estuarine and Coastal Shelf Science (named a top reviewer in 2015), Estuaries and Coasts, Marine Ecology Progress Series, Climatic Change, Conservation Physiology, Journal of Marine Systems, Fisheries Oceanography, Journal of the American Water Resources Association, Fishery Bulletin, Journal of Environmental Management, African Journal of Biotechnology, Journal of Experimental Marine Biology and Ecology, Fisheries Research, and Garland Scientific, Hydrobi</w:t>
       </w:r>
       <w:r w:rsidR="00292E0D">
-        <w:t>ologia</w:t>
-[...3 lines deleted...]
-        <w:t>, Journal of Fish Disease, Marine Pollution Bulletin</w:t>
+        <w:t>ologia, Journal of Fish Disease, Marine Pollution Bulletin</w:t>
       </w:r>
       <w:r w:rsidR="00B92604">
         <w:t>, Restoration Ecology, Elementa: Science of the Anthropocene</w:t>
       </w:r>
       <w:r w:rsidR="00A42B9C">
         <w:t>, Environmental Modelling and Software</w:t>
       </w:r>
       <w:r w:rsidR="00007085">
         <w:t>, Frontiers in Marine Science</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60AB48A6" w14:textId="402F2BF0" w:rsidR="0055316A" w:rsidRPr="001A712F" w:rsidRDefault="009A4AEF" w:rsidP="0055316A">
       <w:r>
         <w:t xml:space="preserve">Senior Modeling Consultant for </w:t>
       </w:r>
       <w:r w:rsidR="009974FC">
-        <w:t>Woods Hole Group, HDR (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">), and </w:t>
+        <w:t xml:space="preserve">Woods Hole Group, HDR (Hydroqual), and </w:t>
       </w:r>
       <w:r>
         <w:t>Chesapeake Biogeochemical Associates: Philadelphia Water District Project 09/01/2015-</w:t>
       </w:r>
       <w:r w:rsidR="00F30E02">
         <w:t>present</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="254868A1" w14:textId="5611039C" w:rsidR="009A6B21" w:rsidRDefault="00F837D4" w:rsidP="009B5566">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Marine Biology E</w:t>
       </w:r>
       <w:r w:rsidR="009A6B21">
         <w:t>ducator for the University of Maine’s College of Natural Sciences, Forestry, and Agriculture Fres</w:t>
       </w:r>
       <w:r w:rsidR="005555C0">
         <w:t>hman Orientation (Fall 2011-</w:t>
       </w:r>
       <w:r w:rsidR="00EE0D17">
         <w:t>2015</w:t>
       </w:r>
       <w:r w:rsidR="009A6B21">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00953E0D">
         <w:t xml:space="preserve"> and the Darling Marine Center Dive-In Program for High School Seniors</w:t>
       </w:r>
       <w:r w:rsidR="005555C0">
         <w:t xml:space="preserve"> (Summer 2011-</w:t>
       </w:r>
       <w:r w:rsidR="00EE0D17">
         <w:t>2015</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
@@ -21372,94 +20358,94 @@
       <w:r w:rsidRPr="00B61672">
         <w:t>Marine Biology Educator, Mariner Middle School, Milford, DE (2002-2003)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A292DFD" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
         <w:t>Marine Biology Educator, H.B. DuPont Middle School, Hockessin, DE (2002-2003 &amp; 2006)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D61BB2" w14:textId="77777777" w:rsidR="002B6310" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
         <w:t>Marine Biology Educator, Governor’s School for Excellence, Lewes, DE (2001-2004)</w:t>
       </w:r>
       <w:r w:rsidR="00617397">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:t>Judge, Sussex County Science Fair (2002)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F1853B" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>University of Delaware College of Marine Studies Ocean Currents Lecture Series Lecturer (2002).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74911527" w14:textId="77777777" w:rsidR="002B6310" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00B61672">
         <w:t>GRADUATE COURSES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE56882" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
         <w:t>Marine Biology (A-); Marine Biochemistry (A); Coastal Field Biology (A); Statistics in the Marine Sciences (A); Ecology and Evolution of Coral Reefs (A); Genetics of Marine Organisms (A); Marine Inorganic Chemistry (A); Writing Papers in the Marine Sciences (A-); Ichthyology: Systematics, Physiology, &amp; Ecology (A); Introductory PERL for Biologists (A); Advanced Water Quality Modeling (A-); Physiology of Marine Organisms (A); ; Topics in Fish Biology (7 semesters, A’s); Benthic Boundary Layer Seminar (A); Marine Biology-Biochemistry Seminar (2 semesters, A), Eutrophication and Sediment Flux Modeling (A-), Principles of Water Quality Criteria (audited)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07E7406F" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
         <w:t>GPA: 3.93</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9FA9E1" w14:textId="77777777" w:rsidR="002B6310" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00B61672">
         <w:t>UNDERGRADUATE COURSES</w:t>
       </w:r>
       <w:r w:rsidR="00514219">
         <w:t xml:space="preserve"> in the SCIENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0145087D" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
         <w:t>Biology I &amp; II; Principles of Chemistry I &amp; II; Calculus I &amp; II; Expository Writing; Critical Writing for Science Majors; Marine Zoology; Organic Chemistry I &amp; II; Probability and Statistics; Physics I &amp; II; Introduction to Speech Communication; Scientific Communication; Principles of Oceanography; Practical Oceanographic Research; Nautical Science; Marine Technology; Maritime Studies; Ichthyology; Animal Behavior; Environmental Analysis II; Botany; Evolution; Freshwater/Estuarine Ecology; Herpetology; Marine Phycology; Biochemistry; Ornithology; Instrumental Methods of Analysis; Advanced Chemistry Lab</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50635E87" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
+        <w:lastRenderedPageBreak/>
         <w:t>GPA: 3.71</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2E46F3" w14:textId="77777777" w:rsidR="002B6310" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00B61672">
         <w:t>PROFESSIONAL AFFILIATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D64986A" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
         <w:t xml:space="preserve">American Fisheries Society </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173806EF" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="00A129EA">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61672">
         <w:t>Mid-Atlantic Chapter Member</w:t>
       </w:r>
@@ -21506,138 +20492,105 @@
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00B61672">
         <w:t>SKILLS AND CERTIFICATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B2F4CB" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
         <w:t>Programming:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:t>ArcGIS Editor, FORTRAN, MATLAB®, SQL Server, and VBA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D65D32E" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
-        <w:t xml:space="preserve">Statistical Packages: SAS, SPSS, </w:t>
-[...7 lines deleted...]
-        <w:t>, and DTREG</w:t>
+        <w:t>Statistical Packages: SAS, SPSS, Systat, and DTREG</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="266377D6" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
         <w:t>Ecosystem Modeling Experience:</w:t>
       </w:r>
       <w:r w:rsidR="00A129EA">
-        <w:t xml:space="preserve"> ECOPATH: Completed 30 Hours Instructional Time in “Ecosystem Modeling using </w:t>
-[...15 lines deleted...]
-        <w:t>”, March 12-15, 2012</w:t>
+        <w:t xml:space="preserve"> ECOPATH: Completed 30 Hours Instructional Time in “Ecosystem Modeling using EcoPath with EcoSim”, March 12-15, 2012</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F90457" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
         <w:t>Water Quality Modeling:</w:t>
       </w:r>
       <w:r w:rsidR="00A129EA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:t>Row Column AESOP (RCA)</w:t>
       </w:r>
       <w:r w:rsidR="00A129EA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003D27A0">
         <w:t>Sediment Flux Modeling (SFM)</w:t>
       </w:r>
       <w:r w:rsidR="00A129EA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:t>Chesapeake Bay Eutrophication Model (CE-Qual-ICM)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C284EE6" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
-        <w:lastRenderedPageBreak/>
         <w:t>Hydrodynamic Modeling:</w:t>
       </w:r>
       <w:r w:rsidR="00A129EA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:t>Estuarine Coastal Ocean Model with Sediment module (ECOMSED)</w:t>
       </w:r>
       <w:r w:rsidR="00A129EA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:t>Regional Ocean Modeling System (ROMS)</w:t>
       </w:r>
       <w:r w:rsidR="00A129EA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
-        <w:t xml:space="preserve">Larval Transport </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Model (LTRANS</w:t>
+        <w:t>Larval Transport Lagrangian Model (LTRANS</w:t>
       </w:r>
       <w:r w:rsidR="00A129EA">
         <w:t xml:space="preserve"> – completed 2 day training at Horn Point Laboratory with Dr. Elizabeth North</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3167D0D5" w14:textId="77777777" w:rsidR="004406BC" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
         <w:t>Watershed Modeling</w:t>
       </w:r>
       <w:r w:rsidR="00A129EA">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:t>Hydrologic Simulation Program – FORTRAN (HSPF)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C337D8" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
         <w:t>NAUI Open Water Dive (1999)</w:t>
@@ -21651,51 +20604,51 @@
     <w:p w14:paraId="1C12A8DB" w14:textId="77777777" w:rsidR="002B6310" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00B61672">
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E495F4" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:r w:rsidRPr="00B61672">
         <w:t>Dr. Dominic M. Di Toro, Professor, University of Delaware-Department of Civil &amp; Environmental Engineering</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6659748D" w14:textId="77777777" w:rsidR="002B6310" w:rsidRPr="00B61672" w:rsidRDefault="002B6310" w:rsidP="002E14A0">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B61672">
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00B61672">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>dditoro@ce.udel.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B61672">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B61672">
         <w:tab/>
         <w:t>Phone: (302) 831-4092</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D926EF" w14:textId="77777777" w:rsidR="002B6310" w:rsidRDefault="002B6310" w:rsidP="009B5566">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -21845,108 +20798,100 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00405320">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Professor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00405320">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Delaware</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2C3C59" w14:textId="77777777" w:rsidR="000C4461" w:rsidRDefault="000C4461" w:rsidP="009B5566">
+    <w:p w14:paraId="7F2C3C59" w14:textId="0FA3DD6F" w:rsidR="000C4461" w:rsidRDefault="000C4461" w:rsidP="009B5566">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:r w:rsidR="00405320">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ttargett</w:t>
       </w:r>
       <w:r w:rsidR="005966A2">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>@</w:t>
       </w:r>
       <w:r w:rsidR="00405320">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>udel</w:t>
       </w:r>
       <w:r w:rsidR="005966A2">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00405320">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>edu</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
       <w:r w:rsidR="00071E37">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00405320">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00405320">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00071E37">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
@@ -21967,146 +20912,173 @@
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00405320">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>645</w:t>
       </w:r>
       <w:r w:rsidR="00071E37">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00405320">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4396</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F14303F" w14:textId="77777777" w:rsidR="00405320" w:rsidRDefault="00405320" w:rsidP="009B5566">
+    <w:p w14:paraId="5F14303F" w14:textId="2EE23ED5" w:rsidR="00405320" w:rsidRDefault="00405320" w:rsidP="009B5566">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Dr. W.M. Kemp, Professor, University of Maryland Center for Environmental Science</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Dr. </w:t>
+      </w:r>
+      <w:r w:rsidR="005A15BC">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Jeremy Testa</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>, Professor, University of Maryland Center for Environmental Science</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248BBBED" w14:textId="1C72A3D3" w:rsidR="00405320" w:rsidRDefault="00405320" w:rsidP="009B5566">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="apple-style-span"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="apple-style-span"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Email: </w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t>Email</w:t>
+      </w:r>
+      <w:r w:rsidR="005A15BC">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>: Jeremy.testa@umces.edu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="apple-style-span"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r>
+        <w:t>Phone: (</w:t>
+      </w:r>
+      <w:r w:rsidR="005A15BC">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:tab/>
-        <w:t>Phone: (410) 221-8490</w:t>
+        <w:t>607</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="apple-style-span"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="005A15BC">
+        <w:rPr>
+          <w:rStyle w:val="apple-style-span"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>341-1220</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00405320" w:rsidSect="005D4AA8">
-      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1296" w:right="1296" w:bottom="1296" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C9D6610" w14:textId="77777777" w:rsidR="00BC4580" w:rsidRDefault="00BC4580" w:rsidP="009B5566">
+    <w:p w14:paraId="6CCEC0FE" w14:textId="77777777" w:rsidR="008C26E1" w:rsidRDefault="008C26E1" w:rsidP="009B5566">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74B571E6" w14:textId="77777777" w:rsidR="00BC4580" w:rsidRDefault="00BC4580" w:rsidP="009B5566">
+    <w:p w14:paraId="5E104451" w14:textId="77777777" w:rsidR="008C26E1" w:rsidRDefault="008C26E1" w:rsidP="009B5566">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
@@ -22129,81 +21101,88 @@
   </w:font>
   <w:font w:name="JOGBJD+TimesNewRoman,Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DF16041" w14:textId="77777777" w:rsidR="00BC4580" w:rsidRDefault="00BC4580" w:rsidP="009B5566">
+    <w:p w14:paraId="46F7335D" w14:textId="77777777" w:rsidR="008C26E1" w:rsidRDefault="008C26E1" w:rsidP="009B5566">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B92E5DA" w14:textId="77777777" w:rsidR="00BC4580" w:rsidRDefault="00BC4580" w:rsidP="009B5566">
+    <w:p w14:paraId="3559A5F1" w14:textId="77777777" w:rsidR="008C26E1" w:rsidRDefault="008C26E1" w:rsidP="009B5566">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27F9E623" w14:textId="77777777" w:rsidR="00560501" w:rsidRPr="001065FB" w:rsidRDefault="00560501" w:rsidP="009B5566">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Damian C. Brady, Ph.D.</w:t>
     </w:r>
     <w:r w:rsidRPr="001065FB">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="001065FB">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="001065FB">
       <w:tab/>
       <w:t xml:space="preserve">Curriculum Vitae Page </w:t>
     </w:r>
     <w:r w:rsidRPr="001065FB">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001065FB">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="001065FB">
       <w:fldChar w:fldCharType="separate"/>
@@ -22233,51 +21212,51 @@
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004E2C49">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>35</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0541481B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA424A06"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22348,50 +21327,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AD37A15"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8188C8CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B8773A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="995CFA70"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -22460,51 +21588,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="271E50B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EAEAB64"/>
     <w:lvl w:ilvl="0" w:tplc="9110AAE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22576,51 +21704,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32CB4821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29A406DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22688,51 +21816,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C5A55BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96DE62CE"/>
     <w:lvl w:ilvl="0" w:tplc="0BB0DAEE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22800,51 +21928,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="528C0DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F563C10"/>
     <w:lvl w:ilvl="0" w:tplc="1AE8919A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22913,51 +22041,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="681A6991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5642BA90"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23026,51 +22154,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71441362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0D2C694"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23138,51 +22266,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="774555A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4087EE8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23251,51 +22379,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78F07310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13EA4D78"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23364,51 +22492,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DC24E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CE84C7E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23477,103 +22605,105 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1307007619">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1813524450">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="551619196">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1593002651">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="130708898">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1295873089">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1551916222">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1469591411">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="254020035">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2013755653">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1295873089">
-[...8 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="254020035">
+  <w:num w:numId="11" w16cid:durableId="1184250252">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2013755653">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="12" w16cid:durableId="1696923814">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Kevin.Friedland">
     <w15:presenceInfo w15:providerId="None" w15:userId="Kevin.Friedland"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:val="bestFit" w:percent="266"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="200"/>
   <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC177B"/>
     <w:rsid w:val="0000060E"/>
     <w:rsid w:val="000025BF"/>
     <w:rsid w:val="000033BF"/>
     <w:rsid w:val="00004E6D"/>
     <w:rsid w:val="00005552"/>
     <w:rsid w:val="00007027"/>
@@ -23583,381 +22713,404 @@
     <w:rsid w:val="000110CB"/>
     <w:rsid w:val="00014758"/>
     <w:rsid w:val="000163DD"/>
     <w:rsid w:val="00023113"/>
     <w:rsid w:val="00023856"/>
     <w:rsid w:val="00026611"/>
     <w:rsid w:val="00032BA5"/>
     <w:rsid w:val="00034849"/>
     <w:rsid w:val="00034F16"/>
     <w:rsid w:val="00035E78"/>
     <w:rsid w:val="00042BBB"/>
     <w:rsid w:val="000430D8"/>
     <w:rsid w:val="0004399D"/>
     <w:rsid w:val="00043A11"/>
     <w:rsid w:val="00043ABE"/>
     <w:rsid w:val="0004456B"/>
     <w:rsid w:val="00044644"/>
     <w:rsid w:val="000450F9"/>
     <w:rsid w:val="00045D5D"/>
     <w:rsid w:val="00045E59"/>
     <w:rsid w:val="000472C7"/>
     <w:rsid w:val="00053283"/>
     <w:rsid w:val="000539AF"/>
     <w:rsid w:val="00053AB0"/>
     <w:rsid w:val="0005452D"/>
+    <w:rsid w:val="00055380"/>
     <w:rsid w:val="0005553B"/>
     <w:rsid w:val="000556C4"/>
     <w:rsid w:val="00055AF3"/>
     <w:rsid w:val="00056E82"/>
     <w:rsid w:val="00060FBE"/>
+    <w:rsid w:val="00061CA8"/>
     <w:rsid w:val="000625EA"/>
     <w:rsid w:val="0006386A"/>
     <w:rsid w:val="000654F7"/>
     <w:rsid w:val="0006566C"/>
     <w:rsid w:val="0006598B"/>
     <w:rsid w:val="0006652D"/>
     <w:rsid w:val="000667DC"/>
     <w:rsid w:val="00067A81"/>
     <w:rsid w:val="000714C5"/>
     <w:rsid w:val="00071E37"/>
     <w:rsid w:val="00075709"/>
     <w:rsid w:val="00075EAC"/>
     <w:rsid w:val="00077888"/>
     <w:rsid w:val="00080E1C"/>
     <w:rsid w:val="00080F86"/>
     <w:rsid w:val="000812DD"/>
     <w:rsid w:val="000831EE"/>
     <w:rsid w:val="000833BC"/>
     <w:rsid w:val="000849EE"/>
     <w:rsid w:val="00084BFA"/>
     <w:rsid w:val="00085481"/>
     <w:rsid w:val="00085568"/>
     <w:rsid w:val="00085952"/>
     <w:rsid w:val="00090089"/>
     <w:rsid w:val="0009109C"/>
     <w:rsid w:val="00091101"/>
     <w:rsid w:val="00091B76"/>
     <w:rsid w:val="00092748"/>
     <w:rsid w:val="000928EC"/>
     <w:rsid w:val="0009418A"/>
     <w:rsid w:val="00095B46"/>
     <w:rsid w:val="0009694D"/>
     <w:rsid w:val="000A000D"/>
     <w:rsid w:val="000A1F8D"/>
     <w:rsid w:val="000A2EAB"/>
     <w:rsid w:val="000A30CE"/>
     <w:rsid w:val="000A4FD7"/>
     <w:rsid w:val="000A60C0"/>
     <w:rsid w:val="000A7E93"/>
     <w:rsid w:val="000B0023"/>
     <w:rsid w:val="000B041B"/>
     <w:rsid w:val="000B0C3E"/>
     <w:rsid w:val="000B1F85"/>
     <w:rsid w:val="000B27C0"/>
     <w:rsid w:val="000B3E04"/>
     <w:rsid w:val="000C0509"/>
     <w:rsid w:val="000C263C"/>
     <w:rsid w:val="000C2AC3"/>
     <w:rsid w:val="000C4461"/>
     <w:rsid w:val="000C450C"/>
+    <w:rsid w:val="000C4A58"/>
     <w:rsid w:val="000C69B0"/>
     <w:rsid w:val="000C6B84"/>
     <w:rsid w:val="000D15A6"/>
     <w:rsid w:val="000D232B"/>
     <w:rsid w:val="000D234F"/>
     <w:rsid w:val="000D399A"/>
     <w:rsid w:val="000D4368"/>
     <w:rsid w:val="000D6045"/>
     <w:rsid w:val="000D70AD"/>
     <w:rsid w:val="000D73C7"/>
+    <w:rsid w:val="000D776B"/>
     <w:rsid w:val="000E0FAB"/>
     <w:rsid w:val="000E3D10"/>
     <w:rsid w:val="000E53F4"/>
     <w:rsid w:val="000E563A"/>
     <w:rsid w:val="000E5E35"/>
     <w:rsid w:val="000E6EA9"/>
     <w:rsid w:val="000E7382"/>
     <w:rsid w:val="000F11B2"/>
     <w:rsid w:val="000F220D"/>
     <w:rsid w:val="000F4473"/>
     <w:rsid w:val="000F5B6D"/>
     <w:rsid w:val="000F7415"/>
     <w:rsid w:val="000F7A18"/>
     <w:rsid w:val="000F7A2F"/>
     <w:rsid w:val="001007E6"/>
     <w:rsid w:val="00102504"/>
     <w:rsid w:val="00104204"/>
     <w:rsid w:val="00104597"/>
+    <w:rsid w:val="00104FED"/>
     <w:rsid w:val="00105206"/>
     <w:rsid w:val="00105A58"/>
     <w:rsid w:val="00105A79"/>
     <w:rsid w:val="0010653E"/>
     <w:rsid w:val="001065FB"/>
     <w:rsid w:val="001070DC"/>
     <w:rsid w:val="0010720F"/>
     <w:rsid w:val="001077CE"/>
     <w:rsid w:val="001108F3"/>
     <w:rsid w:val="00110EA3"/>
     <w:rsid w:val="00111301"/>
     <w:rsid w:val="00111AE0"/>
     <w:rsid w:val="00111ED5"/>
+    <w:rsid w:val="00111F03"/>
     <w:rsid w:val="00114DD7"/>
     <w:rsid w:val="0011529F"/>
     <w:rsid w:val="00116FBE"/>
     <w:rsid w:val="0011757B"/>
     <w:rsid w:val="00120026"/>
     <w:rsid w:val="0012073B"/>
     <w:rsid w:val="001234DE"/>
     <w:rsid w:val="00125297"/>
     <w:rsid w:val="00127039"/>
     <w:rsid w:val="00127555"/>
     <w:rsid w:val="00130128"/>
     <w:rsid w:val="00130806"/>
     <w:rsid w:val="00130DC4"/>
     <w:rsid w:val="00131186"/>
     <w:rsid w:val="00133DD6"/>
     <w:rsid w:val="001342D5"/>
     <w:rsid w:val="00134840"/>
     <w:rsid w:val="0013668E"/>
     <w:rsid w:val="00136F24"/>
     <w:rsid w:val="0013701E"/>
     <w:rsid w:val="001379E5"/>
     <w:rsid w:val="00143876"/>
     <w:rsid w:val="00143995"/>
     <w:rsid w:val="00145FEB"/>
     <w:rsid w:val="00150F95"/>
     <w:rsid w:val="001518DB"/>
+    <w:rsid w:val="00152BE7"/>
     <w:rsid w:val="00153966"/>
     <w:rsid w:val="0015457D"/>
     <w:rsid w:val="00156F93"/>
     <w:rsid w:val="001576A4"/>
     <w:rsid w:val="001576CE"/>
+    <w:rsid w:val="00160D28"/>
     <w:rsid w:val="00161776"/>
     <w:rsid w:val="00163442"/>
     <w:rsid w:val="00163711"/>
+    <w:rsid w:val="00164109"/>
     <w:rsid w:val="0016472D"/>
     <w:rsid w:val="00167792"/>
     <w:rsid w:val="001705BD"/>
     <w:rsid w:val="001732C9"/>
     <w:rsid w:val="00173BDD"/>
     <w:rsid w:val="00173D61"/>
+    <w:rsid w:val="001750CB"/>
     <w:rsid w:val="00175707"/>
     <w:rsid w:val="00175A2C"/>
     <w:rsid w:val="00175D27"/>
+    <w:rsid w:val="0018110C"/>
     <w:rsid w:val="00181582"/>
     <w:rsid w:val="001837E4"/>
     <w:rsid w:val="00183A25"/>
     <w:rsid w:val="00183BF7"/>
     <w:rsid w:val="0018665E"/>
+    <w:rsid w:val="001875EF"/>
     <w:rsid w:val="00190DC0"/>
     <w:rsid w:val="00191370"/>
     <w:rsid w:val="001969F1"/>
     <w:rsid w:val="00196DCF"/>
     <w:rsid w:val="001A117A"/>
     <w:rsid w:val="001A35C3"/>
     <w:rsid w:val="001A3B3D"/>
     <w:rsid w:val="001A3CF2"/>
     <w:rsid w:val="001A712F"/>
     <w:rsid w:val="001B00D0"/>
     <w:rsid w:val="001B019D"/>
     <w:rsid w:val="001B1D40"/>
     <w:rsid w:val="001B4E14"/>
     <w:rsid w:val="001B53FA"/>
     <w:rsid w:val="001B6828"/>
     <w:rsid w:val="001C0340"/>
     <w:rsid w:val="001C16ED"/>
     <w:rsid w:val="001C1F21"/>
     <w:rsid w:val="001C4A49"/>
     <w:rsid w:val="001C4F10"/>
     <w:rsid w:val="001C563B"/>
+    <w:rsid w:val="001C5D15"/>
     <w:rsid w:val="001C61CD"/>
     <w:rsid w:val="001C71E2"/>
     <w:rsid w:val="001D0893"/>
     <w:rsid w:val="001D0E16"/>
     <w:rsid w:val="001D3479"/>
     <w:rsid w:val="001D6CBD"/>
     <w:rsid w:val="001D6CF1"/>
     <w:rsid w:val="001E2D2B"/>
     <w:rsid w:val="001E2FA7"/>
     <w:rsid w:val="001E4919"/>
     <w:rsid w:val="001E66BD"/>
     <w:rsid w:val="001F1ECE"/>
     <w:rsid w:val="001F314C"/>
+    <w:rsid w:val="001F398E"/>
     <w:rsid w:val="001F58EB"/>
     <w:rsid w:val="001F5943"/>
     <w:rsid w:val="001F5BC3"/>
     <w:rsid w:val="00200990"/>
     <w:rsid w:val="00201222"/>
     <w:rsid w:val="002012BF"/>
     <w:rsid w:val="00201AC7"/>
     <w:rsid w:val="0020212E"/>
     <w:rsid w:val="002021C6"/>
     <w:rsid w:val="00202DD3"/>
     <w:rsid w:val="002040F3"/>
     <w:rsid w:val="002061D6"/>
     <w:rsid w:val="002104EF"/>
     <w:rsid w:val="002129D8"/>
     <w:rsid w:val="00213BA3"/>
     <w:rsid w:val="00214A51"/>
     <w:rsid w:val="00214AAD"/>
     <w:rsid w:val="00215420"/>
     <w:rsid w:val="00215901"/>
     <w:rsid w:val="00215D66"/>
     <w:rsid w:val="00215F89"/>
+    <w:rsid w:val="002167B1"/>
     <w:rsid w:val="00217844"/>
     <w:rsid w:val="00217F42"/>
     <w:rsid w:val="0022043E"/>
     <w:rsid w:val="00220BEA"/>
+    <w:rsid w:val="00223C64"/>
     <w:rsid w:val="0022671B"/>
     <w:rsid w:val="002278BD"/>
     <w:rsid w:val="00234075"/>
     <w:rsid w:val="00234852"/>
     <w:rsid w:val="00234A9C"/>
     <w:rsid w:val="00235424"/>
     <w:rsid w:val="002360A3"/>
     <w:rsid w:val="00236457"/>
+    <w:rsid w:val="00236490"/>
     <w:rsid w:val="002368A7"/>
     <w:rsid w:val="00240590"/>
     <w:rsid w:val="00241189"/>
     <w:rsid w:val="00242951"/>
     <w:rsid w:val="0024490A"/>
     <w:rsid w:val="00244EE7"/>
     <w:rsid w:val="002469D6"/>
     <w:rsid w:val="0025106B"/>
     <w:rsid w:val="00251A06"/>
     <w:rsid w:val="00252790"/>
     <w:rsid w:val="002527FE"/>
     <w:rsid w:val="0025428D"/>
     <w:rsid w:val="002547CC"/>
     <w:rsid w:val="002573A1"/>
     <w:rsid w:val="00261652"/>
     <w:rsid w:val="0026203B"/>
     <w:rsid w:val="002628C0"/>
     <w:rsid w:val="002630C9"/>
     <w:rsid w:val="002649A0"/>
     <w:rsid w:val="00264F32"/>
     <w:rsid w:val="0026508E"/>
     <w:rsid w:val="00265D94"/>
     <w:rsid w:val="00267F34"/>
     <w:rsid w:val="00270034"/>
     <w:rsid w:val="00270956"/>
     <w:rsid w:val="00270D33"/>
     <w:rsid w:val="00271193"/>
     <w:rsid w:val="00272210"/>
     <w:rsid w:val="0027408C"/>
     <w:rsid w:val="00274AEE"/>
+    <w:rsid w:val="0027682B"/>
     <w:rsid w:val="00280233"/>
     <w:rsid w:val="00280AE1"/>
     <w:rsid w:val="00280D2D"/>
     <w:rsid w:val="002838EE"/>
     <w:rsid w:val="00285DA6"/>
     <w:rsid w:val="00286DDD"/>
     <w:rsid w:val="0028737A"/>
     <w:rsid w:val="0029165A"/>
     <w:rsid w:val="002918F3"/>
     <w:rsid w:val="00292B00"/>
     <w:rsid w:val="00292E0D"/>
     <w:rsid w:val="00293384"/>
     <w:rsid w:val="00294DDE"/>
     <w:rsid w:val="00295584"/>
     <w:rsid w:val="002A1EC3"/>
     <w:rsid w:val="002A29DE"/>
     <w:rsid w:val="002A37F1"/>
     <w:rsid w:val="002A38FC"/>
     <w:rsid w:val="002A6348"/>
     <w:rsid w:val="002A71AF"/>
     <w:rsid w:val="002B274B"/>
     <w:rsid w:val="002B2CCE"/>
     <w:rsid w:val="002B4450"/>
     <w:rsid w:val="002B5D3B"/>
     <w:rsid w:val="002B6310"/>
     <w:rsid w:val="002C0891"/>
     <w:rsid w:val="002C096A"/>
     <w:rsid w:val="002C09CB"/>
     <w:rsid w:val="002C1A43"/>
     <w:rsid w:val="002C3680"/>
     <w:rsid w:val="002C4DB4"/>
     <w:rsid w:val="002C606C"/>
+    <w:rsid w:val="002C6EDE"/>
     <w:rsid w:val="002C77F2"/>
+    <w:rsid w:val="002D08AA"/>
     <w:rsid w:val="002D0A8A"/>
     <w:rsid w:val="002D1C67"/>
     <w:rsid w:val="002D3EB9"/>
     <w:rsid w:val="002D5980"/>
     <w:rsid w:val="002D6DC1"/>
     <w:rsid w:val="002D6E5A"/>
     <w:rsid w:val="002E14A0"/>
     <w:rsid w:val="002E181A"/>
     <w:rsid w:val="002E29C0"/>
     <w:rsid w:val="002E2FC9"/>
+    <w:rsid w:val="002E397F"/>
     <w:rsid w:val="002E48A0"/>
     <w:rsid w:val="002E5A72"/>
     <w:rsid w:val="002F0EF9"/>
     <w:rsid w:val="002F0F98"/>
     <w:rsid w:val="002F1F8F"/>
     <w:rsid w:val="002F2B29"/>
     <w:rsid w:val="002F3A90"/>
     <w:rsid w:val="002F59D2"/>
     <w:rsid w:val="002F71DC"/>
     <w:rsid w:val="002F7C00"/>
     <w:rsid w:val="00303906"/>
     <w:rsid w:val="00304084"/>
     <w:rsid w:val="00313F60"/>
     <w:rsid w:val="0031444A"/>
     <w:rsid w:val="00315EF4"/>
     <w:rsid w:val="00321677"/>
     <w:rsid w:val="00322AA9"/>
     <w:rsid w:val="003242DC"/>
     <w:rsid w:val="00324753"/>
     <w:rsid w:val="0032536A"/>
     <w:rsid w:val="003255EF"/>
     <w:rsid w:val="00326FF7"/>
     <w:rsid w:val="00330434"/>
     <w:rsid w:val="00330826"/>
     <w:rsid w:val="00330F4B"/>
     <w:rsid w:val="003332EF"/>
     <w:rsid w:val="00333394"/>
     <w:rsid w:val="00333DFB"/>
     <w:rsid w:val="00335593"/>
     <w:rsid w:val="00335D2C"/>
     <w:rsid w:val="003370FA"/>
     <w:rsid w:val="003407A7"/>
+    <w:rsid w:val="00341595"/>
     <w:rsid w:val="00341C7F"/>
     <w:rsid w:val="003434E4"/>
     <w:rsid w:val="003437C4"/>
     <w:rsid w:val="003461C3"/>
     <w:rsid w:val="0034727E"/>
     <w:rsid w:val="003500C3"/>
     <w:rsid w:val="00350D9C"/>
     <w:rsid w:val="00352655"/>
     <w:rsid w:val="003551B6"/>
     <w:rsid w:val="00356F36"/>
     <w:rsid w:val="00357E3A"/>
     <w:rsid w:val="00361BE5"/>
     <w:rsid w:val="00361E93"/>
     <w:rsid w:val="00362205"/>
     <w:rsid w:val="0036244A"/>
+    <w:rsid w:val="0036459F"/>
     <w:rsid w:val="00364663"/>
     <w:rsid w:val="00365945"/>
     <w:rsid w:val="00367F9A"/>
     <w:rsid w:val="003713E2"/>
     <w:rsid w:val="00371506"/>
     <w:rsid w:val="00373A7F"/>
     <w:rsid w:val="00375434"/>
     <w:rsid w:val="00377228"/>
     <w:rsid w:val="0037743B"/>
     <w:rsid w:val="0038017B"/>
     <w:rsid w:val="00380B28"/>
     <w:rsid w:val="00382A2D"/>
     <w:rsid w:val="00383D64"/>
     <w:rsid w:val="00386940"/>
     <w:rsid w:val="0038786E"/>
     <w:rsid w:val="00390A26"/>
     <w:rsid w:val="00393ABB"/>
     <w:rsid w:val="00395571"/>
     <w:rsid w:val="00395590"/>
     <w:rsid w:val="003960AB"/>
     <w:rsid w:val="0039771D"/>
     <w:rsid w:val="003A2B44"/>
     <w:rsid w:val="003A2DCA"/>
     <w:rsid w:val="003A5808"/>
     <w:rsid w:val="003A5CA8"/>
@@ -23980,1357 +23133,1473 @@
     <w:rsid w:val="003E0BC4"/>
     <w:rsid w:val="003E0F28"/>
     <w:rsid w:val="003E120B"/>
     <w:rsid w:val="003E2DBC"/>
     <w:rsid w:val="003E3E61"/>
     <w:rsid w:val="003F1CC4"/>
     <w:rsid w:val="003F1E7D"/>
     <w:rsid w:val="003F31C8"/>
     <w:rsid w:val="004007F8"/>
     <w:rsid w:val="00400D62"/>
     <w:rsid w:val="00401098"/>
     <w:rsid w:val="00403952"/>
     <w:rsid w:val="00404BC0"/>
     <w:rsid w:val="00405320"/>
     <w:rsid w:val="00415BA2"/>
     <w:rsid w:val="00416FB8"/>
     <w:rsid w:val="00417257"/>
     <w:rsid w:val="00417280"/>
     <w:rsid w:val="0042005A"/>
     <w:rsid w:val="00421229"/>
     <w:rsid w:val="00422A50"/>
     <w:rsid w:val="00425A5E"/>
     <w:rsid w:val="00425C83"/>
     <w:rsid w:val="004265D4"/>
     <w:rsid w:val="00426D7C"/>
+    <w:rsid w:val="0042736A"/>
     <w:rsid w:val="00430DA9"/>
     <w:rsid w:val="00433D92"/>
     <w:rsid w:val="00434D1F"/>
     <w:rsid w:val="004351A9"/>
     <w:rsid w:val="0043561E"/>
+    <w:rsid w:val="00435F8E"/>
     <w:rsid w:val="004368CA"/>
     <w:rsid w:val="00437FAD"/>
     <w:rsid w:val="004406BC"/>
+    <w:rsid w:val="00440D8A"/>
     <w:rsid w:val="00441180"/>
     <w:rsid w:val="004423B7"/>
     <w:rsid w:val="00442A8E"/>
     <w:rsid w:val="00443909"/>
     <w:rsid w:val="00445060"/>
     <w:rsid w:val="00445602"/>
     <w:rsid w:val="00445E5C"/>
     <w:rsid w:val="00450011"/>
     <w:rsid w:val="004501CC"/>
     <w:rsid w:val="004533B3"/>
     <w:rsid w:val="00455335"/>
     <w:rsid w:val="00455429"/>
     <w:rsid w:val="00455D69"/>
     <w:rsid w:val="00462E93"/>
     <w:rsid w:val="00463DC6"/>
     <w:rsid w:val="00465711"/>
     <w:rsid w:val="00465BF1"/>
     <w:rsid w:val="004664AC"/>
     <w:rsid w:val="00467228"/>
     <w:rsid w:val="0046779C"/>
+    <w:rsid w:val="004710B1"/>
     <w:rsid w:val="00471EE0"/>
     <w:rsid w:val="00472805"/>
     <w:rsid w:val="00473B5A"/>
     <w:rsid w:val="00474D8A"/>
     <w:rsid w:val="00475891"/>
     <w:rsid w:val="00476192"/>
     <w:rsid w:val="00476A21"/>
     <w:rsid w:val="00477126"/>
     <w:rsid w:val="00477922"/>
     <w:rsid w:val="00480067"/>
     <w:rsid w:val="00482CA1"/>
     <w:rsid w:val="004850F3"/>
     <w:rsid w:val="00490188"/>
     <w:rsid w:val="004903FD"/>
     <w:rsid w:val="00491130"/>
     <w:rsid w:val="00494E2A"/>
     <w:rsid w:val="00495CF1"/>
     <w:rsid w:val="0049691E"/>
     <w:rsid w:val="0049771A"/>
     <w:rsid w:val="004A1DB8"/>
+    <w:rsid w:val="004A303B"/>
     <w:rsid w:val="004A4FEE"/>
     <w:rsid w:val="004A7BCA"/>
     <w:rsid w:val="004B1414"/>
     <w:rsid w:val="004B2DBC"/>
     <w:rsid w:val="004B3F6A"/>
     <w:rsid w:val="004B53F5"/>
+    <w:rsid w:val="004B5F56"/>
     <w:rsid w:val="004B762D"/>
     <w:rsid w:val="004B7D0A"/>
     <w:rsid w:val="004C0DA8"/>
     <w:rsid w:val="004C1A60"/>
     <w:rsid w:val="004C249E"/>
     <w:rsid w:val="004C287F"/>
     <w:rsid w:val="004C514C"/>
     <w:rsid w:val="004C5522"/>
     <w:rsid w:val="004D0FF7"/>
     <w:rsid w:val="004D2902"/>
     <w:rsid w:val="004D2D38"/>
     <w:rsid w:val="004D502D"/>
+    <w:rsid w:val="004E0BF4"/>
     <w:rsid w:val="004E149E"/>
     <w:rsid w:val="004E19C8"/>
     <w:rsid w:val="004E261C"/>
     <w:rsid w:val="004E2742"/>
     <w:rsid w:val="004E2C49"/>
     <w:rsid w:val="004E380B"/>
     <w:rsid w:val="004E3992"/>
     <w:rsid w:val="004E3DA0"/>
     <w:rsid w:val="004F1D67"/>
     <w:rsid w:val="004F37A6"/>
     <w:rsid w:val="004F5BD0"/>
     <w:rsid w:val="004F6F78"/>
     <w:rsid w:val="004F74F4"/>
     <w:rsid w:val="004F7E0B"/>
     <w:rsid w:val="00501A61"/>
     <w:rsid w:val="00502BB1"/>
     <w:rsid w:val="005033E9"/>
     <w:rsid w:val="005040AC"/>
     <w:rsid w:val="005042EF"/>
     <w:rsid w:val="00504C37"/>
+    <w:rsid w:val="005053EA"/>
     <w:rsid w:val="0050569C"/>
     <w:rsid w:val="00506133"/>
     <w:rsid w:val="00507824"/>
     <w:rsid w:val="0051155E"/>
     <w:rsid w:val="005140B8"/>
     <w:rsid w:val="00514219"/>
     <w:rsid w:val="00515527"/>
     <w:rsid w:val="00521468"/>
     <w:rsid w:val="00522814"/>
     <w:rsid w:val="00522D95"/>
     <w:rsid w:val="00522FBB"/>
     <w:rsid w:val="00523772"/>
     <w:rsid w:val="005241D1"/>
     <w:rsid w:val="005245CA"/>
     <w:rsid w:val="00524601"/>
     <w:rsid w:val="005249CA"/>
     <w:rsid w:val="00525A8A"/>
     <w:rsid w:val="0052624C"/>
     <w:rsid w:val="005269F3"/>
     <w:rsid w:val="005305BF"/>
     <w:rsid w:val="00531204"/>
     <w:rsid w:val="0053273A"/>
     <w:rsid w:val="005328AF"/>
     <w:rsid w:val="005334D0"/>
     <w:rsid w:val="00534A37"/>
     <w:rsid w:val="0053523C"/>
     <w:rsid w:val="0053604C"/>
     <w:rsid w:val="00536B06"/>
     <w:rsid w:val="00541666"/>
     <w:rsid w:val="00541AD2"/>
+    <w:rsid w:val="005460C0"/>
     <w:rsid w:val="0055098D"/>
     <w:rsid w:val="00552163"/>
     <w:rsid w:val="005521FA"/>
     <w:rsid w:val="0055316A"/>
     <w:rsid w:val="0055336B"/>
     <w:rsid w:val="00553A06"/>
     <w:rsid w:val="00554D72"/>
     <w:rsid w:val="00555223"/>
     <w:rsid w:val="005555C0"/>
     <w:rsid w:val="00555694"/>
     <w:rsid w:val="005556DD"/>
     <w:rsid w:val="00560501"/>
     <w:rsid w:val="00561067"/>
     <w:rsid w:val="0056127E"/>
     <w:rsid w:val="005617FC"/>
     <w:rsid w:val="005638A4"/>
     <w:rsid w:val="00564264"/>
     <w:rsid w:val="005642A8"/>
     <w:rsid w:val="005646F5"/>
     <w:rsid w:val="00565B92"/>
     <w:rsid w:val="0056685D"/>
     <w:rsid w:val="005668EC"/>
     <w:rsid w:val="00566DB8"/>
     <w:rsid w:val="0057326F"/>
     <w:rsid w:val="00575653"/>
     <w:rsid w:val="00576060"/>
     <w:rsid w:val="00577FB3"/>
     <w:rsid w:val="00580680"/>
     <w:rsid w:val="00581AC2"/>
     <w:rsid w:val="00581E2D"/>
     <w:rsid w:val="005848DE"/>
     <w:rsid w:val="00585950"/>
     <w:rsid w:val="005859E7"/>
     <w:rsid w:val="005901A3"/>
     <w:rsid w:val="00591189"/>
     <w:rsid w:val="005926B8"/>
     <w:rsid w:val="00594C28"/>
     <w:rsid w:val="00595120"/>
     <w:rsid w:val="005966A2"/>
     <w:rsid w:val="00597A39"/>
     <w:rsid w:val="005A06DB"/>
+    <w:rsid w:val="005A15BC"/>
     <w:rsid w:val="005A3168"/>
     <w:rsid w:val="005A42DD"/>
     <w:rsid w:val="005A4404"/>
     <w:rsid w:val="005A58A0"/>
+    <w:rsid w:val="005B0010"/>
+    <w:rsid w:val="005B0D95"/>
     <w:rsid w:val="005B1978"/>
     <w:rsid w:val="005B1D6D"/>
     <w:rsid w:val="005B1D9E"/>
     <w:rsid w:val="005B2CDC"/>
     <w:rsid w:val="005B327D"/>
     <w:rsid w:val="005B361F"/>
     <w:rsid w:val="005B4504"/>
     <w:rsid w:val="005B50F7"/>
     <w:rsid w:val="005B63B3"/>
     <w:rsid w:val="005B6A41"/>
     <w:rsid w:val="005B6DAF"/>
     <w:rsid w:val="005B7D0A"/>
     <w:rsid w:val="005C0056"/>
     <w:rsid w:val="005C4D16"/>
     <w:rsid w:val="005C648A"/>
     <w:rsid w:val="005D2D6C"/>
     <w:rsid w:val="005D3CA7"/>
     <w:rsid w:val="005D4AA8"/>
+    <w:rsid w:val="005D6D8A"/>
     <w:rsid w:val="005E0F74"/>
     <w:rsid w:val="005E1A89"/>
     <w:rsid w:val="005E236C"/>
     <w:rsid w:val="005E376E"/>
+    <w:rsid w:val="005E4A40"/>
     <w:rsid w:val="005E515E"/>
     <w:rsid w:val="005E5D63"/>
     <w:rsid w:val="005E5FD7"/>
     <w:rsid w:val="005E6FB3"/>
     <w:rsid w:val="005F025A"/>
     <w:rsid w:val="005F05E4"/>
     <w:rsid w:val="005F1227"/>
     <w:rsid w:val="005F1AAA"/>
     <w:rsid w:val="005F1DC4"/>
     <w:rsid w:val="005F4D6D"/>
     <w:rsid w:val="005F5CF0"/>
     <w:rsid w:val="005F63E7"/>
     <w:rsid w:val="00600EB5"/>
     <w:rsid w:val="00601E7B"/>
     <w:rsid w:val="00606236"/>
     <w:rsid w:val="0060631C"/>
     <w:rsid w:val="00607342"/>
     <w:rsid w:val="006101D3"/>
     <w:rsid w:val="00610F3E"/>
     <w:rsid w:val="00611656"/>
     <w:rsid w:val="006122BE"/>
     <w:rsid w:val="00612947"/>
     <w:rsid w:val="00613351"/>
     <w:rsid w:val="0061545B"/>
     <w:rsid w:val="006169FC"/>
     <w:rsid w:val="00616BFD"/>
     <w:rsid w:val="00616D4B"/>
     <w:rsid w:val="00617397"/>
     <w:rsid w:val="00620C07"/>
+    <w:rsid w:val="006217C5"/>
     <w:rsid w:val="00623D9B"/>
     <w:rsid w:val="00626994"/>
     <w:rsid w:val="00626EB1"/>
     <w:rsid w:val="00627F4A"/>
     <w:rsid w:val="0063017B"/>
     <w:rsid w:val="00630866"/>
     <w:rsid w:val="00630ECA"/>
     <w:rsid w:val="00631A02"/>
     <w:rsid w:val="0063433E"/>
     <w:rsid w:val="00635345"/>
     <w:rsid w:val="00636371"/>
     <w:rsid w:val="006370D9"/>
     <w:rsid w:val="00637A00"/>
     <w:rsid w:val="006404AC"/>
     <w:rsid w:val="00641E98"/>
     <w:rsid w:val="006428F2"/>
+    <w:rsid w:val="00645AC3"/>
     <w:rsid w:val="00645C55"/>
     <w:rsid w:val="00645F10"/>
     <w:rsid w:val="00646656"/>
     <w:rsid w:val="00650349"/>
     <w:rsid w:val="00650D2A"/>
     <w:rsid w:val="00650F75"/>
     <w:rsid w:val="0065228D"/>
+    <w:rsid w:val="00655A18"/>
     <w:rsid w:val="00660F61"/>
     <w:rsid w:val="00661543"/>
     <w:rsid w:val="0066156E"/>
     <w:rsid w:val="00671E9B"/>
     <w:rsid w:val="006757CB"/>
     <w:rsid w:val="0067602E"/>
     <w:rsid w:val="006766CD"/>
     <w:rsid w:val="006775A2"/>
     <w:rsid w:val="006810A1"/>
     <w:rsid w:val="0068169B"/>
     <w:rsid w:val="00681F8F"/>
     <w:rsid w:val="00682AF9"/>
     <w:rsid w:val="00683933"/>
     <w:rsid w:val="006841A0"/>
     <w:rsid w:val="00686B94"/>
     <w:rsid w:val="00691294"/>
     <w:rsid w:val="00691A54"/>
     <w:rsid w:val="00693B01"/>
     <w:rsid w:val="00694F36"/>
     <w:rsid w:val="00695118"/>
     <w:rsid w:val="0069715B"/>
     <w:rsid w:val="006A0A6A"/>
     <w:rsid w:val="006A2DE5"/>
     <w:rsid w:val="006A4041"/>
     <w:rsid w:val="006A456A"/>
     <w:rsid w:val="006A52B3"/>
+    <w:rsid w:val="006A58AB"/>
     <w:rsid w:val="006A5D42"/>
     <w:rsid w:val="006A6092"/>
     <w:rsid w:val="006A7336"/>
     <w:rsid w:val="006A7E7F"/>
+    <w:rsid w:val="006B0923"/>
     <w:rsid w:val="006B0975"/>
     <w:rsid w:val="006B2C68"/>
+    <w:rsid w:val="006B44EB"/>
     <w:rsid w:val="006B567A"/>
     <w:rsid w:val="006B62D7"/>
     <w:rsid w:val="006C06E0"/>
     <w:rsid w:val="006C0C83"/>
     <w:rsid w:val="006C1501"/>
     <w:rsid w:val="006C24CE"/>
     <w:rsid w:val="006C2FDE"/>
     <w:rsid w:val="006C477E"/>
     <w:rsid w:val="006C5944"/>
     <w:rsid w:val="006C7452"/>
     <w:rsid w:val="006C780C"/>
     <w:rsid w:val="006D407D"/>
     <w:rsid w:val="006D4B42"/>
     <w:rsid w:val="006D4E5C"/>
     <w:rsid w:val="006D6684"/>
     <w:rsid w:val="006D705F"/>
     <w:rsid w:val="006D7448"/>
     <w:rsid w:val="006E08A0"/>
     <w:rsid w:val="006E1C92"/>
     <w:rsid w:val="006E2C50"/>
     <w:rsid w:val="006E3C3C"/>
+    <w:rsid w:val="006E4D1F"/>
     <w:rsid w:val="006E62B4"/>
     <w:rsid w:val="006F0408"/>
     <w:rsid w:val="006F08D9"/>
     <w:rsid w:val="006F0FC0"/>
     <w:rsid w:val="006F1BCC"/>
     <w:rsid w:val="006F3441"/>
     <w:rsid w:val="006F41BB"/>
     <w:rsid w:val="006F4845"/>
     <w:rsid w:val="006F5140"/>
     <w:rsid w:val="006F689A"/>
     <w:rsid w:val="006F7FBF"/>
     <w:rsid w:val="007009C8"/>
     <w:rsid w:val="007025D1"/>
     <w:rsid w:val="00704E6F"/>
     <w:rsid w:val="00706BDA"/>
     <w:rsid w:val="00710DE7"/>
     <w:rsid w:val="007156B8"/>
     <w:rsid w:val="007213C7"/>
     <w:rsid w:val="00721420"/>
     <w:rsid w:val="00722A42"/>
     <w:rsid w:val="00722EB0"/>
     <w:rsid w:val="00724D00"/>
     <w:rsid w:val="0072537C"/>
     <w:rsid w:val="0072550D"/>
     <w:rsid w:val="007263C7"/>
     <w:rsid w:val="00730382"/>
+    <w:rsid w:val="007328BF"/>
     <w:rsid w:val="007343CF"/>
     <w:rsid w:val="007353F9"/>
     <w:rsid w:val="00735C39"/>
     <w:rsid w:val="007366C1"/>
     <w:rsid w:val="00737B77"/>
     <w:rsid w:val="00737D63"/>
     <w:rsid w:val="0074017D"/>
     <w:rsid w:val="00740982"/>
     <w:rsid w:val="00740B38"/>
     <w:rsid w:val="00742DC7"/>
     <w:rsid w:val="00742E1F"/>
     <w:rsid w:val="00746D20"/>
     <w:rsid w:val="00751057"/>
     <w:rsid w:val="007517A9"/>
     <w:rsid w:val="00751F28"/>
     <w:rsid w:val="00752529"/>
     <w:rsid w:val="00752CBB"/>
+    <w:rsid w:val="007545E5"/>
     <w:rsid w:val="00754B23"/>
     <w:rsid w:val="00755720"/>
     <w:rsid w:val="007562F7"/>
     <w:rsid w:val="00760928"/>
     <w:rsid w:val="00760FFB"/>
     <w:rsid w:val="0076188D"/>
     <w:rsid w:val="00762292"/>
     <w:rsid w:val="007627AC"/>
     <w:rsid w:val="00762F5E"/>
     <w:rsid w:val="007632C0"/>
     <w:rsid w:val="00763F5A"/>
     <w:rsid w:val="00766D5C"/>
     <w:rsid w:val="00767C62"/>
     <w:rsid w:val="00771D4D"/>
+    <w:rsid w:val="00772CEB"/>
+    <w:rsid w:val="00773021"/>
     <w:rsid w:val="00781187"/>
     <w:rsid w:val="00781448"/>
     <w:rsid w:val="007817AD"/>
     <w:rsid w:val="00781FAF"/>
     <w:rsid w:val="00783B70"/>
     <w:rsid w:val="007842D0"/>
     <w:rsid w:val="007847B6"/>
+    <w:rsid w:val="00785561"/>
     <w:rsid w:val="00787BE9"/>
     <w:rsid w:val="0079200B"/>
     <w:rsid w:val="0079361A"/>
     <w:rsid w:val="00794FF6"/>
     <w:rsid w:val="00795286"/>
     <w:rsid w:val="00795B2D"/>
     <w:rsid w:val="007965B5"/>
     <w:rsid w:val="00797D05"/>
     <w:rsid w:val="007A0B5B"/>
     <w:rsid w:val="007A0E6C"/>
     <w:rsid w:val="007A201E"/>
     <w:rsid w:val="007A295B"/>
     <w:rsid w:val="007A2C0A"/>
     <w:rsid w:val="007A4B98"/>
     <w:rsid w:val="007A59E6"/>
     <w:rsid w:val="007A5AAC"/>
     <w:rsid w:val="007A5B9A"/>
     <w:rsid w:val="007A6968"/>
     <w:rsid w:val="007B0CDE"/>
     <w:rsid w:val="007B0CFF"/>
     <w:rsid w:val="007B12DE"/>
     <w:rsid w:val="007B2AE2"/>
     <w:rsid w:val="007B3484"/>
     <w:rsid w:val="007B3B2B"/>
     <w:rsid w:val="007B3C58"/>
+    <w:rsid w:val="007B4A70"/>
     <w:rsid w:val="007B5F3F"/>
     <w:rsid w:val="007B6C7D"/>
     <w:rsid w:val="007B6D6F"/>
     <w:rsid w:val="007B7253"/>
     <w:rsid w:val="007B74DE"/>
     <w:rsid w:val="007C0F81"/>
     <w:rsid w:val="007C313E"/>
     <w:rsid w:val="007C397B"/>
     <w:rsid w:val="007C4A03"/>
     <w:rsid w:val="007C53FF"/>
     <w:rsid w:val="007C5A35"/>
     <w:rsid w:val="007C611C"/>
     <w:rsid w:val="007C6629"/>
     <w:rsid w:val="007C78C6"/>
     <w:rsid w:val="007C7FCC"/>
     <w:rsid w:val="007D086F"/>
     <w:rsid w:val="007D0D84"/>
+    <w:rsid w:val="007D32EA"/>
     <w:rsid w:val="007D360E"/>
     <w:rsid w:val="007D458F"/>
     <w:rsid w:val="007D4837"/>
     <w:rsid w:val="007D4B42"/>
     <w:rsid w:val="007D4C39"/>
     <w:rsid w:val="007D4DBD"/>
     <w:rsid w:val="007D5886"/>
     <w:rsid w:val="007D6BBC"/>
     <w:rsid w:val="007D6E2F"/>
     <w:rsid w:val="007D6FAD"/>
     <w:rsid w:val="007E03C2"/>
     <w:rsid w:val="007E0A36"/>
     <w:rsid w:val="007E22F5"/>
     <w:rsid w:val="007E338D"/>
     <w:rsid w:val="007E364D"/>
+    <w:rsid w:val="007E3878"/>
     <w:rsid w:val="007E4790"/>
     <w:rsid w:val="007E6A8D"/>
     <w:rsid w:val="007F0B15"/>
     <w:rsid w:val="007F0C09"/>
+    <w:rsid w:val="007F1582"/>
     <w:rsid w:val="007F19EB"/>
     <w:rsid w:val="007F212B"/>
     <w:rsid w:val="007F34C2"/>
     <w:rsid w:val="007F4830"/>
     <w:rsid w:val="007F55E6"/>
     <w:rsid w:val="007F5C13"/>
     <w:rsid w:val="007F63E1"/>
     <w:rsid w:val="007F65A9"/>
     <w:rsid w:val="0080045C"/>
     <w:rsid w:val="00801852"/>
     <w:rsid w:val="00803644"/>
     <w:rsid w:val="00806AB7"/>
     <w:rsid w:val="00806C46"/>
     <w:rsid w:val="008137EE"/>
     <w:rsid w:val="00813E64"/>
     <w:rsid w:val="008152CC"/>
+    <w:rsid w:val="00815EF3"/>
     <w:rsid w:val="008229F2"/>
+    <w:rsid w:val="008234B4"/>
     <w:rsid w:val="008245A4"/>
     <w:rsid w:val="008248B9"/>
     <w:rsid w:val="00824C76"/>
     <w:rsid w:val="0082632A"/>
+    <w:rsid w:val="00832935"/>
     <w:rsid w:val="0083297B"/>
     <w:rsid w:val="008330AC"/>
     <w:rsid w:val="008338CF"/>
     <w:rsid w:val="00834800"/>
     <w:rsid w:val="008361BB"/>
     <w:rsid w:val="00837218"/>
     <w:rsid w:val="008400A4"/>
     <w:rsid w:val="0084140C"/>
     <w:rsid w:val="00842CFD"/>
     <w:rsid w:val="00843CDA"/>
     <w:rsid w:val="00843F2A"/>
     <w:rsid w:val="008452BB"/>
     <w:rsid w:val="0084553A"/>
     <w:rsid w:val="008470E8"/>
     <w:rsid w:val="008476B5"/>
     <w:rsid w:val="00847751"/>
     <w:rsid w:val="00847DAC"/>
     <w:rsid w:val="00850338"/>
     <w:rsid w:val="0085263C"/>
     <w:rsid w:val="008526BF"/>
     <w:rsid w:val="00852ABF"/>
     <w:rsid w:val="00856A2B"/>
     <w:rsid w:val="00856E08"/>
     <w:rsid w:val="00856F5A"/>
     <w:rsid w:val="00860C0F"/>
+    <w:rsid w:val="008615D7"/>
     <w:rsid w:val="00862F43"/>
     <w:rsid w:val="00862F44"/>
+    <w:rsid w:val="00863A8E"/>
     <w:rsid w:val="008642C9"/>
     <w:rsid w:val="00864A3B"/>
     <w:rsid w:val="00864C32"/>
     <w:rsid w:val="0086596F"/>
     <w:rsid w:val="008742AA"/>
     <w:rsid w:val="008765EA"/>
     <w:rsid w:val="0088018F"/>
+    <w:rsid w:val="008806F5"/>
     <w:rsid w:val="00880F6F"/>
     <w:rsid w:val="0088189E"/>
     <w:rsid w:val="0088282C"/>
     <w:rsid w:val="00882F5D"/>
+    <w:rsid w:val="0088376C"/>
     <w:rsid w:val="008863CA"/>
     <w:rsid w:val="00886C25"/>
     <w:rsid w:val="00886F88"/>
     <w:rsid w:val="00887E8D"/>
     <w:rsid w:val="00887F19"/>
     <w:rsid w:val="0089024B"/>
     <w:rsid w:val="0089228E"/>
     <w:rsid w:val="00893F28"/>
     <w:rsid w:val="00896491"/>
     <w:rsid w:val="00896CF1"/>
+    <w:rsid w:val="008972D7"/>
     <w:rsid w:val="00897767"/>
+    <w:rsid w:val="008A0270"/>
     <w:rsid w:val="008A10D4"/>
     <w:rsid w:val="008A20BF"/>
     <w:rsid w:val="008A34DB"/>
     <w:rsid w:val="008A3C62"/>
     <w:rsid w:val="008A3D4A"/>
     <w:rsid w:val="008A6EE5"/>
     <w:rsid w:val="008A7241"/>
     <w:rsid w:val="008B1815"/>
     <w:rsid w:val="008B3724"/>
     <w:rsid w:val="008B473F"/>
     <w:rsid w:val="008B498F"/>
     <w:rsid w:val="008B57AD"/>
+    <w:rsid w:val="008C26E1"/>
     <w:rsid w:val="008D0166"/>
     <w:rsid w:val="008D0880"/>
     <w:rsid w:val="008D090B"/>
     <w:rsid w:val="008D219F"/>
     <w:rsid w:val="008D21C5"/>
     <w:rsid w:val="008D24BA"/>
     <w:rsid w:val="008D289B"/>
     <w:rsid w:val="008D57DC"/>
     <w:rsid w:val="008D6737"/>
     <w:rsid w:val="008E0035"/>
     <w:rsid w:val="008E0417"/>
     <w:rsid w:val="008E1095"/>
     <w:rsid w:val="008E22E9"/>
+    <w:rsid w:val="008E28FE"/>
     <w:rsid w:val="008E2BD0"/>
     <w:rsid w:val="008E37F7"/>
+    <w:rsid w:val="008E3F00"/>
     <w:rsid w:val="008E4FEF"/>
     <w:rsid w:val="008E55A1"/>
     <w:rsid w:val="008F0BB5"/>
     <w:rsid w:val="008F0BE6"/>
     <w:rsid w:val="008F1A4B"/>
     <w:rsid w:val="008F26A9"/>
     <w:rsid w:val="008F4EA9"/>
     <w:rsid w:val="008F7033"/>
     <w:rsid w:val="0090162E"/>
     <w:rsid w:val="00901FD9"/>
+    <w:rsid w:val="0090280C"/>
     <w:rsid w:val="00902C69"/>
     <w:rsid w:val="009037B9"/>
     <w:rsid w:val="00905821"/>
     <w:rsid w:val="00907F4F"/>
     <w:rsid w:val="00910B0F"/>
     <w:rsid w:val="0091248E"/>
     <w:rsid w:val="00912C55"/>
     <w:rsid w:val="0091496F"/>
     <w:rsid w:val="00915870"/>
     <w:rsid w:val="0091633F"/>
+    <w:rsid w:val="0091742B"/>
     <w:rsid w:val="00917BAE"/>
     <w:rsid w:val="00917E03"/>
     <w:rsid w:val="009212D0"/>
+    <w:rsid w:val="00921BB0"/>
     <w:rsid w:val="009221F3"/>
     <w:rsid w:val="00922B3D"/>
     <w:rsid w:val="009236F7"/>
     <w:rsid w:val="00924562"/>
     <w:rsid w:val="00926531"/>
     <w:rsid w:val="00926811"/>
     <w:rsid w:val="00930D70"/>
     <w:rsid w:val="009314A2"/>
     <w:rsid w:val="009316BA"/>
     <w:rsid w:val="009319EB"/>
     <w:rsid w:val="00931D91"/>
     <w:rsid w:val="00931F8E"/>
     <w:rsid w:val="009335A5"/>
     <w:rsid w:val="00934102"/>
     <w:rsid w:val="009354A3"/>
+    <w:rsid w:val="00936463"/>
     <w:rsid w:val="00936500"/>
     <w:rsid w:val="009368BD"/>
     <w:rsid w:val="009370A3"/>
     <w:rsid w:val="00937890"/>
     <w:rsid w:val="0093790E"/>
     <w:rsid w:val="00940A3C"/>
     <w:rsid w:val="00941774"/>
     <w:rsid w:val="00942622"/>
     <w:rsid w:val="009434BE"/>
     <w:rsid w:val="00943A87"/>
     <w:rsid w:val="009454CF"/>
     <w:rsid w:val="009473E6"/>
     <w:rsid w:val="00950D39"/>
     <w:rsid w:val="009522B1"/>
     <w:rsid w:val="00953407"/>
     <w:rsid w:val="009538F9"/>
     <w:rsid w:val="00953E0D"/>
     <w:rsid w:val="00954196"/>
     <w:rsid w:val="00954491"/>
+    <w:rsid w:val="0095681B"/>
     <w:rsid w:val="00957443"/>
     <w:rsid w:val="00957676"/>
     <w:rsid w:val="00961171"/>
     <w:rsid w:val="00963478"/>
     <w:rsid w:val="00965F16"/>
     <w:rsid w:val="009701DD"/>
     <w:rsid w:val="009710FC"/>
     <w:rsid w:val="009718F6"/>
     <w:rsid w:val="00973167"/>
     <w:rsid w:val="00973AD4"/>
     <w:rsid w:val="00974A56"/>
     <w:rsid w:val="00974ECC"/>
     <w:rsid w:val="009750D4"/>
     <w:rsid w:val="009752EB"/>
     <w:rsid w:val="009758C9"/>
     <w:rsid w:val="00980461"/>
     <w:rsid w:val="00980586"/>
     <w:rsid w:val="0098189D"/>
     <w:rsid w:val="00983389"/>
     <w:rsid w:val="00983AA9"/>
+    <w:rsid w:val="00985DA2"/>
     <w:rsid w:val="00987DB7"/>
     <w:rsid w:val="0099080D"/>
     <w:rsid w:val="00991315"/>
     <w:rsid w:val="009934A2"/>
     <w:rsid w:val="00994961"/>
     <w:rsid w:val="009959B7"/>
     <w:rsid w:val="00995E47"/>
     <w:rsid w:val="00996CCF"/>
     <w:rsid w:val="009974FC"/>
     <w:rsid w:val="009A0F37"/>
     <w:rsid w:val="009A3A79"/>
     <w:rsid w:val="009A3F20"/>
+    <w:rsid w:val="009A4A5B"/>
     <w:rsid w:val="009A4AEF"/>
     <w:rsid w:val="009A6B21"/>
     <w:rsid w:val="009A6FE0"/>
     <w:rsid w:val="009B0516"/>
     <w:rsid w:val="009B0E7B"/>
     <w:rsid w:val="009B1B27"/>
     <w:rsid w:val="009B214F"/>
     <w:rsid w:val="009B28EB"/>
     <w:rsid w:val="009B2DA7"/>
     <w:rsid w:val="009B2E16"/>
     <w:rsid w:val="009B410B"/>
     <w:rsid w:val="009B4457"/>
     <w:rsid w:val="009B495E"/>
     <w:rsid w:val="009B5566"/>
     <w:rsid w:val="009B5612"/>
     <w:rsid w:val="009B66F7"/>
     <w:rsid w:val="009C0518"/>
     <w:rsid w:val="009C1061"/>
     <w:rsid w:val="009C14C3"/>
     <w:rsid w:val="009C3284"/>
+    <w:rsid w:val="009C4B49"/>
     <w:rsid w:val="009C55D2"/>
     <w:rsid w:val="009C721A"/>
     <w:rsid w:val="009D04AB"/>
     <w:rsid w:val="009D2370"/>
     <w:rsid w:val="009D237A"/>
     <w:rsid w:val="009D2C4C"/>
     <w:rsid w:val="009D354A"/>
     <w:rsid w:val="009D3DCD"/>
     <w:rsid w:val="009D512F"/>
     <w:rsid w:val="009D54B6"/>
     <w:rsid w:val="009D56E6"/>
     <w:rsid w:val="009D6850"/>
     <w:rsid w:val="009D6B5E"/>
     <w:rsid w:val="009D7E53"/>
     <w:rsid w:val="009E035F"/>
     <w:rsid w:val="009E11E9"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E2C77"/>
     <w:rsid w:val="009E3F67"/>
+    <w:rsid w:val="009E4168"/>
     <w:rsid w:val="009E42D6"/>
     <w:rsid w:val="009F1E92"/>
     <w:rsid w:val="009F5268"/>
     <w:rsid w:val="009F56D2"/>
     <w:rsid w:val="00A007FB"/>
     <w:rsid w:val="00A0144B"/>
     <w:rsid w:val="00A01A2A"/>
     <w:rsid w:val="00A031C3"/>
     <w:rsid w:val="00A03D8B"/>
     <w:rsid w:val="00A040AC"/>
+    <w:rsid w:val="00A04459"/>
     <w:rsid w:val="00A04D26"/>
     <w:rsid w:val="00A0589B"/>
+    <w:rsid w:val="00A0777C"/>
     <w:rsid w:val="00A112A8"/>
     <w:rsid w:val="00A11577"/>
     <w:rsid w:val="00A129EA"/>
     <w:rsid w:val="00A15DD0"/>
     <w:rsid w:val="00A16645"/>
     <w:rsid w:val="00A168B7"/>
     <w:rsid w:val="00A173EF"/>
     <w:rsid w:val="00A2136F"/>
     <w:rsid w:val="00A25C92"/>
     <w:rsid w:val="00A26304"/>
     <w:rsid w:val="00A2668D"/>
+    <w:rsid w:val="00A2763B"/>
     <w:rsid w:val="00A2779C"/>
     <w:rsid w:val="00A307DC"/>
     <w:rsid w:val="00A30D84"/>
     <w:rsid w:val="00A31867"/>
     <w:rsid w:val="00A3206C"/>
     <w:rsid w:val="00A333BE"/>
     <w:rsid w:val="00A33FFF"/>
     <w:rsid w:val="00A378D2"/>
     <w:rsid w:val="00A41A2F"/>
+    <w:rsid w:val="00A42634"/>
     <w:rsid w:val="00A42665"/>
     <w:rsid w:val="00A42847"/>
     <w:rsid w:val="00A42B9C"/>
     <w:rsid w:val="00A42F50"/>
     <w:rsid w:val="00A44E1B"/>
     <w:rsid w:val="00A45BAD"/>
     <w:rsid w:val="00A4666A"/>
     <w:rsid w:val="00A508DC"/>
     <w:rsid w:val="00A51C59"/>
     <w:rsid w:val="00A51F9B"/>
     <w:rsid w:val="00A52277"/>
     <w:rsid w:val="00A605EE"/>
     <w:rsid w:val="00A605F4"/>
     <w:rsid w:val="00A613D4"/>
     <w:rsid w:val="00A61F9C"/>
     <w:rsid w:val="00A62CED"/>
     <w:rsid w:val="00A6555C"/>
     <w:rsid w:val="00A65F33"/>
     <w:rsid w:val="00A6758C"/>
     <w:rsid w:val="00A711A9"/>
     <w:rsid w:val="00A722F2"/>
     <w:rsid w:val="00A737AD"/>
     <w:rsid w:val="00A760E6"/>
     <w:rsid w:val="00A76ECC"/>
+    <w:rsid w:val="00A773E4"/>
     <w:rsid w:val="00A77F5F"/>
     <w:rsid w:val="00A814A8"/>
     <w:rsid w:val="00A814A9"/>
     <w:rsid w:val="00A82238"/>
     <w:rsid w:val="00A83B72"/>
     <w:rsid w:val="00A84240"/>
     <w:rsid w:val="00A854A6"/>
     <w:rsid w:val="00A85B01"/>
     <w:rsid w:val="00A9257E"/>
+    <w:rsid w:val="00A973DA"/>
     <w:rsid w:val="00A974C2"/>
     <w:rsid w:val="00A97D25"/>
     <w:rsid w:val="00AA20DE"/>
     <w:rsid w:val="00AA2311"/>
     <w:rsid w:val="00AA2DBD"/>
     <w:rsid w:val="00AA4440"/>
     <w:rsid w:val="00AA4BF9"/>
     <w:rsid w:val="00AA6088"/>
     <w:rsid w:val="00AA635F"/>
     <w:rsid w:val="00AB1B83"/>
+    <w:rsid w:val="00AB3B20"/>
     <w:rsid w:val="00AB56A6"/>
     <w:rsid w:val="00AB78F5"/>
     <w:rsid w:val="00AC0298"/>
     <w:rsid w:val="00AC0D63"/>
     <w:rsid w:val="00AC132B"/>
     <w:rsid w:val="00AC17E3"/>
     <w:rsid w:val="00AC2C6E"/>
     <w:rsid w:val="00AC5375"/>
     <w:rsid w:val="00AC633C"/>
     <w:rsid w:val="00AC715F"/>
     <w:rsid w:val="00AD19D0"/>
     <w:rsid w:val="00AD3D8C"/>
     <w:rsid w:val="00AD4F4E"/>
     <w:rsid w:val="00AD778F"/>
+    <w:rsid w:val="00AE0670"/>
     <w:rsid w:val="00AE1046"/>
     <w:rsid w:val="00AE11D3"/>
     <w:rsid w:val="00AE160C"/>
     <w:rsid w:val="00AE18F2"/>
+    <w:rsid w:val="00AE293A"/>
     <w:rsid w:val="00AE54EC"/>
     <w:rsid w:val="00AE57B1"/>
     <w:rsid w:val="00AE5D13"/>
+    <w:rsid w:val="00AE6CC5"/>
     <w:rsid w:val="00AE76FD"/>
+    <w:rsid w:val="00AF14C9"/>
     <w:rsid w:val="00AF17B6"/>
     <w:rsid w:val="00AF2486"/>
     <w:rsid w:val="00AF5462"/>
     <w:rsid w:val="00AF5646"/>
     <w:rsid w:val="00AF5927"/>
     <w:rsid w:val="00AF5E81"/>
+    <w:rsid w:val="00AF685F"/>
     <w:rsid w:val="00AF7F05"/>
     <w:rsid w:val="00AF7F6E"/>
     <w:rsid w:val="00B004EA"/>
     <w:rsid w:val="00B01086"/>
     <w:rsid w:val="00B02EB2"/>
     <w:rsid w:val="00B03DA4"/>
+    <w:rsid w:val="00B03E4D"/>
     <w:rsid w:val="00B05162"/>
     <w:rsid w:val="00B051A4"/>
     <w:rsid w:val="00B1080F"/>
     <w:rsid w:val="00B12487"/>
     <w:rsid w:val="00B13EA1"/>
     <w:rsid w:val="00B148D4"/>
     <w:rsid w:val="00B15607"/>
     <w:rsid w:val="00B15BDC"/>
     <w:rsid w:val="00B17BE8"/>
     <w:rsid w:val="00B17F33"/>
     <w:rsid w:val="00B2204E"/>
+    <w:rsid w:val="00B24138"/>
     <w:rsid w:val="00B24601"/>
     <w:rsid w:val="00B2489E"/>
     <w:rsid w:val="00B27677"/>
     <w:rsid w:val="00B30250"/>
     <w:rsid w:val="00B31559"/>
     <w:rsid w:val="00B33628"/>
     <w:rsid w:val="00B343AC"/>
     <w:rsid w:val="00B34615"/>
     <w:rsid w:val="00B35E04"/>
     <w:rsid w:val="00B3744C"/>
+    <w:rsid w:val="00B37FAA"/>
+    <w:rsid w:val="00B40EDA"/>
     <w:rsid w:val="00B42075"/>
     <w:rsid w:val="00B42677"/>
     <w:rsid w:val="00B4268E"/>
     <w:rsid w:val="00B43523"/>
     <w:rsid w:val="00B4710E"/>
     <w:rsid w:val="00B5062D"/>
     <w:rsid w:val="00B50676"/>
     <w:rsid w:val="00B507CE"/>
     <w:rsid w:val="00B51D26"/>
     <w:rsid w:val="00B531E6"/>
     <w:rsid w:val="00B5549F"/>
+    <w:rsid w:val="00B57C93"/>
     <w:rsid w:val="00B60806"/>
     <w:rsid w:val="00B61299"/>
     <w:rsid w:val="00B61672"/>
     <w:rsid w:val="00B622B9"/>
     <w:rsid w:val="00B63553"/>
+    <w:rsid w:val="00B657F6"/>
+    <w:rsid w:val="00B66EEC"/>
     <w:rsid w:val="00B67D71"/>
     <w:rsid w:val="00B70F93"/>
     <w:rsid w:val="00B729C4"/>
     <w:rsid w:val="00B75C9F"/>
     <w:rsid w:val="00B770F6"/>
     <w:rsid w:val="00B82C25"/>
     <w:rsid w:val="00B82F22"/>
     <w:rsid w:val="00B83233"/>
     <w:rsid w:val="00B83A41"/>
     <w:rsid w:val="00B83F61"/>
     <w:rsid w:val="00B9019B"/>
     <w:rsid w:val="00B90467"/>
     <w:rsid w:val="00B90B90"/>
     <w:rsid w:val="00B92604"/>
     <w:rsid w:val="00B93184"/>
     <w:rsid w:val="00B9358A"/>
     <w:rsid w:val="00B93F64"/>
     <w:rsid w:val="00B94025"/>
     <w:rsid w:val="00B94E8F"/>
     <w:rsid w:val="00B95D34"/>
     <w:rsid w:val="00B969B6"/>
     <w:rsid w:val="00B97B7B"/>
     <w:rsid w:val="00BA0FC2"/>
     <w:rsid w:val="00BA2DF2"/>
     <w:rsid w:val="00BA3AF7"/>
     <w:rsid w:val="00BA7010"/>
     <w:rsid w:val="00BB0604"/>
     <w:rsid w:val="00BB2058"/>
     <w:rsid w:val="00BB20D1"/>
     <w:rsid w:val="00BB25F9"/>
     <w:rsid w:val="00BB49D7"/>
     <w:rsid w:val="00BB551C"/>
     <w:rsid w:val="00BC0564"/>
+    <w:rsid w:val="00BC1237"/>
     <w:rsid w:val="00BC1488"/>
     <w:rsid w:val="00BC2FE8"/>
     <w:rsid w:val="00BC4580"/>
     <w:rsid w:val="00BC4B9C"/>
+    <w:rsid w:val="00BC6283"/>
     <w:rsid w:val="00BC7420"/>
     <w:rsid w:val="00BD051C"/>
     <w:rsid w:val="00BD171D"/>
+    <w:rsid w:val="00BD2EDF"/>
     <w:rsid w:val="00BD3AFC"/>
     <w:rsid w:val="00BD5203"/>
     <w:rsid w:val="00BD5580"/>
     <w:rsid w:val="00BD674A"/>
     <w:rsid w:val="00BE0880"/>
     <w:rsid w:val="00BE11E1"/>
     <w:rsid w:val="00BE1E4E"/>
+    <w:rsid w:val="00BE20E1"/>
     <w:rsid w:val="00BE2C05"/>
     <w:rsid w:val="00BE2C40"/>
     <w:rsid w:val="00BE2E09"/>
     <w:rsid w:val="00BE5A93"/>
     <w:rsid w:val="00BE7243"/>
     <w:rsid w:val="00BF08BF"/>
+    <w:rsid w:val="00BF09C7"/>
     <w:rsid w:val="00BF1751"/>
     <w:rsid w:val="00BF1E64"/>
     <w:rsid w:val="00BF215B"/>
     <w:rsid w:val="00BF22D8"/>
     <w:rsid w:val="00BF2481"/>
     <w:rsid w:val="00BF2E1E"/>
     <w:rsid w:val="00BF3D6A"/>
     <w:rsid w:val="00BF45CA"/>
     <w:rsid w:val="00BF4F59"/>
     <w:rsid w:val="00BF5819"/>
     <w:rsid w:val="00BF5FEA"/>
     <w:rsid w:val="00BF784C"/>
     <w:rsid w:val="00C02B6D"/>
     <w:rsid w:val="00C036F6"/>
     <w:rsid w:val="00C03EE1"/>
     <w:rsid w:val="00C05D15"/>
     <w:rsid w:val="00C0651B"/>
     <w:rsid w:val="00C1048E"/>
     <w:rsid w:val="00C109BF"/>
     <w:rsid w:val="00C10C30"/>
     <w:rsid w:val="00C12B47"/>
     <w:rsid w:val="00C13F55"/>
     <w:rsid w:val="00C141C1"/>
     <w:rsid w:val="00C14231"/>
     <w:rsid w:val="00C146F0"/>
     <w:rsid w:val="00C1494A"/>
     <w:rsid w:val="00C153ED"/>
     <w:rsid w:val="00C15B8A"/>
     <w:rsid w:val="00C17D8E"/>
     <w:rsid w:val="00C20ADB"/>
     <w:rsid w:val="00C20D63"/>
     <w:rsid w:val="00C24351"/>
     <w:rsid w:val="00C255E3"/>
     <w:rsid w:val="00C271D4"/>
     <w:rsid w:val="00C2744D"/>
     <w:rsid w:val="00C31C34"/>
+    <w:rsid w:val="00C32CD0"/>
     <w:rsid w:val="00C33289"/>
     <w:rsid w:val="00C351C7"/>
     <w:rsid w:val="00C3561C"/>
     <w:rsid w:val="00C357CE"/>
     <w:rsid w:val="00C3724B"/>
     <w:rsid w:val="00C37BB6"/>
     <w:rsid w:val="00C41B93"/>
     <w:rsid w:val="00C4409C"/>
     <w:rsid w:val="00C44678"/>
+    <w:rsid w:val="00C449C3"/>
     <w:rsid w:val="00C45FF8"/>
     <w:rsid w:val="00C4632D"/>
     <w:rsid w:val="00C46B8C"/>
     <w:rsid w:val="00C47ADF"/>
     <w:rsid w:val="00C520E3"/>
     <w:rsid w:val="00C5274F"/>
     <w:rsid w:val="00C530AA"/>
+    <w:rsid w:val="00C544AE"/>
     <w:rsid w:val="00C54625"/>
+    <w:rsid w:val="00C54693"/>
     <w:rsid w:val="00C555A5"/>
     <w:rsid w:val="00C55FE0"/>
     <w:rsid w:val="00C56488"/>
     <w:rsid w:val="00C6042B"/>
+    <w:rsid w:val="00C62772"/>
     <w:rsid w:val="00C671BD"/>
     <w:rsid w:val="00C71CE5"/>
     <w:rsid w:val="00C71DED"/>
     <w:rsid w:val="00C72B6D"/>
     <w:rsid w:val="00C73D5B"/>
     <w:rsid w:val="00C74C61"/>
     <w:rsid w:val="00C75F99"/>
     <w:rsid w:val="00C767B4"/>
+    <w:rsid w:val="00C80092"/>
     <w:rsid w:val="00C83D90"/>
     <w:rsid w:val="00C843A4"/>
     <w:rsid w:val="00C84A78"/>
     <w:rsid w:val="00C853A2"/>
     <w:rsid w:val="00C857B2"/>
+    <w:rsid w:val="00C85D93"/>
+    <w:rsid w:val="00C863A7"/>
     <w:rsid w:val="00C87494"/>
     <w:rsid w:val="00C90EBC"/>
     <w:rsid w:val="00C90FE2"/>
     <w:rsid w:val="00C91724"/>
     <w:rsid w:val="00C9273F"/>
     <w:rsid w:val="00C928A4"/>
     <w:rsid w:val="00C9331E"/>
     <w:rsid w:val="00C933D4"/>
     <w:rsid w:val="00C946A0"/>
     <w:rsid w:val="00C9592C"/>
     <w:rsid w:val="00C960E5"/>
     <w:rsid w:val="00CA00DE"/>
     <w:rsid w:val="00CA05F5"/>
     <w:rsid w:val="00CA10CD"/>
     <w:rsid w:val="00CA1613"/>
     <w:rsid w:val="00CA22DD"/>
     <w:rsid w:val="00CA23CE"/>
     <w:rsid w:val="00CA2624"/>
     <w:rsid w:val="00CA2A0B"/>
     <w:rsid w:val="00CA3278"/>
     <w:rsid w:val="00CA399C"/>
     <w:rsid w:val="00CA3CF5"/>
     <w:rsid w:val="00CA41B9"/>
     <w:rsid w:val="00CA44D1"/>
     <w:rsid w:val="00CA5C20"/>
+    <w:rsid w:val="00CA5E9D"/>
     <w:rsid w:val="00CA7762"/>
     <w:rsid w:val="00CB064F"/>
     <w:rsid w:val="00CB170F"/>
     <w:rsid w:val="00CB28E9"/>
     <w:rsid w:val="00CB32B4"/>
     <w:rsid w:val="00CB62A2"/>
     <w:rsid w:val="00CB6ED4"/>
     <w:rsid w:val="00CC072D"/>
     <w:rsid w:val="00CC07A6"/>
     <w:rsid w:val="00CC13EE"/>
     <w:rsid w:val="00CC2157"/>
     <w:rsid w:val="00CC224D"/>
+    <w:rsid w:val="00CC2B28"/>
     <w:rsid w:val="00CC564B"/>
     <w:rsid w:val="00CC7A52"/>
     <w:rsid w:val="00CD07F1"/>
+    <w:rsid w:val="00CD0AE9"/>
     <w:rsid w:val="00CD0ED3"/>
     <w:rsid w:val="00CD1531"/>
     <w:rsid w:val="00CD43E9"/>
     <w:rsid w:val="00CD4530"/>
     <w:rsid w:val="00CD4C05"/>
     <w:rsid w:val="00CD5B53"/>
     <w:rsid w:val="00CD661B"/>
     <w:rsid w:val="00CE16A7"/>
     <w:rsid w:val="00CE554D"/>
     <w:rsid w:val="00CE7852"/>
     <w:rsid w:val="00CF1A6A"/>
     <w:rsid w:val="00CF24B2"/>
     <w:rsid w:val="00CF45CA"/>
     <w:rsid w:val="00CF4F9E"/>
     <w:rsid w:val="00CF74C0"/>
     <w:rsid w:val="00D00388"/>
     <w:rsid w:val="00D025B0"/>
+    <w:rsid w:val="00D03201"/>
     <w:rsid w:val="00D05798"/>
     <w:rsid w:val="00D05828"/>
     <w:rsid w:val="00D10679"/>
     <w:rsid w:val="00D1106E"/>
     <w:rsid w:val="00D13947"/>
     <w:rsid w:val="00D13AC1"/>
     <w:rsid w:val="00D155EC"/>
     <w:rsid w:val="00D17AC5"/>
     <w:rsid w:val="00D21CDE"/>
     <w:rsid w:val="00D2214E"/>
     <w:rsid w:val="00D221CF"/>
+    <w:rsid w:val="00D2533D"/>
     <w:rsid w:val="00D26FEF"/>
     <w:rsid w:val="00D33C6C"/>
     <w:rsid w:val="00D37622"/>
     <w:rsid w:val="00D40B42"/>
+    <w:rsid w:val="00D42A15"/>
     <w:rsid w:val="00D43DAF"/>
     <w:rsid w:val="00D45552"/>
     <w:rsid w:val="00D460AD"/>
     <w:rsid w:val="00D503E9"/>
     <w:rsid w:val="00D51CC1"/>
     <w:rsid w:val="00D52843"/>
     <w:rsid w:val="00D52F5A"/>
     <w:rsid w:val="00D541B2"/>
     <w:rsid w:val="00D54B74"/>
     <w:rsid w:val="00D54B8D"/>
     <w:rsid w:val="00D61774"/>
     <w:rsid w:val="00D61D9E"/>
     <w:rsid w:val="00D6215A"/>
+    <w:rsid w:val="00D62362"/>
     <w:rsid w:val="00D63C06"/>
     <w:rsid w:val="00D649ED"/>
     <w:rsid w:val="00D656C2"/>
     <w:rsid w:val="00D67EF7"/>
     <w:rsid w:val="00D70F9E"/>
     <w:rsid w:val="00D75E9B"/>
     <w:rsid w:val="00D76BD1"/>
     <w:rsid w:val="00D77155"/>
     <w:rsid w:val="00D8048A"/>
+    <w:rsid w:val="00D80BBD"/>
     <w:rsid w:val="00D811BF"/>
     <w:rsid w:val="00D82A74"/>
     <w:rsid w:val="00D83945"/>
     <w:rsid w:val="00D85909"/>
     <w:rsid w:val="00D867DB"/>
     <w:rsid w:val="00D867E9"/>
     <w:rsid w:val="00D9160D"/>
     <w:rsid w:val="00D92E65"/>
     <w:rsid w:val="00D93C95"/>
     <w:rsid w:val="00D96652"/>
     <w:rsid w:val="00D96E82"/>
     <w:rsid w:val="00D9745D"/>
     <w:rsid w:val="00D978FC"/>
     <w:rsid w:val="00D97DEF"/>
+    <w:rsid w:val="00DA0F4D"/>
     <w:rsid w:val="00DA1498"/>
     <w:rsid w:val="00DA3534"/>
     <w:rsid w:val="00DA4995"/>
     <w:rsid w:val="00DA5BE7"/>
     <w:rsid w:val="00DA5C89"/>
     <w:rsid w:val="00DB0051"/>
     <w:rsid w:val="00DB01FD"/>
     <w:rsid w:val="00DB0EF7"/>
     <w:rsid w:val="00DB1A48"/>
     <w:rsid w:val="00DB26E0"/>
     <w:rsid w:val="00DB2957"/>
     <w:rsid w:val="00DB2B54"/>
     <w:rsid w:val="00DB362D"/>
+    <w:rsid w:val="00DB3B7D"/>
     <w:rsid w:val="00DB46D6"/>
+    <w:rsid w:val="00DB51E8"/>
     <w:rsid w:val="00DB60A1"/>
     <w:rsid w:val="00DB6101"/>
     <w:rsid w:val="00DB6E60"/>
     <w:rsid w:val="00DB741E"/>
+    <w:rsid w:val="00DC11E8"/>
+    <w:rsid w:val="00DC1295"/>
     <w:rsid w:val="00DC177B"/>
     <w:rsid w:val="00DC18CB"/>
     <w:rsid w:val="00DC35B3"/>
     <w:rsid w:val="00DC360C"/>
     <w:rsid w:val="00DC5B4B"/>
     <w:rsid w:val="00DC6CF4"/>
     <w:rsid w:val="00DD0370"/>
     <w:rsid w:val="00DD3E7A"/>
     <w:rsid w:val="00DD3FA4"/>
     <w:rsid w:val="00DD5ECB"/>
     <w:rsid w:val="00DD628C"/>
     <w:rsid w:val="00DD6895"/>
     <w:rsid w:val="00DE062C"/>
     <w:rsid w:val="00DE5C1D"/>
     <w:rsid w:val="00DE760D"/>
     <w:rsid w:val="00DF19F9"/>
     <w:rsid w:val="00DF1FCD"/>
     <w:rsid w:val="00DF3EC7"/>
     <w:rsid w:val="00DF5184"/>
     <w:rsid w:val="00DF5211"/>
     <w:rsid w:val="00DF5F14"/>
     <w:rsid w:val="00E0017B"/>
     <w:rsid w:val="00E0039A"/>
     <w:rsid w:val="00E01B5F"/>
     <w:rsid w:val="00E01FEF"/>
     <w:rsid w:val="00E029A4"/>
     <w:rsid w:val="00E03C1B"/>
+    <w:rsid w:val="00E04142"/>
     <w:rsid w:val="00E04419"/>
     <w:rsid w:val="00E04FD3"/>
     <w:rsid w:val="00E05079"/>
     <w:rsid w:val="00E05C70"/>
     <w:rsid w:val="00E07FA7"/>
     <w:rsid w:val="00E10559"/>
     <w:rsid w:val="00E10ED3"/>
     <w:rsid w:val="00E11985"/>
     <w:rsid w:val="00E12719"/>
     <w:rsid w:val="00E146D1"/>
     <w:rsid w:val="00E148F1"/>
+    <w:rsid w:val="00E15B55"/>
     <w:rsid w:val="00E15BC6"/>
     <w:rsid w:val="00E17E66"/>
     <w:rsid w:val="00E2085F"/>
     <w:rsid w:val="00E20940"/>
     <w:rsid w:val="00E20B4F"/>
     <w:rsid w:val="00E244D4"/>
+    <w:rsid w:val="00E2508C"/>
     <w:rsid w:val="00E25391"/>
+    <w:rsid w:val="00E27778"/>
     <w:rsid w:val="00E307AC"/>
     <w:rsid w:val="00E30BE0"/>
     <w:rsid w:val="00E30D64"/>
     <w:rsid w:val="00E32A7C"/>
+    <w:rsid w:val="00E32B4F"/>
     <w:rsid w:val="00E32CBF"/>
     <w:rsid w:val="00E359E0"/>
     <w:rsid w:val="00E37290"/>
     <w:rsid w:val="00E37BA6"/>
     <w:rsid w:val="00E4366F"/>
     <w:rsid w:val="00E44EC6"/>
     <w:rsid w:val="00E45DB5"/>
     <w:rsid w:val="00E46FC5"/>
     <w:rsid w:val="00E47118"/>
+    <w:rsid w:val="00E47B9A"/>
     <w:rsid w:val="00E50C03"/>
     <w:rsid w:val="00E527D3"/>
     <w:rsid w:val="00E55B15"/>
     <w:rsid w:val="00E60D48"/>
+    <w:rsid w:val="00E62544"/>
     <w:rsid w:val="00E6393C"/>
     <w:rsid w:val="00E64C11"/>
     <w:rsid w:val="00E67AD4"/>
     <w:rsid w:val="00E70742"/>
     <w:rsid w:val="00E76247"/>
     <w:rsid w:val="00E765E5"/>
     <w:rsid w:val="00E80248"/>
     <w:rsid w:val="00E81D1D"/>
     <w:rsid w:val="00E82103"/>
     <w:rsid w:val="00E82B99"/>
     <w:rsid w:val="00E83946"/>
     <w:rsid w:val="00E84A1C"/>
     <w:rsid w:val="00E84F03"/>
+    <w:rsid w:val="00E873FF"/>
     <w:rsid w:val="00E879AC"/>
     <w:rsid w:val="00E9030E"/>
     <w:rsid w:val="00E91042"/>
     <w:rsid w:val="00E91227"/>
     <w:rsid w:val="00E92482"/>
+    <w:rsid w:val="00E953FF"/>
     <w:rsid w:val="00E95954"/>
     <w:rsid w:val="00E96688"/>
     <w:rsid w:val="00E96998"/>
     <w:rsid w:val="00E96D5D"/>
     <w:rsid w:val="00E97A5C"/>
     <w:rsid w:val="00EA06A4"/>
     <w:rsid w:val="00EA0DA8"/>
+    <w:rsid w:val="00EA137D"/>
     <w:rsid w:val="00EA2439"/>
     <w:rsid w:val="00EA2CA1"/>
     <w:rsid w:val="00EA3C53"/>
     <w:rsid w:val="00EA58A1"/>
+    <w:rsid w:val="00EA5D70"/>
     <w:rsid w:val="00EA5F5B"/>
     <w:rsid w:val="00EA6720"/>
     <w:rsid w:val="00EA717C"/>
     <w:rsid w:val="00EB04E7"/>
     <w:rsid w:val="00EB1771"/>
     <w:rsid w:val="00EB2762"/>
     <w:rsid w:val="00EB2870"/>
     <w:rsid w:val="00EB4BF1"/>
     <w:rsid w:val="00EB58B7"/>
     <w:rsid w:val="00EB58D8"/>
     <w:rsid w:val="00EB6AA2"/>
     <w:rsid w:val="00EB6EE7"/>
     <w:rsid w:val="00EB71F0"/>
     <w:rsid w:val="00EC042D"/>
     <w:rsid w:val="00EC05D5"/>
     <w:rsid w:val="00EC182D"/>
     <w:rsid w:val="00EC1CA2"/>
     <w:rsid w:val="00EC42E8"/>
     <w:rsid w:val="00EC4923"/>
     <w:rsid w:val="00EC4A38"/>
     <w:rsid w:val="00EC72F2"/>
     <w:rsid w:val="00ED0708"/>
     <w:rsid w:val="00ED0C69"/>
     <w:rsid w:val="00ED0D80"/>
     <w:rsid w:val="00ED3D31"/>
     <w:rsid w:val="00ED4500"/>
     <w:rsid w:val="00ED4874"/>
     <w:rsid w:val="00ED5E1B"/>
+    <w:rsid w:val="00ED68A4"/>
     <w:rsid w:val="00ED7A27"/>
     <w:rsid w:val="00ED7E04"/>
     <w:rsid w:val="00EE0713"/>
     <w:rsid w:val="00EE0AD5"/>
     <w:rsid w:val="00EE0D17"/>
     <w:rsid w:val="00EE1E10"/>
     <w:rsid w:val="00EE323D"/>
     <w:rsid w:val="00EE38E8"/>
     <w:rsid w:val="00EE3B0B"/>
     <w:rsid w:val="00EE6B9B"/>
     <w:rsid w:val="00EE7427"/>
     <w:rsid w:val="00EE773A"/>
     <w:rsid w:val="00EE7AAE"/>
     <w:rsid w:val="00EF0F83"/>
     <w:rsid w:val="00EF1557"/>
     <w:rsid w:val="00EF30BF"/>
     <w:rsid w:val="00EF316F"/>
     <w:rsid w:val="00EF3C11"/>
     <w:rsid w:val="00EF4CDB"/>
     <w:rsid w:val="00EF4FB0"/>
     <w:rsid w:val="00EF5788"/>
     <w:rsid w:val="00EF6A44"/>
     <w:rsid w:val="00F02ED8"/>
     <w:rsid w:val="00F148CE"/>
     <w:rsid w:val="00F15674"/>
     <w:rsid w:val="00F17388"/>
     <w:rsid w:val="00F20ECA"/>
+    <w:rsid w:val="00F21554"/>
     <w:rsid w:val="00F22215"/>
     <w:rsid w:val="00F234D0"/>
     <w:rsid w:val="00F25186"/>
+    <w:rsid w:val="00F26F47"/>
     <w:rsid w:val="00F27085"/>
     <w:rsid w:val="00F30E02"/>
+    <w:rsid w:val="00F30F51"/>
     <w:rsid w:val="00F310DD"/>
     <w:rsid w:val="00F33F17"/>
     <w:rsid w:val="00F34F8E"/>
     <w:rsid w:val="00F35230"/>
     <w:rsid w:val="00F354B0"/>
     <w:rsid w:val="00F35D1F"/>
     <w:rsid w:val="00F361A2"/>
     <w:rsid w:val="00F366EF"/>
     <w:rsid w:val="00F40473"/>
     <w:rsid w:val="00F41272"/>
     <w:rsid w:val="00F4244A"/>
     <w:rsid w:val="00F43CAB"/>
     <w:rsid w:val="00F44D91"/>
     <w:rsid w:val="00F45D1F"/>
     <w:rsid w:val="00F47DCA"/>
     <w:rsid w:val="00F51A94"/>
     <w:rsid w:val="00F51DA2"/>
     <w:rsid w:val="00F535BF"/>
     <w:rsid w:val="00F53EE8"/>
     <w:rsid w:val="00F54399"/>
     <w:rsid w:val="00F54887"/>
     <w:rsid w:val="00F55847"/>
     <w:rsid w:val="00F56A61"/>
     <w:rsid w:val="00F61708"/>
     <w:rsid w:val="00F638DF"/>
     <w:rsid w:val="00F63A34"/>
     <w:rsid w:val="00F64B37"/>
     <w:rsid w:val="00F65541"/>
     <w:rsid w:val="00F679AA"/>
     <w:rsid w:val="00F70911"/>
+    <w:rsid w:val="00F71D04"/>
     <w:rsid w:val="00F72280"/>
     <w:rsid w:val="00F7264F"/>
     <w:rsid w:val="00F727FB"/>
     <w:rsid w:val="00F728C9"/>
     <w:rsid w:val="00F7366B"/>
     <w:rsid w:val="00F75B6B"/>
     <w:rsid w:val="00F7675B"/>
     <w:rsid w:val="00F767A0"/>
     <w:rsid w:val="00F76979"/>
     <w:rsid w:val="00F76C3E"/>
     <w:rsid w:val="00F77060"/>
     <w:rsid w:val="00F77308"/>
     <w:rsid w:val="00F77C1D"/>
     <w:rsid w:val="00F823BC"/>
+    <w:rsid w:val="00F8366E"/>
     <w:rsid w:val="00F837D4"/>
     <w:rsid w:val="00F84A4E"/>
     <w:rsid w:val="00F85227"/>
     <w:rsid w:val="00F909F4"/>
+    <w:rsid w:val="00F91F0B"/>
     <w:rsid w:val="00F96682"/>
     <w:rsid w:val="00FA1A21"/>
     <w:rsid w:val="00FA1B66"/>
     <w:rsid w:val="00FA23A1"/>
     <w:rsid w:val="00FA3100"/>
     <w:rsid w:val="00FA3104"/>
     <w:rsid w:val="00FA38CC"/>
     <w:rsid w:val="00FA5821"/>
     <w:rsid w:val="00FA59E9"/>
     <w:rsid w:val="00FA5DF4"/>
     <w:rsid w:val="00FA6808"/>
     <w:rsid w:val="00FA7E82"/>
     <w:rsid w:val="00FB025A"/>
     <w:rsid w:val="00FB0498"/>
     <w:rsid w:val="00FB3C05"/>
     <w:rsid w:val="00FB55A4"/>
     <w:rsid w:val="00FB6AE6"/>
+    <w:rsid w:val="00FB7F2E"/>
     <w:rsid w:val="00FC08EA"/>
     <w:rsid w:val="00FC0A94"/>
     <w:rsid w:val="00FC291D"/>
     <w:rsid w:val="00FC318F"/>
     <w:rsid w:val="00FC3648"/>
     <w:rsid w:val="00FC4C8A"/>
     <w:rsid w:val="00FC5D7E"/>
     <w:rsid w:val="00FC6482"/>
     <w:rsid w:val="00FC75AE"/>
     <w:rsid w:val="00FD2F10"/>
     <w:rsid w:val="00FD3628"/>
     <w:rsid w:val="00FD3B27"/>
     <w:rsid w:val="00FD444A"/>
     <w:rsid w:val="00FD4726"/>
     <w:rsid w:val="00FD6B24"/>
     <w:rsid w:val="00FD799C"/>
     <w:rsid w:val="00FD7C27"/>
     <w:rsid w:val="00FE04B9"/>
     <w:rsid w:val="00FE1A6F"/>
+    <w:rsid w:val="00FE2A81"/>
     <w:rsid w:val="00FE4705"/>
     <w:rsid w:val="00FE7B37"/>
     <w:rsid w:val="00FF3730"/>
     <w:rsid w:val="00FF400B"/>
     <w:rsid w:val="00FF42A9"/>
     <w:rsid w:val="00FF6253"/>
     <w:rsid w:val="00FF730D"/>
     <w:rsid w:val="00FF772E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5DEA9666"/>
   <w15:docId w15:val="{5C644A8F-5569-DD4E-A35F-B2445AD34B64}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -25876,51 +25145,51 @@
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007B3C58"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
     <w:name w:val="p1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00DB362D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="5520789">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="13965915">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -26827,50 +26096,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2030569478">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1285041480">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1328021517">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1343580831">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -26919,50 +26201,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1554658643">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1557936506">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1558584805">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1568416690">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -27231,50 +26526,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1917202717">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1969359837">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2049331293">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2071034764">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -27303,51 +26611,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2117171681">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0260654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/news/blog/2012/12/13/umaine-wins-4m-doe-award/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dditoro@ce.udel.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damian.brady@maine.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jembe.2021.151686" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://earthobservatory.nasa.gov/IOTD/view.php?id=90777&amp;src=i" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://landsat.gsfc.nasa.gov/oyster-prospecting-with-landsat-8/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.erf.org/cgi-bin/conference07_abstract.pl?conference=erf2007&amp;id=99" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerf.memberclicks.net/cesn-2024-issue-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://qq4nm4zz3u.search.serialssolutions.com/?__char_set=utf8&amp;id=doi:10.1002/eap.2006&amp;sid=libx&amp;genre=article" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemp@umces.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fishres.2024.107055" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connect.fisheries.noaa.gov/ANRC/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquaculture.2025.742408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjfas-2020-0423" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jumars@maine.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hal.2025.103039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquaculture.2025.743133" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3354/meps14691" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquaculture.2025.742775" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://earthobservatory.nasa.gov/IOTD/view.php?id=90777&amp;src=i" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damian.brady@maine.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquaculture.2025.743441" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquaculture.2025.742788" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jembe.2021.151686" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3354/meps15190" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1002/edn3.70072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://qq4nm4zz3u.search.serialssolutions.com/?__char_set=utf8&amp;id=doi:10.1002/eap.2006&amp;sid=libx&amp;genre=article" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.erf.org/cgi-bin/conference07_abstract.pl?conference=erf2007&amp;id=99" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3354/meps15076" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1111/jwas.70012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerf.memberclicks.net/cesn-2024-issue-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connect.fisheries.noaa.gov/ANRC/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00168-26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3354/esr01435" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjfas-2020-0423" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.algal.2025.104383" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:10.1126/science.adt6788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fishres.2024.107055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0260654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/news/blog/2012/12/13/umaine-wins-4m-doe-award/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/bradylab/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jpy.70219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1029/2025GB008643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aquaculture.2025.742408" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://landsat.gsfc.nasa.gov/oyster-prospecting-with-landsat-8/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dditoro@ce.udel.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -27571,76 +26879,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>40</Pages>
-[...1 lines deleted...]
-  <Characters>102489</Characters>
+  <Pages>39</Pages>
+  <Words>17701</Words>
+  <Characters>100898</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>854</Lines>
-  <Paragraphs>240</Paragraphs>
+  <Lines>840</Lines>
+  <Paragraphs>236</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CURRICULUM VITAE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>120229</CharactersWithSpaces>
+  <CharactersWithSpaces>118363</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>6684714</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:kemp@umces.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1179740</vt:i4>
       </vt:variant>
       <vt:variant>