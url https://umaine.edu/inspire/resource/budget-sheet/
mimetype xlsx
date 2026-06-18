--- v0 (2026-04-19)
+++ v1 (2026-06-18)
@@ -3,141 +3,142 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10215"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://umainesystem-my.sharepoint.com/personal/christopher_coplin_maine_edu/Documents/FY26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/JamesBeaupre/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{4938001B-31F6-4C2B-8B33-FEFC81E87EBC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F00FF91D-9736-4718-AF25-82C5321BE24E}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ECE73BE5-9B22-CF42-8D40-5DA8DD59496B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="740" yWindow="1620" windowWidth="30240" windowHeight="18980" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="A" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D28" i="1" l="1"/>
-[...7 lines deleted...]
-  <c r="H27" i="1" s="1"/>
+  <c r="E18" i="1" l="1"/>
   <c r="D29" i="1"/>
   <c r="H29" i="1" s="1"/>
-  <c r="D13" i="1"/>
-  <c r="E13" i="1" s="1"/>
+  <c r="D17" i="1"/>
+  <c r="E17" i="1" s="1"/>
+  <c r="D25" i="1"/>
+  <c r="F25" i="1" s="1"/>
+  <c r="H25" i="1" s="1"/>
+  <c r="D28" i="1"/>
+  <c r="H28" i="1" s="1"/>
+  <c r="D30" i="1"/>
+  <c r="H30" i="1" s="1"/>
   <c r="D14" i="1"/>
   <c r="E14" i="1" s="1"/>
   <c r="D15" i="1"/>
   <c r="E15" i="1" s="1"/>
-  <c r="F15" i="1" s="1"/>
-[...6 lines deleted...]
-  <c r="H20" i="1" s="1"/>
+  <c r="D16" i="1"/>
+  <c r="E16" i="1" s="1"/>
+  <c r="F16" i="1" s="1"/>
+  <c r="H16" i="1" s="1"/>
+  <c r="D18" i="1"/>
   <c r="D21" i="1"/>
-  <c r="F21" i="1"/>
+  <c r="F21" i="1" s="1"/>
   <c r="H21" i="1" s="1"/>
   <c r="D22" i="1"/>
   <c r="F22" i="1" s="1"/>
   <c r="H22" i="1" s="1"/>
   <c r="D23" i="1"/>
   <c r="F23" i="1" s="1"/>
   <c r="H23" i="1" s="1"/>
+  <c r="D24" i="1"/>
+  <c r="F24" i="1" s="1"/>
+  <c r="H24" i="1" s="1"/>
+  <c r="D20" i="1"/>
+  <c r="F20" i="1" s="1"/>
+  <c r="H20" i="1" s="1"/>
+  <c r="D26" i="1"/>
+  <c r="H26" i="1" s="1"/>
   <c r="D19" i="1"/>
-  <c r="F19" i="1" s="1"/>
   <c r="H19" i="1" s="1"/>
-  <c r="D25" i="1"/>
-[...1 lines deleted...]
-  <c r="D18" i="1"/>
+  <c r="F18" i="1" l="1"/>
   <c r="H18" i="1" s="1"/>
-  <c r="D30" i="1" l="1"/>
+  <c r="D31" i="1"/>
+  <c r="C35" i="1"/>
+  <c r="E31" i="1"/>
   <c r="C34" i="1"/>
-  <c r="E30" i="1"/>
-[...2 lines deleted...]
-  <c r="H13" i="1" s="1"/>
   <c r="F14" i="1"/>
   <c r="H14" i="1" s="1"/>
-  <c r="F16" i="1"/>
-[...2 lines deleted...]
-  <c r="C35" i="1" s="1"/>
+  <c r="F15" i="1"/>
+  <c r="H15" i="1" s="1"/>
+  <c r="F17" i="1"/>
+  <c r="H17" i="1" s="1"/>
+  <c r="F31" i="1" l="1"/>
   <c r="C36" i="1" s="1"/>
-  <c r="H30" i="1"/>
+  <c r="C37" i="1" s="1"/>
+  <c r="H31" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <si>
     <t>Input numbers in red blocks</t>
   </si>
   <si>
     <t>blue blocks self calculate</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Undergraduate</t>
   </si>
   <si>
     <t>Materials</t>
   </si>
   <si>
     <t>Travel</t>
   </si>
   <si>
     <t>Totals</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
@@ -289,50 +290,53 @@
     <t>Instruction 53.0%</t>
   </si>
   <si>
     <t>Temp - Hourly</t>
   </si>
   <si>
     <t>Research 47.7%</t>
   </si>
   <si>
     <t>LAB FEES</t>
   </si>
   <si>
     <t>Enter applicable IDC rate (see above for rates)</t>
   </si>
   <si>
     <t>UMaine External Contracts Budget Sheet</t>
   </si>
   <si>
     <t>Invoice</t>
   </si>
   <si>
     <t>Lead PI</t>
   </si>
   <si>
     <t>UMS IDC RATES</t>
+  </si>
+  <si>
+    <t>UMS Graduate Student Fringe Rate:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="10"/>
@@ -1205,746 +1209,774 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I44"/>
+  <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9:C9"/>
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" x14ac:dyDescent="0.5"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.44140625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="9.94140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="42.5" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.5" style="1" customWidth="1"/>
-    <col min="4" max="4" width="14.44140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.5" style="1" customWidth="1"/>
     <col min="5" max="5" width="14.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.6640625" style="1" customWidth="1"/>
-    <col min="7" max="7" width="4.21875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="4.1640625" style="1" customWidth="1"/>
     <col min="8" max="8" width="15.6640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="1.6640625" style="1" customWidth="1"/>
-    <col min="10" max="10" width="9.109375" style="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9.109375" style="1"/>
+    <col min="10" max="10" width="9.1640625" style="1"/>
+    <col min="11" max="13" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="16.1640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.1640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="20.100000000000001" x14ac:dyDescent="0.7">
+    <row r="1" spans="1:9" ht="20" x14ac:dyDescent="0.2">
       <c r="A1" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.5">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="16"/>
       <c r="D2" s="17" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.5">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>46</v>
       </c>
       <c r="C3" s="46"/>
       <c r="D3" s="17" t="s">
         <v>45</v>
       </c>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.5">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="43" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="44"/>
       <c r="D4" s="17" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.5">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="19"/>
       <c r="B5" s="43" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="44"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.5">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B6" s="47" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="48"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.5">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="49">
         <v>0.32</v>
       </c>
       <c r="C7" s="50"/>
       <c r="D7" s="1" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.5">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="37">
-        <v>0.495</v>
+        <v>0.48599999999999999</v>
       </c>
       <c r="C8" s="38"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.5">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="37">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="C9" s="38"/>
     </row>
-    <row r="10" spans="1:9" ht="15.3" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-[...4 lines deleted...]
-      <c r="A11" s="31" t="s">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="37">
+        <v>7.6499999999999999E-2</v>
+      </c>
+      <c r="C10" s="38"/>
+    </row>
+    <row r="11" spans="1:9" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+    </row>
+    <row r="12" spans="1:9" ht="17" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="32" t="s">
+      <c r="B12" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="32" t="s">
+      <c r="C12" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="D11" s="33" t="s">
+      <c r="D12" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="E11" s="33" t="s">
+      <c r="E12" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="F11" s="33" t="s">
+      <c r="F12" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="G11" s="33"/>
-      <c r="H11" s="33" t="s">
+      <c r="G12" s="33"/>
+      <c r="H12" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="I11" s="3"/>
-[...13 lines deleted...]
-      <c r="A13" s="4" t="s">
+      <c r="I12" s="3"/>
+    </row>
+    <row r="13" spans="1:9" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="12"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="5"/>
+    </row>
+    <row r="14" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="4" t="s">
         <v>19</v>
-      </c>
-[...23 lines deleted...]
-        <v>18</v>
       </c>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="6">
-        <f t="shared" si="0"/>
+        <f t="shared" ref="D14:D21" si="0">SUM(B14*C14)</f>
         <v>0</v>
       </c>
       <c r="E14" s="6">
-        <f>SUM(D14*$B$9)</f>
+        <f>SUM(D14*$B$8)</f>
         <v>0</v>
       </c>
       <c r="F14" s="6">
         <f>(IF(ISNUMBER(E14),E14,0)+D14)*B7</f>
         <v>0</v>
       </c>
       <c r="G14" s="6"/>
       <c r="H14" s="6">
         <f>D14+IF(ISNUMBER(E14),E14,0)+F14</f>
         <v>0</v>
       </c>
       <c r="I14" s="7"/>
     </row>
-    <row r="15" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="15" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E15" s="6">
-        <f>D15*$B$9</f>
+        <f>SUM(D15*$B$9)</f>
         <v>0</v>
       </c>
       <c r="F15" s="6">
         <f>(IF(ISNUMBER(E15),E15,0)+D15)*B7</f>
         <v>0</v>
       </c>
       <c r="G15" s="6"/>
       <c r="H15" s="6">
-        <f t="shared" ref="H15:H23" si="1">D15+IF(ISNUMBER(E15),E15,0)+F15</f>
+        <f>D15+IF(ISNUMBER(E15),E15,0)+F15</f>
         <v>0</v>
       </c>
       <c r="I15" s="7"/>
     </row>
-    <row r="16" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="16" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
-      <c r="D16" s="20">
+      <c r="D16" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E16" s="6">
         <f>D16*$B$9</f>
         <v>0</v>
       </c>
       <c r="F16" s="6">
         <f>(IF(ISNUMBER(E16),E16,0)+D16)*B7</f>
         <v>0</v>
       </c>
       <c r="G16" s="6"/>
       <c r="H16" s="6">
-        <f t="shared" si="1"/>
+        <f t="shared" ref="H16:H24" si="1">D16+IF(ISNUMBER(E16),E16,0)+F16</f>
         <v>0</v>
       </c>
       <c r="I16" s="7"/>
     </row>
-    <row r="17" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="17" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
-      <c r="D17" s="6">
+      <c r="D17" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E17" s="6"/>
+      <c r="E17" s="6">
+        <f>D17*$B$9</f>
+        <v>0</v>
+      </c>
       <c r="F17" s="6">
         <f>(IF(ISNUMBER(E17),E17,0)+D17)*B7</f>
         <v>0</v>
       </c>
       <c r="G17" s="6"/>
       <c r="H17" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I17" s="7"/>
     </row>
-    <row r="18" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="18" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18" s="14"/>
       <c r="C18" s="14"/>
       <c r="D18" s="6">
-        <f>SUM(B18*C18)</f>
-[...3 lines deleted...]
-      <c r="F18" s="6"/>
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E18" s="6">
+        <f>D18*$B$10</f>
+        <v>0</v>
+      </c>
+      <c r="F18" s="6">
+        <f>(IF(ISNUMBER(E18),E18,0)+D18)*B7</f>
+        <v>0</v>
+      </c>
       <c r="G18" s="6"/>
       <c r="H18" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I18" s="7"/>
     </row>
-    <row r="19" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="19" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="6">
         <f>SUM(B19*C19)</f>
         <v>0</v>
       </c>
       <c r="E19" s="6"/>
-      <c r="F19" s="6">
-[...2 lines deleted...]
-      </c>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
       <c r="H19" s="6">
-        <f>D19+IF(ISNUMBER(E19),E19,0)+F19</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I19" s="7"/>
     </row>
-    <row r="20" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="20" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="4" t="s">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="6">
-        <f t="shared" si="0"/>
+        <f>SUM(B20*C20)</f>
         <v>0</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="6">
         <f>(IF(ISNUMBER(E20),E20,0)+D20)*B7</f>
         <v>0</v>
       </c>
-      <c r="G20" s="6"/>
       <c r="H20" s="6">
-        <f t="shared" si="1"/>
+        <f>D20+IF(ISNUMBER(E20),E20,0)+F20</f>
         <v>0</v>
       </c>
       <c r="I20" s="7"/>
     </row>
-    <row r="21" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="21" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="6">
-        <f t="shared" ref="D21:D29" si="2">SUM(B21*C21)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="6">
         <f>(IF(ISNUMBER(E21),E21,0)+D21)*B7</f>
         <v>0</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I21" s="7"/>
     </row>
-    <row r="22" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="22" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="6">
-        <f t="shared" si="2"/>
+        <f t="shared" ref="D22:D30" si="2">SUM(B22*C22)</f>
         <v>0</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="6">
         <f>(IF(ISNUMBER(E22),E22,0)+D22)*B7</f>
         <v>0</v>
       </c>
       <c r="G22" s="6"/>
       <c r="H22" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I22" s="7"/>
     </row>
-    <row r="23" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="23" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="4" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="6">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="6">
         <f>(IF(ISNUMBER(E23),E23,0)+D23)*B7</f>
         <v>0</v>
       </c>
       <c r="G23" s="6"/>
       <c r="H23" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I23" s="7"/>
     </row>
-    <row r="24" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="24" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="6">
-        <f>SUM(B24*C24)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="6">
         <f>(IF(ISNUMBER(E24),E24,0)+D24)*B7</f>
         <v>0</v>
       </c>
       <c r="G24" s="6"/>
       <c r="H24" s="6">
-        <f>D24+IF(ISNUMBER(E24),E24,0)+F24</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I24" s="7"/>
     </row>
-    <row r="25" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="25" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="6">
-        <f t="shared" si="2"/>
+        <f>SUM(B25*C25)</f>
         <v>0</v>
       </c>
       <c r="E25" s="6"/>
-      <c r="F25" s="6"/>
+      <c r="F25" s="6">
+        <f>(IF(ISNUMBER(E25),E25,0)+D25)*B7</f>
+        <v>0</v>
+      </c>
       <c r="G25" s="6"/>
       <c r="H25" s="6">
-        <f>D25+IF(ISNUMBER(E25),E25,0)</f>
+        <f>D25+IF(ISNUMBER(E25),E25,0)+F25</f>
         <v>0</v>
       </c>
       <c r="I25" s="7"/>
     </row>
-    <row r="26" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A26" s="26" t="s">
+    <row r="26" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" s="14"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="6">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6">
+        <f>D26+IF(ISNUMBER(E26),E26,0)</f>
+        <v>0</v>
+      </c>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="B26" s="27"/>
-[...9 lines deleted...]
-      <c r="A27" s="4" t="s">
+      <c r="B27" s="27"/>
+      <c r="C27" s="27"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="7"/>
+    </row>
+    <row r="28" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="4" t="s">
         <v>25</v>
-      </c>
-[...17 lines deleted...]
-        <v>30</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="6">
-        <f t="shared" ref="D28" si="3">SUM(B28*C28)</f>
+        <f>SUM(B28*C28)</f>
         <v>0</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6">
         <f>SUM(D28:G28)</f>
         <v>0</v>
       </c>
       <c r="I28" s="7"/>
     </row>
-    <row r="29" spans="1:9" ht="15.3" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="29" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
-      <c r="D29" s="22">
+      <c r="D29" s="6">
+        <f t="shared" ref="D29" si="3">SUM(B29*C29)</f>
+        <v>0</v>
+      </c>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6">
+        <f>SUM(D29:G29)</f>
+        <v>0</v>
+      </c>
+      <c r="I29" s="7"/>
+    </row>
+    <row r="30" spans="1:9" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="14"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="22">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="E29" s="23"/>
-[...9 lines deleted...]
-      <c r="A30" s="29" t="s">
+      <c r="E30" s="23"/>
+      <c r="F30" s="23"/>
+      <c r="G30" s="23"/>
+      <c r="H30" s="23">
+        <f>D30+IF(ISNUMBER(E30),E30,0)</f>
+        <v>0</v>
+      </c>
+      <c r="I30" s="5"/>
+    </row>
+    <row r="31" spans="1:9" ht="17" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="B30" s="30"/>
-[...32 lines deleted...]
-      <c r="B32" s="19" t="s">
+      <c r="B31" s="30"/>
+      <c r="C31" s="30"/>
+      <c r="D31" s="30">
+        <f>SUM(D14:D30)</f>
+        <v>0</v>
+      </c>
+      <c r="E31" s="30">
+        <f>SUM(E14:E30)</f>
+        <v>0</v>
+      </c>
+      <c r="F31" s="30">
+        <f>SUM(F14:F30)</f>
+        <v>0</v>
+      </c>
+      <c r="G31" s="30"/>
+      <c r="H31" s="30">
+        <f>SUM(H14:H30)</f>
+        <v>0</v>
+      </c>
+      <c r="I31" s="5"/>
+    </row>
+    <row r="32" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="8"/>
+      <c r="B32" s="15"/>
+      <c r="C32" s="15"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="9"/>
+      <c r="I32" s="10"/>
+    </row>
+    <row r="33" spans="1:8" ht="17" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="19" t="s">
         <v>44</v>
-      </c>
-[...12 lines deleted...]
-        <v>0</v>
       </c>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
-      <c r="F33" s="21"/>
+      <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
     </row>
-    <row r="34" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="34" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C34" s="20">
-        <f>D27+D28+D29</f>
-[...2 lines deleted...]
-      <c r="D34" s="16"/>
+        <f>SUM(D14:D26)+SUM(E14:E17)</f>
+        <v>0</v>
+      </c>
+      <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="21"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
     </row>
-    <row r="35" spans="1:8" ht="15.3" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="35" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="17" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="C35" s="20">
+        <f>D28+D29+D30</f>
+        <v>0</v>
+      </c>
+      <c r="D35" s="16"/>
       <c r="E35" s="11"/>
-      <c r="F35" s="11"/>
+      <c r="F35" s="21"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
     </row>
-    <row r="36" spans="1:8" ht="15.3" thickTop="1" x14ac:dyDescent="0.5">
-[...6 lines deleted...]
-      </c>
+    <row r="36" spans="1:8" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C36" s="34">
+        <f>F31</f>
+        <v>0</v>
+      </c>
+      <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
     </row>
-    <row r="37" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="A37" s="39" t="s">
+    <row r="37" spans="1:8" ht="17" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="35">
+        <f>SUM(C34:C36)</f>
+        <v>0</v>
+      </c>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+    </row>
+    <row r="38" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="39" t="s">
         <v>24</v>
-      </c>
-[...9 lines deleted...]
-        <v>23</v>
       </c>
       <c r="B38" s="39"/>
       <c r="D38" s="36"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.5">
-[...2 lines deleted...]
-    <row r="40" spans="1:8" x14ac:dyDescent="0.5">
+    <row r="39" spans="1:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="39"/>
+      <c r="D39" s="36"/>
+      <c r="E39" s="25"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="25"/>
+      <c r="H39" s="25"/>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
       <c r="D40" s="11"/>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.5">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
       <c r="D41" s="11"/>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.5">
-      <c r="B44" s="11"/>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="D42" s="11"/>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B45" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
+  <mergeCells count="14">
     <mergeCell ref="B9:C9"/>
-    <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="E2:H2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B10:C10"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup paperSize="5" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004B82531A09F5AC4F8065D5397F5FF8F8" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5a547fe84041b807517aa72b632666f8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2d158fa6-04c4-4b0b-9211-ddc5f24494d5" xmlns:ns3="0f169feb-6904-43e8-99c0-9fedfdfa937f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2caeb2b97839a3bd4d5a428a438ab6e" ns2:_="" ns3:_="">
     <xsd:import namespace="2d158fa6-04c4-4b0b-9211-ddc5f24494d5"/>
     <xsd:import namespace="0f169feb-6904-43e8-99c0-9fedfdfa937f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -2123,112 +2155,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6A5AF2E-4D1B-45E0-AABA-789553910B3F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0f169feb-6904-43e8-99c0-9fedfdfa937f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2d158fa6-04c4-4b0b-9211-ddc5f24494d5"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F42E3EFD-F339-4D62-B250-702A0B484BE6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10616A33-E455-4FFA-9483-4D7058FB275B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2d158fa6-04c4-4b0b-9211-ddc5f24494d5"/>
     <ds:schemaRef ds:uri="0f169feb-6904-43e8-99c0-9fedfdfa937f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>A</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>