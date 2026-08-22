--- v1 (2026-06-18)
+++ v2 (2026-08-22)
@@ -3,127 +3,127 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10215"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/JamesBeaupre/Downloads/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\christopher.coplin\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ECE73BE5-9B22-CF42-8D40-5DA8DD59496B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0BC2BA37-CC8D-4340-9FE8-B99E5B32EE02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="740" yWindow="1620" windowWidth="30240" windowHeight="18980" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="A" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E18" i="1" l="1"/>
+  <c r="C34" i="1" l="1"/>
+  <c r="C35" i="1"/>
+  <c r="E18" i="1"/>
   <c r="D29" i="1"/>
   <c r="H29" i="1" s="1"/>
   <c r="D17" i="1"/>
   <c r="E17" i="1" s="1"/>
   <c r="D25" i="1"/>
   <c r="F25" i="1" s="1"/>
   <c r="H25" i="1" s="1"/>
   <c r="D28" i="1"/>
   <c r="H28" i="1" s="1"/>
   <c r="D30" i="1"/>
   <c r="H30" i="1" s="1"/>
   <c r="D14" i="1"/>
   <c r="E14" i="1" s="1"/>
   <c r="D15" i="1"/>
   <c r="E15" i="1" s="1"/>
   <c r="D16" i="1"/>
   <c r="E16" i="1" s="1"/>
   <c r="F16" i="1" s="1"/>
   <c r="H16" i="1" s="1"/>
   <c r="D18" i="1"/>
   <c r="D21" i="1"/>
   <c r="F21" i="1" s="1"/>
   <c r="H21" i="1" s="1"/>
   <c r="D22" i="1"/>
   <c r="F22" i="1" s="1"/>
   <c r="H22" i="1" s="1"/>
   <c r="D23" i="1"/>
   <c r="F23" i="1" s="1"/>
   <c r="H23" i="1" s="1"/>
   <c r="D24" i="1"/>
   <c r="F24" i="1" s="1"/>
   <c r="H24" i="1" s="1"/>
   <c r="D20" i="1"/>
   <c r="F20" i="1" s="1"/>
   <c r="H20" i="1" s="1"/>
   <c r="D26" i="1"/>
   <c r="H26" i="1" s="1"/>
   <c r="D19" i="1"/>
   <c r="H19" i="1" s="1"/>
   <c r="F18" i="1" l="1"/>
   <c r="H18" i="1" s="1"/>
   <c r="D31" i="1"/>
-  <c r="C35" i="1"/>
   <c r="E31" i="1"/>
-  <c r="C34" i="1"/>
   <c r="F14" i="1"/>
   <c r="H14" i="1" s="1"/>
   <c r="F15" i="1"/>
   <c r="H15" i="1" s="1"/>
   <c r="F17" i="1"/>
   <c r="H17" i="1" s="1"/>
   <c r="F31" i="1" l="1"/>
   <c r="C36" i="1" s="1"/>
   <c r="C37" i="1" s="1"/>
   <c r="H31" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <si>
     <t>Input numbers in red blocks</t>
   </si>
   <si>
     <t>blue blocks self calculate</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
@@ -1211,129 +1211,129 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I45"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.5" style="1" customWidth="1"/>
+    <col min="1" max="1" width="42.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10" style="1" customWidth="1"/>
-    <col min="3" max="3" width="15.5" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="15" max="16384" width="9.1640625" style="1"/>
+    <col min="3" max="3" width="15.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="4.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="15.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="1.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="1"/>
+    <col min="11" max="13" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="16.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="20" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A1" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="16"/>
       <c r="D2" s="17" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>46</v>
       </c>
       <c r="C3" s="46"/>
       <c r="D3" s="17" t="s">
         <v>45</v>
       </c>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="43" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="44"/>
       <c r="D4" s="17" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="19"/>
       <c r="B5" s="43" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="44"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B6" s="47" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="48"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="49">
         <v>0.32</v>
       </c>
       <c r="C7" s="50"/>
       <c r="D7" s="1" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
@@ -1344,55 +1344,55 @@
         <v>26</v>
       </c>
       <c r="B8" s="37">
         <v>0.48599999999999999</v>
       </c>
       <c r="C8" s="38"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="37">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="C9" s="38"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="37">
         <v>7.6499999999999999E-2</v>
       </c>
       <c r="C10" s="38"/>
     </row>
-    <row r="11" spans="1:9" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
     </row>
-    <row r="12" spans="1:9" ht="17" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A12" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="32" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="33" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="33" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="33" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="33"/>
       <c r="H12" s="33" t="s">
         <v>14</v>
       </c>
       <c r="I12" s="3"/>
     </row>
     <row r="13" spans="1:9" ht="6" customHeight="1" x14ac:dyDescent="0.2">
@@ -1637,272 +1637,272 @@
       </c>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="6">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="6">
         <f>(IF(ISNUMBER(E24),E24,0)+D24)*B7</f>
         <v>0</v>
       </c>
       <c r="G24" s="6"/>
       <c r="H24" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I24" s="7"/>
     </row>
-    <row r="25" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="6">
         <f>SUM(B25*C25)</f>
         <v>0</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="6">
         <f>(IF(ISNUMBER(E25),E25,0)+D25)*B7</f>
         <v>0</v>
       </c>
       <c r="G25" s="6"/>
       <c r="H25" s="6">
         <f>D25+IF(ISNUMBER(E25),E25,0)+F25</f>
         <v>0</v>
       </c>
       <c r="I25" s="7"/>
     </row>
-    <row r="26" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="14"/>
       <c r="C26" s="14"/>
       <c r="D26" s="6">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6">
         <f>D26+IF(ISNUMBER(E26),E26,0)</f>
         <v>0</v>
       </c>
       <c r="I26" s="7"/>
     </row>
-    <row r="27" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="27"/>
       <c r="C27" s="27"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="6">
         <f>SUM(B28*C28)</f>
         <v>0</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6">
         <f>SUM(D28:G28)</f>
         <v>0</v>
       </c>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="6">
         <f t="shared" ref="D29" si="3">SUM(B29*C29)</f>
         <v>0</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6">
         <f>SUM(D29:G29)</f>
         <v>0</v>
       </c>
       <c r="I29" s="7"/>
     </row>
-    <row r="30" spans="1:9" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="22">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="23">
         <f>D30+IF(ISNUMBER(E30),E30,0)</f>
         <v>0</v>
       </c>
       <c r="I30" s="5"/>
     </row>
-    <row r="31" spans="1:9" ht="17" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:9" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A31" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="30"/>
       <c r="C31" s="30"/>
       <c r="D31" s="30">
         <f>SUM(D14:D30)</f>
         <v>0</v>
       </c>
       <c r="E31" s="30">
         <f>SUM(E14:E30)</f>
         <v>0</v>
       </c>
       <c r="F31" s="30">
         <f>SUM(F14:F30)</f>
         <v>0</v>
       </c>
       <c r="G31" s="30"/>
       <c r="H31" s="30">
         <f>SUM(H14:H30)</f>
         <v>0</v>
       </c>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="8"/>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
       <c r="I32" s="10"/>
     </row>
-    <row r="33" spans="1:8" ht="17" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:8" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B33" s="19" t="s">
         <v>44</v>
       </c>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
     </row>
     <row r="34" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="17" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="20">
-        <f>SUM(D14:D26)+SUM(E14:E17)</f>
+        <f>SUM(D14:D26)+SUM(E14:E18)</f>
         <v>0</v>
       </c>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="21"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
     </row>
-    <row r="35" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="20">
         <f>D28+D29+D30</f>
         <v>0</v>
       </c>
       <c r="D35" s="16"/>
       <c r="E35" s="11"/>
       <c r="F35" s="21"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
     </row>
-    <row r="36" spans="1:8" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B36" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="34">
         <f>F31</f>
         <v>0</v>
       </c>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
     </row>
-    <row r="37" spans="1:8" ht="17" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:8" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B37" s="19" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="35">
         <f>SUM(C34:C36)</f>
         <v>0</v>
       </c>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
     </row>
-    <row r="38" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:8" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="39"/>
       <c r="D38" s="36"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
     </row>
-    <row r="39" spans="1:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:8" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="39"/>
       <c r="D39" s="36"/>
       <c r="E39" s="25"/>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
       <c r="H39" s="25"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.2">
       <c r="D40" s="11"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.2">
       <c r="D41" s="11"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.2">
       <c r="D42" s="11"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B45" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B9:C9"/>
@@ -2201,51 +2201,51 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10616A33-E455-4FFA-9483-4D7058FB275B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2d158fa6-04c4-4b0b-9211-ddc5f24494d5"/>
     <ds:schemaRef ds:uri="0f169feb-6904-43e8-99c0-9fedfdfa937f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>A</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>