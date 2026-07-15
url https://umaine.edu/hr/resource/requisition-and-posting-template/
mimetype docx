--- v0 (2026-05-15)
+++ v1 (2026-07-15)
@@ -1,104 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-95" w:tblpY="14"/>
         <w:tblW w:w="9805" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3374"/>
         <w:gridCol w:w="6431"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134DE7" w:rsidRPr="005B68AA" w14:paraId="0E6BE4D2" w14:textId="77777777" w:rsidTr="00647D5C">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3374" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="75DCCB8E" w14:textId="6167446A" w:rsidR="00134DE7" w:rsidRPr="005B68AA" w:rsidRDefault="00647D5C" w:rsidP="00647D5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r w:rsidR="00134DE7" w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Submitted to HR:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6431" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="327A0704" w14:textId="77777777" w:rsidR="00134DE7" w:rsidRPr="005B68AA" w:rsidRDefault="00134DE7" w:rsidP="00647D5C">
             <w:pPr>
@@ -187,70 +184,70 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="403E9840" w14:textId="77777777" w:rsidR="00134DE7" w:rsidRPr="005B68AA" w:rsidRDefault="00134DE7" w:rsidP="00647D5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D20D00" w:rsidRPr="005B68AA" w14:paraId="1C62103C" w14:textId="77777777" w:rsidTr="00647D5C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3374" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7F778A" w14:textId="531C8573" w:rsidR="00D20D00" w:rsidRPr="005B68AA" w:rsidRDefault="0037569F" w:rsidP="00647D5C">
+          <w:p w14:paraId="4B7F778A" w14:textId="1D94DB99" w:rsidR="00D20D00" w:rsidRPr="005B68AA" w:rsidRDefault="00D20D00" w:rsidP="00647D5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidR="00D20D00" w:rsidRPr="00D20D00">
+              <w:r w:rsidRPr="00D20D00">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>HR Department ID</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00D20D00">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6431" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="7419C9DD" w14:textId="77777777" w:rsidR="00D20D00" w:rsidRDefault="00D20D00" w:rsidP="00647D5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -338,51 +335,50 @@
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-902599666"/>
             <w:placeholder>
               <w:docPart w:val="890FD99ACC7142549E6B7DC3F17F4D02"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:value="Choose One"/>
               <w:listItem w:displayText="Faculty (Not Tenure Eligible)" w:value="Faculty (Not Tenure Eligible)"/>
               <w:listItem w:displayText="Faculty (Tenure-Track/Tenured)" w:value="Faculty (Tenure-Track/Tenured)"/>
               <w:listItem w:displayText="Hourly" w:value="Hourly"/>
               <w:listItem w:displayText="PATFA" w:value="PATFA"/>
               <w:listItem w:displayText="Salaried" w:value="Salaried"/>
               <w:listItem w:displayText="Temporary Salary" w:value="Temporary Salary"/>
               <w:listItem w:displayText="Temporary Hourly" w:value="Temporary Hourly"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6431" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="43A93EA1" w14:textId="77777777" w:rsidR="00134DE7" w:rsidRPr="005B68AA" w:rsidRDefault="00134DE7" w:rsidP="00647D5C">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005B68AA">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose One</w:t>
                 </w:r>
@@ -433,51 +429,50 @@
               </w:rPr>
               <w:t xml:space="preserve">Reason for Request: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="147565405"/>
             <w:placeholder>
               <w:docPart w:val="D0375F39785947A0AE649BB427DA2A65"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:value="Choose One"/>
               <w:listItem w:displayText="Replacement " w:value="Replacement "/>
               <w:listItem w:displayText="New Position " w:value="New Position "/>
               <w:listItem w:displayText="Extension" w:value="Extension"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6431" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="27D4BB9A" w14:textId="77777777" w:rsidR="00134DE7" w:rsidRPr="005B68AA" w:rsidRDefault="00134DE7" w:rsidP="00647D5C">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005B68AA">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
@@ -559,51 +554,69 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please discuss the nature of this position as it relates to meeting your ongoing departmental needs.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4915331A" w14:textId="77777777" w:rsidR="00134DE7" w:rsidRPr="005B68AA" w:rsidRDefault="00134DE7" w:rsidP="00647D5C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explain why it is necessary to fill at this time. </w:t>
+              <w:t xml:space="preserve">Explain why it is necessary to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B68AA">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>fill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B68AA">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at this time. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D5648E8" w14:textId="77777777" w:rsidR="00134DE7" w:rsidRPr="005B68AA" w:rsidRDefault="00134DE7" w:rsidP="00647D5C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Indicate what additional funding obligations, if any, will be created if this position is approved.</w:t>
             </w:r>
           </w:p>
@@ -802,51 +815,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1332674014"/>
             <w:placeholder>
               <w:docPart w:val="39CE4A326D9A423EB7CEA78F1862AF72"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:value="Choose One "/>
               <w:listItem w:displayText="Soft-money funded" w:value="Soft-money funded"/>
               <w:listItem w:displayText="Regular On-going" w:value="Regular On-going"/>
               <w:listItem w:displayText="Fixed-length" w:value="Fixed-length"/>
               <w:listItem w:displayText="Soft-money, fixed-length (Postdocs ONLY)" w:value="Soft-money, fixed-length (Postdocs ONLY)"/>
               <w:listItem w:displayText="Temporary" w:value="Temporary"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6431" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="5A9F1466" w14:textId="77777777" w:rsidR="00134DE7" w:rsidRPr="005B68AA" w:rsidRDefault="00134DE7" w:rsidP="00647D5C">
                 <w:pPr>
                   <w:ind w:left="-20"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005B68AA">
                   <w:rPr>
@@ -2772,51 +2784,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1273133643"/>
             <w:placeholder>
               <w:docPart w:val="7C05D33FB37B429A9132350B98E81B4A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:value="Choose One "/>
               <w:listItem w:displayText="Brian Drisko" w:value="Brian Drisko"/>
               <w:listItem w:displayText="Jessica Johnston" w:value="Jessica Johnston"/>
               <w:listItem w:displayText="Kelly Hoovler" w:value="Kelly Hoovler"/>
               <w:listItem w:displayText="Nicole Lawrence" w:value="Nicole Lawrence"/>
               <w:listItem w:displayText="Liz Faro" w:value="Liz Faro"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6570" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="4648EE1D" w14:textId="77777777" w:rsidR="00CC6EA1" w:rsidRPr="005B68AA" w:rsidRDefault="00CC6EA1" w:rsidP="00CC6EA1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005B68AA">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
@@ -2831,51 +2842,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="14BF9392" w14:textId="77777777" w:rsidR="00CC6EA1" w:rsidRPr="005B68AA" w:rsidRDefault="00CC6EA1" w:rsidP="00CC6EA1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Search Committee Chair (include full name and email address):</w:t>
+              <w:t>Search Committee Chair (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B68AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>include</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B68AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> full name and email address):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="148CFFB7" w14:textId="77777777" w:rsidR="00CC6EA1" w:rsidRPr="005B68AA" w:rsidRDefault="00CC6EA1" w:rsidP="00CC6EA1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3064,51 +3093,69 @@
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tblBorders>
           <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="08C41DF8" w14:textId="77777777" w:rsidR="00CC6EA1" w:rsidRPr="005B68AA" w:rsidRDefault="00CC6EA1" w:rsidP="00CC6EA1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Search Committee Members (include full name and email address): </w:t>
+              <w:t>Search Committee Members (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B68AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>include</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B68AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> full name and email address): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="66BE6CC9" w14:textId="77777777" w:rsidR="00CC6EA1" w:rsidRPr="005B68AA" w:rsidRDefault="00CC6EA1" w:rsidP="00CC6EA1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2300"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC6EA1" w:rsidRPr="005B68AA" w14:paraId="0E709D86" w14:textId="77777777" w:rsidTr="00DB734A">
         <w:tblPrEx>
@@ -3204,51 +3251,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Regular or Temporary:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-186453508"/>
             <w:placeholder>
               <w:docPart w:val="BACF0879ECEC4D5B82653C7EC0D6BC02"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:value="Choose One"/>
               <w:listItem w:displayText="Regular" w:value="Regular"/>
               <w:listItem w:displayText="Temporary" w:value="Temporary"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6570" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="7155F952" w14:textId="77777777" w:rsidR="00CC6EA1" w:rsidRPr="005B68AA" w:rsidRDefault="00906F40" w:rsidP="00CC6EA1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005B68AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose One</w:t>
                 </w:r>
               </w:p>
@@ -3336,51 +3382,50 @@
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1285005645"/>
             <w:placeholder>
               <w:docPart w:val="A24EF13EA7C6421099F7EA7F1C3B7712"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:value="Choose One"/>
               <w:listItem w:displayText="Academic Year (Sept-May)" w:value="Academic Year (Sept-May)"/>
               <w:listItem w:displayText="Fiscal Year (12 Months)" w:value="Fiscal Year (12 Months)"/>
               <w:listItem w:displayText="Less Than 12 Months" w:value="Less Than 12 Months"/>
               <w:listItem w:displayText="Other" w:value="Other"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6570" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="5E09454B" w14:textId="77777777" w:rsidR="00CC6EA1" w:rsidRPr="005B68AA" w:rsidRDefault="00CC6EA1" w:rsidP="00CC6EA1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005B68AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose One</w:t>
                 </w:r>
               </w:p>
@@ -3557,51 +3602,50 @@
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1504401036"/>
             <w:placeholder>
               <w:docPart w:val="F1199CD8FD214F82A40BB9F642197EA4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:value="Choose One"/>
               <w:listItem w:displayText="ACSUM" w:value="ACSUM"/>
               <w:listItem w:displayText="AFUM" w:value="AFUM"/>
               <w:listItem w:displayText="Hourly Supervisory/Confidential" w:value="Hourly Supervisory/Confidential"/>
               <w:listItem w:displayText="MGMT Group" w:value="MGMT Group"/>
               <w:listItem w:displayText="NonRep Faculty" w:value="NonRep Faculty"/>
               <w:listItem w:displayText="NonRep Professional" w:value="NonRep Professional"/>
               <w:listItem w:displayText="PATFA" w:value="PATFA"/>
               <w:listItem w:displayText="Police" w:value="Police"/>
               <w:listItem w:displayText="Service &amp; Maintenance" w:value="Service &amp; Maintenance"/>
               <w:listItem w:displayText="Temporary" w:value="Temporary"/>
               <w:listItem w:displayText="UMPSA" w:value="UMPSA"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6570" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="2D326E98" w14:textId="77777777" w:rsidR="00CC6EA1" w:rsidRPr="005B68AA" w:rsidRDefault="00CC6EA1" w:rsidP="00CC6EA1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005B68AA">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose One</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3616,101 +3660,101 @@
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tblBorders>
           <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="06F7B731" w14:textId="77777777" w:rsidR="00CC6EA1" w:rsidRPr="005B68AA" w:rsidRDefault="00CC6EA1" w:rsidP="00CC6EA1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Search Type</w:t>
             </w:r>
             <w:r w:rsidR="00A00459">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="683B7D10" w14:textId="77777777" w:rsidR="00CC6EA1" w:rsidRPr="005B68AA" w:rsidRDefault="0037569F" w:rsidP="00CC6EA1">
+          <w:p w14:paraId="683B7D10" w14:textId="77777777" w:rsidR="00CC6EA1" w:rsidRPr="005B68AA" w:rsidRDefault="00000000" w:rsidP="00CC6EA1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="523838235"/>
                 <w:placeholder>
                   <w:docPart w:val="D7E9F31078DB42E8B9FF7DCF96F36226"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="000000"/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose One"/>
                   <w:listItem w:displayText="External and Internal" w:value="External and Internal"/>
                   <w:listItem w:displayText="Internal Only" w:value="Internal Only"/>
                   <w:listItem w:displayText="Search Waiver - Exigent Circumstances" w:value="Search Waiver - Exigent Circumstances"/>
                   <w:listItem w:displayText="Search Waiver - Interim Position " w:value="Search Waiver - Interim Position "/>
                   <w:listItem w:displayText="Search Waiver - Postdoc" w:value="Search Waiver - Postdoc"/>
                   <w:listItem w:displayText="Search Waiver - Temporary Hire (Returning/Seasonal)" w:value="Search Waiver - Temporary Hire (Returning/Seasonal)"/>
                   <w:listItem w:displayText="Search Waiver - Opportunity Hire" w:value="Search Waiver - Opportunity Hire"/>
                   <w:listItem w:displayText="Search Waiver - Athletic Coach" w:value="Search Waiver - Athletic Coach"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC6EA1" w:rsidRPr="005B68AA">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose One</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC6EA1" w:rsidRPr="005B68AA" w14:paraId="0BCC41CB" w14:textId="77777777" w:rsidTr="00DB734A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tblBorders>
           <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
@@ -4079,122 +4123,169 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
-              <w:t>The University of Maine offers a wide range of benefits for employees including, but not limited to, tuition benefits (employee and dependent), comprehensive insurance coverage including medical, dental, vision, life insurance, and short and long term disability as well as retirement plan options. </w:t>
+              <w:t xml:space="preserve">The University of Maine offers a wide range of benefits for employees including, but not limited to, tuition benefits (employee and dependent), comprehensive insurance coverage including medical, dental, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B68AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vision, life insurance</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B68AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B68AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>short and long term</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B68AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> disability as well as retirement plan options. </w:t>
             </w:r>
             <w:r w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>UMaine is located in beautiful Central Maine. Many employees report that a primary reason for choosing to come to UMaine is quality of life. Numerous cultural activities, excellent public schools, safe neighborhoods, high quality medical care, little traffic, and a reasonable cost of living make the greater Bangor area a wonderful place to live. Visit the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="005B68AA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>Maine Office of Tourism</w:t>
+                <w:t xml:space="preserve">Maine Office of </w:t>
+              </w:r>
+              <w:r w:rsidRPr="005B68AA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>Tourism</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> to learn more about what the Bangor region has to offer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B0487" w:rsidRPr="005B68AA" w14:paraId="05A7F711" w14:textId="77777777" w:rsidTr="00DB734A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tblBorders>
           <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="34967D8C" w14:textId="77777777" w:rsidR="007B0487" w:rsidRPr="005B68AA" w:rsidRDefault="007B0487" w:rsidP="00CC6EA1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Qualifications:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0C5B3768" w14:textId="77777777" w:rsidR="007B0487" w:rsidRPr="005B68AA" w:rsidRDefault="007B0487" w:rsidP="00CC6EA1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4492,58 +4583,69 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For questions about the search, please contact search committee chair Name at Email or Phone.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D558EC8" w14:textId="77777777" w:rsidR="007B0487" w:rsidRPr="005B68AA" w:rsidRDefault="007B0487" w:rsidP="007B0487">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005B68AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>The successful applicant is subject to appropriate background screening.</w:t>
+              <w:t>The successful applicant is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B68AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> subject to appropriate background screening.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B0487" w:rsidRPr="005B68AA" w14:paraId="110AD116" w14:textId="77777777" w:rsidTr="00DB734A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           </w:tblBorders>
           <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6AAED01F" w14:textId="7A9C7D44" w:rsidR="007B0487" w:rsidRPr="000F5474" w:rsidRDefault="007B0487" w:rsidP="000F5474">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
@@ -4600,51 +4702,50 @@
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="566078268"/>
             <w:placeholder>
               <w:docPart w:val="5885A31B3F7C4F6AB1801634A616374B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:value="Choose One"/>
               <w:listItem w:displayText="On-site" w:value="On-site"/>
               <w:listItem w:displayText="Hybrid" w:value="Hybrid"/>
               <w:listItem w:displayText="Remote" w:value="Remote"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6570" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="4F733025" w14:textId="77777777" w:rsidR="007B0487" w:rsidRPr="005B68AA" w:rsidRDefault="007B0487" w:rsidP="00CC6EA1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005B68AA">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose One</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4705,51 +4806,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> – required to report to work during an emergency, weather related or otherwise):  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-55859364"/>
             <w:placeholder>
               <w:docPart w:val="B21278B639484F7D887C5D89355EB4AD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:value="Choose One"/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6570" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="4BF8F0B3" w14:textId="748B02A1" w:rsidR="002C4780" w:rsidRDefault="002C4780" w:rsidP="00CC6EA1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005B68AA">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose One</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4767,51 +4867,61 @@
           </w:tblBorders>
           <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="07EAE873" w14:textId="1A7A2F92" w:rsidR="003B3CE9" w:rsidRDefault="003B3CE9" w:rsidP="000F5474">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3CE9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Will this position involve access to technology that is subject to U.S. Export Control laws, and therefore employment is contingent upon the University's ability to obtain any required export licenses or authorizations from the U.S. Government?</w:t>
+              <w:t xml:space="preserve">Will this position involve access to technology that is subject to U.S. Export Control laws, and therefore employment is contingent </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3CE9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>upon the University's ability to obtain any required export licenses or authorizations from the U.S. Government?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Contact the </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="003B3CE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Office of Research Compliance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
@@ -4819,51 +4929,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for assistance. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-62636887"/>
             <w:placeholder>
               <w:docPart w:val="2CEB4A7151EF4265BBC6094AD54941C9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:value="Choose One"/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6570" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="59E449AF" w14:textId="3154BEE0" w:rsidR="003B3CE9" w:rsidRDefault="003B3CE9" w:rsidP="00CC6EA1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005B68AA">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose One</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4904,51 +5013,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Are there any additional restrictions on the funding for this position? (i.e. sponsor approval is required for foreign national participation): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="770132135"/>
             <w:placeholder>
               <w:docPart w:val="D21EBD9BFA764D469A993F90ACBDEDB1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:value="Choose One"/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6570" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="63A13EAC" w14:textId="4AB54C53" w:rsidR="00AD471D" w:rsidRDefault="00AD471D" w:rsidP="00CC6EA1">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005B68AA">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose One</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4962,76 +5070,76 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002E3072" w:rsidRPr="005B68AA" w:rsidSect="0012381C">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1728" w:right="1152" w:bottom="1440" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65C77532" w14:textId="77777777" w:rsidR="0037569F" w:rsidRDefault="0037569F">
+    <w:p w14:paraId="1758747F" w14:textId="77777777" w:rsidR="00920A71" w:rsidRDefault="00920A71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E9654D9" w14:textId="77777777" w:rsidR="0037569F" w:rsidRDefault="0037569F">
+    <w:p w14:paraId="587BE79B" w14:textId="77777777" w:rsidR="00920A71" w:rsidRDefault="00920A71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5053,160 +5161,160 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F8A8252" w14:textId="77777777" w:rsidR="002F246F" w:rsidRDefault="002F246F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1537D6AD" w14:textId="2F99739B" w:rsidR="006B4DCD" w:rsidRDefault="006B4DCD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1537D6AD" w14:textId="013EB330" w:rsidR="006B4DCD" w:rsidRDefault="006B4DCD">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0037569F">
+    <w:r w:rsidR="006976AF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="7F7F7F"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1A335F86" w14:textId="77777777" w:rsidR="006B4DCD" w:rsidRDefault="006B4DCD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B0C366F" w14:textId="77777777" w:rsidR="002F246F" w:rsidRDefault="002F246F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5771F64C" w14:textId="77777777" w:rsidR="0037569F" w:rsidRDefault="0037569F">
+    <w:p w14:paraId="52500F71" w14:textId="77777777" w:rsidR="00920A71" w:rsidRDefault="00920A71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="634E62B6" w14:textId="77777777" w:rsidR="0037569F" w:rsidRDefault="0037569F">
+    <w:p w14:paraId="51066450" w14:textId="77777777" w:rsidR="00920A71" w:rsidRDefault="00920A71">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E063A54" w14:textId="77777777" w:rsidR="002F246F" w:rsidRDefault="002F246F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F2D4159" w14:textId="77777777" w:rsidR="00647D5C" w:rsidRDefault="00BF02A8" w:rsidP="00A03907">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00647D5C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>ORACLE CLOUD RECRUITING</w:t>
     </w:r>
     <w:r w:rsidR="006B1069" w:rsidRPr="00647D5C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -5218,117 +5326,125 @@
     <w:r w:rsidRPr="00647D5C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">(ORC) </w:t>
     </w:r>
     <w:r w:rsidR="006B1069" w:rsidRPr="00647D5C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>REQUISITION TEMPLATE</w:t>
     </w:r>
     <w:r w:rsidR="002C4780" w:rsidRPr="00647D5C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4B8C29D3" w14:textId="323211B9" w:rsidR="00A03907" w:rsidRPr="00647D5C" w:rsidRDefault="002C4780" w:rsidP="00A03907">
+  <w:p w14:paraId="4B8C29D3" w14:textId="6FC76913" w:rsidR="00A03907" w:rsidRPr="00647D5C" w:rsidRDefault="002C4780" w:rsidP="00A03907">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00647D5C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>(Last updated: 02/</w:t>
+      <w:t>(Last updated: 0</w:t>
     </w:r>
-    <w:r w:rsidR="00AD471D">
+    <w:r w:rsidR="009A311D">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="002F246F">
+    <w:r w:rsidRPr="00647D5C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="009A311D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>03</w:t>
     </w:r>
     <w:r w:rsidRPr="00647D5C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>/2026)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5B2D6F66" w14:textId="77777777" w:rsidR="006B4DCD" w:rsidRPr="00A03907" w:rsidRDefault="006B4DCD" w:rsidP="00A03907">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DB20F06" w14:textId="77777777" w:rsidR="002F246F" w:rsidRDefault="002F246F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04AD21A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="188294AC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7694,289 +7810,294 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="102310775">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1207763260">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1615212682">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1453478868">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1741443553">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="332952911">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="987052034">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="31420555">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1666854776">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1012605346">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="713311055">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1831678563">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="177895728">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1841115403">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1284574113">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="180584007">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="766116523">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="723872682">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1958490429">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="286160546">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1391421019">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E3072"/>
     <w:rsid w:val="00001748"/>
     <w:rsid w:val="000203D2"/>
     <w:rsid w:val="000208AD"/>
     <w:rsid w:val="00020E57"/>
     <w:rsid w:val="000440A8"/>
     <w:rsid w:val="00054632"/>
     <w:rsid w:val="00061F40"/>
     <w:rsid w:val="00076B45"/>
     <w:rsid w:val="0009201A"/>
     <w:rsid w:val="000A5C6E"/>
     <w:rsid w:val="000B5380"/>
     <w:rsid w:val="000C1122"/>
     <w:rsid w:val="000F0F1D"/>
     <w:rsid w:val="000F5474"/>
     <w:rsid w:val="00110718"/>
     <w:rsid w:val="00111B9B"/>
     <w:rsid w:val="001200E4"/>
     <w:rsid w:val="0012381C"/>
     <w:rsid w:val="001332B3"/>
     <w:rsid w:val="00134DE7"/>
     <w:rsid w:val="0014500E"/>
     <w:rsid w:val="001735FA"/>
     <w:rsid w:val="00190867"/>
     <w:rsid w:val="001A624F"/>
     <w:rsid w:val="001E6958"/>
     <w:rsid w:val="001F268E"/>
     <w:rsid w:val="001F76AB"/>
     <w:rsid w:val="00203728"/>
     <w:rsid w:val="00203CFC"/>
     <w:rsid w:val="00225312"/>
     <w:rsid w:val="00234682"/>
     <w:rsid w:val="00234822"/>
     <w:rsid w:val="00263682"/>
     <w:rsid w:val="00285B3F"/>
     <w:rsid w:val="00293E47"/>
     <w:rsid w:val="002B65E0"/>
     <w:rsid w:val="002C4780"/>
     <w:rsid w:val="002D3C39"/>
     <w:rsid w:val="002D6F47"/>
     <w:rsid w:val="002E1B5D"/>
+    <w:rsid w:val="002E1B83"/>
     <w:rsid w:val="002E3072"/>
     <w:rsid w:val="002E7E00"/>
     <w:rsid w:val="002F246F"/>
     <w:rsid w:val="002F341F"/>
     <w:rsid w:val="00312582"/>
     <w:rsid w:val="00325B70"/>
     <w:rsid w:val="00360241"/>
+    <w:rsid w:val="00360D89"/>
     <w:rsid w:val="0036655C"/>
-    <w:rsid w:val="0037569F"/>
     <w:rsid w:val="0037756F"/>
     <w:rsid w:val="00381351"/>
     <w:rsid w:val="003837A2"/>
     <w:rsid w:val="00395B69"/>
     <w:rsid w:val="003A601E"/>
     <w:rsid w:val="003B0931"/>
     <w:rsid w:val="003B3CE9"/>
     <w:rsid w:val="003B5C52"/>
     <w:rsid w:val="003C07D7"/>
     <w:rsid w:val="0040450B"/>
     <w:rsid w:val="004221CA"/>
     <w:rsid w:val="00427E1D"/>
     <w:rsid w:val="004431B8"/>
     <w:rsid w:val="00455AFD"/>
     <w:rsid w:val="00464518"/>
     <w:rsid w:val="00474F7B"/>
     <w:rsid w:val="00482078"/>
     <w:rsid w:val="004A6AEA"/>
     <w:rsid w:val="004B0289"/>
     <w:rsid w:val="004C5E1F"/>
     <w:rsid w:val="004D7BFA"/>
     <w:rsid w:val="004D7D2C"/>
     <w:rsid w:val="005152E7"/>
     <w:rsid w:val="00521499"/>
     <w:rsid w:val="005270A4"/>
     <w:rsid w:val="00530FBE"/>
     <w:rsid w:val="005815F5"/>
     <w:rsid w:val="00592FAB"/>
     <w:rsid w:val="0059493F"/>
     <w:rsid w:val="005A7804"/>
-    <w:rsid w:val="005B13BB"/>
     <w:rsid w:val="005B5D88"/>
     <w:rsid w:val="005B68AA"/>
     <w:rsid w:val="005C25BB"/>
     <w:rsid w:val="005C2A03"/>
     <w:rsid w:val="005D28B9"/>
     <w:rsid w:val="005F1C78"/>
     <w:rsid w:val="00605A1A"/>
     <w:rsid w:val="0061389E"/>
     <w:rsid w:val="006227A5"/>
     <w:rsid w:val="0063303E"/>
     <w:rsid w:val="00647D5C"/>
     <w:rsid w:val="00653629"/>
     <w:rsid w:val="00662C02"/>
     <w:rsid w:val="00667551"/>
     <w:rsid w:val="00673BA5"/>
+    <w:rsid w:val="00676E03"/>
     <w:rsid w:val="006838DD"/>
     <w:rsid w:val="00696A6B"/>
+    <w:rsid w:val="006976AF"/>
     <w:rsid w:val="006B1069"/>
     <w:rsid w:val="006B4DCD"/>
     <w:rsid w:val="006C3F5F"/>
     <w:rsid w:val="006D7F33"/>
     <w:rsid w:val="006E4B64"/>
     <w:rsid w:val="006E529B"/>
     <w:rsid w:val="006F01C4"/>
     <w:rsid w:val="00712C34"/>
     <w:rsid w:val="00731069"/>
     <w:rsid w:val="007400BB"/>
     <w:rsid w:val="00745A85"/>
     <w:rsid w:val="0074761D"/>
     <w:rsid w:val="007611F9"/>
     <w:rsid w:val="00776173"/>
     <w:rsid w:val="007B0487"/>
     <w:rsid w:val="007B1574"/>
     <w:rsid w:val="007B57D2"/>
     <w:rsid w:val="007E76DA"/>
     <w:rsid w:val="007F2640"/>
     <w:rsid w:val="00813811"/>
     <w:rsid w:val="00822B31"/>
     <w:rsid w:val="00836DCA"/>
+    <w:rsid w:val="00845507"/>
     <w:rsid w:val="00846643"/>
     <w:rsid w:val="00850871"/>
     <w:rsid w:val="008675D9"/>
     <w:rsid w:val="00872D2F"/>
     <w:rsid w:val="00874D25"/>
     <w:rsid w:val="008A4012"/>
     <w:rsid w:val="008A7C3C"/>
     <w:rsid w:val="008B145B"/>
     <w:rsid w:val="008B3E9B"/>
     <w:rsid w:val="008B4C5F"/>
     <w:rsid w:val="008D439C"/>
     <w:rsid w:val="008D46F3"/>
-    <w:rsid w:val="008F4DF8"/>
     <w:rsid w:val="008F5842"/>
     <w:rsid w:val="008F7684"/>
     <w:rsid w:val="00904EDA"/>
     <w:rsid w:val="00906F40"/>
     <w:rsid w:val="0091444B"/>
     <w:rsid w:val="00920249"/>
+    <w:rsid w:val="00920A71"/>
     <w:rsid w:val="00921264"/>
     <w:rsid w:val="009278B7"/>
     <w:rsid w:val="0093148E"/>
     <w:rsid w:val="00946B54"/>
     <w:rsid w:val="00974EC9"/>
     <w:rsid w:val="009865E1"/>
     <w:rsid w:val="009877FB"/>
     <w:rsid w:val="00996F78"/>
     <w:rsid w:val="009A128A"/>
+    <w:rsid w:val="009A311D"/>
     <w:rsid w:val="009D5A81"/>
     <w:rsid w:val="009E3A08"/>
     <w:rsid w:val="009F0045"/>
     <w:rsid w:val="009F2F33"/>
     <w:rsid w:val="00A00459"/>
     <w:rsid w:val="00A03907"/>
     <w:rsid w:val="00A0596E"/>
     <w:rsid w:val="00A2386E"/>
     <w:rsid w:val="00A23EE7"/>
     <w:rsid w:val="00A422C4"/>
     <w:rsid w:val="00A46875"/>
     <w:rsid w:val="00A472B8"/>
     <w:rsid w:val="00A67055"/>
     <w:rsid w:val="00A9566A"/>
     <w:rsid w:val="00AA06E3"/>
     <w:rsid w:val="00AB753E"/>
     <w:rsid w:val="00AD471D"/>
     <w:rsid w:val="00AE28E0"/>
     <w:rsid w:val="00B02C66"/>
     <w:rsid w:val="00B05BA7"/>
     <w:rsid w:val="00B12DE9"/>
     <w:rsid w:val="00B44795"/>
     <w:rsid w:val="00B51999"/>
     <w:rsid w:val="00B53754"/>
     <w:rsid w:val="00B537F8"/>
@@ -8041,88 +8162,88 @@
     <w:rsid w:val="00F60201"/>
     <w:rsid w:val="00F6302A"/>
     <w:rsid w:val="00FA157D"/>
     <w:rsid w:val="00FB1B6D"/>
     <w:rsid w:val="00FB39BD"/>
     <w:rsid w:val="00FB7988"/>
     <w:rsid w:val="00FC13AA"/>
     <w:rsid w:val="00FC48CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="55252B5D"/>
   <w15:docId w15:val="{1D820E28-250F-42B3-B4E8-C3DB5C4A3DD6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8450,50 +8571,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
@@ -8792,123 +8918,123 @@
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001200E4"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C72378"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+    <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00134DE7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="344675972">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="846334711">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1247496811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/hr/wp-content/uploads/sites/355/2025/10/HRP-Assignments-10162025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maine.edu/human-resources/labor-relations/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themainehighlands.com/places-to-visit/greater-bangor-region/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umaine.edu/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maine.edu/apls/apl-xii-a/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publish.smartsheet.com/2fb508426f214577af90e038dd04e8b8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/export-control/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/hr/hrp-department-assignments/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maine.edu/human-resources/labor-relations/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themainehighlands.com/places-to-visit/greater-bangor-region/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umaine.edu/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maine.edu/apls/apl-xii-a/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publish.smartsheet.com/2fb508426f214577af90e038dd04e8b8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umaine.edu/research-compliance/export-control/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7C05D33FB37B429A9132350B98E81B4A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{58FC79B4-6853-4F65-A700-CBED7E2AC79D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003E2ECE" w:rsidRDefault="00752822" w:rsidP="00752822">
           <w:pPr>
             <w:pStyle w:val="7C05D33FB37B429A9132350B98E81B4A2"/>
           </w:pPr>
           <w:r w:rsidRPr="00CC6EA1">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
@@ -9235,51 +9361,51 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FB9B61A4-F1B0-4F83-910B-CDAE5529CF1B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00200258" w:rsidRDefault="003C6378" w:rsidP="003C6378">
           <w:pPr>
             <w:pStyle w:val="D21EBD9BFA764D469A993F90ACBDEDB1"/>
           </w:pPr>
           <w:r w:rsidRPr="00CC6EA1">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose One</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -9297,203 +9423,211 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA3B81"/>
     <w:rsid w:val="00014416"/>
     <w:rsid w:val="00056463"/>
     <w:rsid w:val="00073C6F"/>
     <w:rsid w:val="000A216C"/>
     <w:rsid w:val="000B67B9"/>
     <w:rsid w:val="000E52C1"/>
     <w:rsid w:val="00116FC8"/>
     <w:rsid w:val="00142768"/>
     <w:rsid w:val="001D0CA9"/>
     <w:rsid w:val="00200258"/>
     <w:rsid w:val="002523FF"/>
     <w:rsid w:val="00285B3F"/>
     <w:rsid w:val="002A6014"/>
     <w:rsid w:val="00341B74"/>
+    <w:rsid w:val="00360D89"/>
     <w:rsid w:val="003A446C"/>
     <w:rsid w:val="003C6378"/>
     <w:rsid w:val="003D32B9"/>
     <w:rsid w:val="003D68C4"/>
     <w:rsid w:val="003E2ECE"/>
     <w:rsid w:val="003F2BF9"/>
     <w:rsid w:val="003F54A4"/>
-    <w:rsid w:val="004137CE"/>
     <w:rsid w:val="00470D66"/>
     <w:rsid w:val="00472F46"/>
     <w:rsid w:val="00474A8F"/>
     <w:rsid w:val="0049327F"/>
     <w:rsid w:val="004A23BD"/>
     <w:rsid w:val="00523897"/>
     <w:rsid w:val="00523D7D"/>
     <w:rsid w:val="00554B92"/>
     <w:rsid w:val="00586E46"/>
     <w:rsid w:val="00596CCB"/>
     <w:rsid w:val="005D247D"/>
     <w:rsid w:val="005F290E"/>
     <w:rsid w:val="00673FAA"/>
     <w:rsid w:val="006C0F03"/>
     <w:rsid w:val="006D47E6"/>
     <w:rsid w:val="007077BD"/>
     <w:rsid w:val="007303FB"/>
     <w:rsid w:val="007400BB"/>
     <w:rsid w:val="00752822"/>
     <w:rsid w:val="007639D0"/>
     <w:rsid w:val="007B2F40"/>
     <w:rsid w:val="007C53C4"/>
     <w:rsid w:val="007F4502"/>
     <w:rsid w:val="00834ECB"/>
     <w:rsid w:val="00844A5B"/>
     <w:rsid w:val="00875536"/>
     <w:rsid w:val="00907E29"/>
     <w:rsid w:val="009B3170"/>
     <w:rsid w:val="00AA3B81"/>
     <w:rsid w:val="00B230F0"/>
     <w:rsid w:val="00B51999"/>
     <w:rsid w:val="00B55E39"/>
     <w:rsid w:val="00B67C89"/>
     <w:rsid w:val="00BA53C2"/>
     <w:rsid w:val="00BB72FD"/>
     <w:rsid w:val="00C32E68"/>
     <w:rsid w:val="00C74737"/>
     <w:rsid w:val="00C803CF"/>
+    <w:rsid w:val="00CD258E"/>
     <w:rsid w:val="00CD5DBC"/>
     <w:rsid w:val="00D003A7"/>
     <w:rsid w:val="00D05F64"/>
     <w:rsid w:val="00D20FFB"/>
     <w:rsid w:val="00D3075B"/>
     <w:rsid w:val="00D331F7"/>
     <w:rsid w:val="00D76986"/>
     <w:rsid w:val="00D82756"/>
     <w:rsid w:val="00DD4B59"/>
     <w:rsid w:val="00DF5C5D"/>
     <w:rsid w:val="00E010F4"/>
     <w:rsid w:val="00E356B0"/>
     <w:rsid w:val="00E3648D"/>
     <w:rsid w:val="00E4085F"/>
     <w:rsid w:val="00E7205E"/>
+    <w:rsid w:val="00E87289"/>
     <w:rsid w:val="00EB39AA"/>
     <w:rsid w:val="00EC4DAE"/>
     <w:rsid w:val="00ED5D71"/>
     <w:rsid w:val="00F42FF7"/>
     <w:rsid w:val="00F77563"/>
     <w:rsid w:val="00F77A3A"/>
     <w:rsid w:val="00F81C1B"/>
     <w:rsid w:val="00F84927"/>
     <w:rsid w:val="00FA03BB"/>
     <w:rsid w:val="00FA6CFD"/>
     <w:rsid w:val="00FB1975"/>
     <w:rsid w:val="00FD599A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9821,50 +9955,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -10047,51 +10186,51 @@
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D21EBD9BFA764D469A993F90ACBDEDB1">
     <w:name w:val="D21EBD9BFA764D469A993F90ACBDEDB1"/>
     <w:rsid w:val="003C6378"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -10382,77 +10521,77 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C141AC3A-0E89-476C-89BA-46E7ED7B7F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D00D2C06-5481-4D8B-ADA0-D687B61BA6F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>894</Words>
-  <Characters>5098</Characters>
+  <Words>887</Words>
+  <Characters>5060</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5981</CharactersWithSpaces>
+  <CharactersWithSpaces>5936</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Catherine</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>